--- v0 (2025-10-27)
+++ v1 (2026-04-03)
@@ -54,3543 +54,3543 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elizandra Sacardi</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_n_10.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_n_10.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de enviar a esta Casa um Projeto de Lei, que vise a revisão do Plano de Carreira dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_n_11.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_n_11.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito um estudo para analisar a viabilidade de transformar a Rua 13 de janeiro e a Rua Pinheiro Rocha em mão única</t>
   </si>
   <si>
     <t>448</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/448/indicao_no12.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/448/indicao_no12.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a esta Casa um Projeto de Lei que vise a criação e implementação do Distrito Industrial do Município.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_14.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_14.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja efetuada a adesão ao SUSAF/RS – Sistema Unificado Estadual de Sanidade Agroindustrial Familiar, Artesanal e de Pequeno Porte.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_15.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_15.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja avaliada a possibilidade de efetuar o repasse dos valores às Associações dos Estudantes de Santiago, São Vicente do Sul e Alegrete, proporcional aos meses que não foram repassados.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_no_16.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_no_16.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a esta Casa um Projeto de Lei de controle da população de animais através da castração.</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_17.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_17.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja analisada a possibilidade da Administração Municipal firmar uma parceria com o Cartório de Registros de Imóveis, para conceder descontos nos registros das escrituras das doações a pessoas físicas.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_18.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_18.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviada uma comissão da área da saúde, para tomar conhecimento do bem-sucedido projeto castra móvel, na cidade de Cacequi, visando sua implantação no nosso Município.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_19.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_19.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a viabilidade de transformar em vila, uma área medindo uma hectare a qual foi dividida em vários lotes, próxima ao Rio Ibicuí, localizado na SF 101, 1º Distrito Praia do Jacaquá.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estuda a possibilidade de fazer uma parceria com o SENAC – RS, para disponibilizar cursos de capacitação, preparação e inserção de jovens no mercado de trabalho.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_22.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_22.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de colocar novamente em funcionamento a Capatazia da Serra “José Oscar Minussi”.</t>
   </si>
   <si>
     <t>533</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_23.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_23.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de transformar em mão única a Rua João Batista Comis, no sentido da Rua Mauricio Cardoso/Pinheiro Machado.</t>
   </si>
   <si>
     <t>556</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_n_24.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_n_24.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade para a concessão de aumento no Vale Alimentação dos servidores no índice de 40%.</t>
   </si>
   <si>
     <t>576</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_25.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_25.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de uma parceria com o Daer, visando o empréstimo da máquina de pintura viária, para realizar a demarcação nas estradas de acesso aos trevos de saída da RS 377 e RS 241.</t>
   </si>
   <si>
     <t>588</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_26.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_26.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de fazer a reforma do Albergue Municipal, bem como realizar a compra de mantimentos para o mesmo.</t>
   </si>
   <si>
     <t>603</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_n_27.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_n_27.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade para implantar no Município o Banco de Medicamentos.</t>
   </si>
   <si>
     <t>604</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_n_28.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_n_28.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito a construção de um campo de futebol sete, em anexo ao estádio municipal, onde existe uma área apropriada para esta finalidade.</t>
   </si>
   <si>
     <t>614</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_n33.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_n33.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de encaminhar a esta Casa, um projeto de lei autorizando o Poder Executivo a subsidiar calcário para pequenos produtores beneficiados pelo PRONAF.</t>
   </si>
   <si>
     <t>615</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_n34.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_n34.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a construção de um abrigo para passageiros e alunos, próximo à Escola Municipal Clotário Fouchard, na Rua XV de Novembro, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>616</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_n_35.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_n_35.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de incluir no Calendário de Eventos de 2020: a Festa da Soja, que será realizada no último domingo de maio, no Pinheiro Bonito; e o Baile da Soja, que será realizado no 3º sábado de maio, no CTG Tropeiro das Missões, na Vila Kraemer.</t>
   </si>
   <si>
     <t>634</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pedido_de_providencia_n173.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pedido_de_providencia_n173.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita uma revisão no Calendário de Eventos do Município.</t>
   </si>
   <si>
     <t>635</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_n_37.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_n_37.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de contratação emergencial de Agentes Comunitários de Saúde para suprir as microáreas 9 e 10, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>637</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_n_38.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_n_38.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que nos contratos firmados com empresas licitadas pela Administração Municipal, as quais necessitem de contratação de mão de obra, seja incluída uma cláusula que dê preferência à contratação de mão de obra local.</t>
   </si>
   <si>
     <t>645</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_40.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_40.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de reajustar o vale-alimentação dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>652</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_n_41.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_n_41.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a viabilidade para ceder um espaço nos fundos do CRAS Professora Cleusa Luiz Ramos, para a prática do esporte de vaca mecânica.</t>
   </si>
   <si>
     <t>661</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_n_42.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_n_42.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de transformar em estacionamento oblíquo o trecho ao lado do Hospital Santo Antonio, no espaço que ainda não possui o mesmo, localizado na Rua Silva Jardim, entre as Ruas 13 de Janeiro e Pinheiro Rocha.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>Ademar Antônio Dal Rosso Frescura</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n_43.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n_43.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de encaminhar a esta Casa um projeto de lei acrescentando, no Estatuto dos Servidores Públicos do Município, a licença paternidade de 20 (vinte) dias.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n_44.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n_44.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja enviado a esta Casa um projeto de lei que vise a criação e implementação do Distrito Industrial de São Francisco de Assis.</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
     <t>Dilamar Salbego</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_n_45.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_n_45.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, venho refazer o Pedido nº 118/2019, que seja estudada a possibilidade de ser criado um Centro Poliesportivo, na área pertencente a Prefeitura Municipal, no Bairro Ari Lopes.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>Jussara Carricio Matheus</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_n_46.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_n_46.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de iluminar Pórtico de entrada da Cidade, bem como o Santo São Francisco de Assis, no Lago Alfeu Flores.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>Ebertom Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_n_49.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_n_49.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de construir um banheiro público na Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_50.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_50.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de destinar uma área nos Bairros João de Deus e Getúlio Vargas, para a construção de uma capela da Igreja Católica.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_n_52.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_n_52.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de encaminhar a esta Casa, um projeto de lei autorizando o Poder Executivo a instituir o “Banco de Armação de Óculos” para fornecimento gratuito no Município.</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_n_53.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_n_53.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de encaminhar a esta Casa um projeto de lei visando regulamentar a instalação de equipamentos eliminadores de ar na tubulação do sistema de abastecimento de água no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_n_55.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_n_55.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de fechar a Rua Borges de Medeiros, do Largo Alfeu Flores até a Rua Ulisses Bastos de Aguiar, aos domingos e feriados pela parte da tarde.</t>
   </si>
   <si>
     <t>665</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Moc</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_03.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_03.2019.pdf</t>
   </si>
   <si>
     <t>que seja enviada Moção de Apoio à ABAMF-BM, ABERGS-BOMBEIROS, AMAPERGS-SINDICATO SUSEPE, CEPERS-SINDICATO e UGEIRM-SINDICATO POLÍCIA CIVIL, em apoio e solidariedade ao funcionalismo público estadual, contra o pacote do Governo do Estado.</t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Vasco Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/683/mocao_de_apoio_04.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/683/mocao_de_apoio_04.2019.pdf</t>
   </si>
   <si>
     <t>que seja enviada uma Moção de Apoio à Emater/Ascar, a todas as bancadas com assento no legislativo estadual, à Famurs e à Uvergs, na qual a Câmara Municipal de São Francisco de Assis manifesta apoio à manutenção e fortalecimento da Emater/Ascar RS.</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/714/mocao.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/714/mocao.pdf</t>
   </si>
   <si>
     <t>ao senhor  Edilberto  Benjamim Chioqueta, pela passagem de 55 anos em que representou nosso município no 13º Batalhão Suez, em Missão de Paz, entre o Egito, Israel, Jordânia e Mar Vermelho.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>PInf</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/465/pedido_de_informacao_no_07.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/465/pedido_de_informacao_no_07.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa quais os terrenos que pertencem ao Município, na cidade e no interior, com os respectivos endereços e localidades.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pedido_de_informacao_no_08.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pedido_de_informacao_no_08.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa em que termos foi feita a doação da área onde se encontra instalada a AFOCUTRI, situada na Rua Décio Vianna Gomes, na Vila Nova. E, se foi doada, verificar as cláusulas do termo de doação.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pedido_de_informacao_no_09.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pedido_de_informacao_no_09.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, a situação do projeto e verba destinada para reforma do prédio da Secretaria de Saúde.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/475/pedido_de_informacao_no_10.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/475/pedido_de_informacao_no_10.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, qual o estágio de liberação de verbas para a construção do Ginásio no Bairro Matheus Mandarino; se há algum empecilho para a liberação da nova etapa; e qual o prazo definitivo para sua conclusão.</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/483/pedido_de_informacao_no_11.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/483/pedido_de_informacao_no_11.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa a relação de CCs, FGs e RPAs; onde estão lotados; seus respectivos vencimentos; e a data de nomeação de cada um.</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/488/pedido_de_informacao_no_12.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/488/pedido_de_informacao_no_12.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa quais as obras em andamento e quais as concluídas na atual Administração, que são provenientes de Emendas Parlamentares, indicando o autor de cada Emenda.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>Paraguassu da Hora</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/500/pedido_de_informacao_no_13.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/500/pedido_de_informacao_no_13.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa se foram locadas máquinas (caçamba e moto niveladora) e qual o valor do aluguel por hora de trabalho e por quanto tempo ficarão a serviço da Prefeitura.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/513/pedido_de_informacao_no_14.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/513/pedido_de_informacao_no_14.2019.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja apurada a responsabilidade de qual ou quais secretários, designaram 04 (quatro) CC's para participarem do Torneio de Bocha na cidade de Uruguaiana em dias de expedientes normais na Administração Municipal.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/514/pedido_de_informacao_no_15.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/514/pedido_de_informacao_no_15.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa se existe interesse do Município em assinar convênio do transporte escolar com o Estado, em caso positivo, informar se há estudo prévio que indique ser vantajosa para o Município a assinatura do referido convênio.</t>
   </si>
   <si>
     <t>551</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pedido_de_informacao_n_16.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pedido_de_informacao_n_16.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a esta Casa a relação de CCs, FGs e RPAs, onde estão lotados, seus respectivos vencimentos e a data de nomeação de cada um.</t>
   </si>
   <si>
     <t>552</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pedido_de_informacaon_n17.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pedido_de_informacaon_n17.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa qual o valor total e a relação dos precatórios pagos pela Prefeitura Municipal durante o exercício de 2018 e 2019, e qual o valor total e o valor de cada um dos precatórios que a Prefeitura ainda tem a pagar.</t>
   </si>
   <si>
     <t>553</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_informacaon_n18.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_informacaon_n18.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa quais os critérios utilizados, pela Secretaria de Desenvolvimento Social, para a liberação do Programa Bolsa Família, bem como quantas famílias estão beneficiadas atualmente com este programa, no Município.</t>
   </si>
   <si>
     <t>560</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/560/pedido_de_informacao__n19.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/560/pedido_de_informacao__n19.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encaminhada a esta Casa as seguintes informações referentes ao desconto do IPÊ no 13º salário dos funcionários municipais: qual o período que foi descontado; havia uma lei referente a tal desconto, e se sim, qual; houve a devolução referente a tal desconto, e se sim, como; e, qual a responsabilidade do Executivo Municipal sobre o referido assunto.</t>
   </si>
   <si>
     <t>563</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/563/pedido_de_informacao__n20.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/563/pedido_de_informacao__n20.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, se a Lei 1174/2018 está sendo aplicada, caso esteja, onde está localizado o banco de medicamentos</t>
   </si>
   <si>
     <t>564</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/564/pedido_de_informacao__n21.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/564/pedido_de_informacao__n21.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, quais as áreas que estão sem atendimento dos Agentes de Saúde em nosso Município, e por qual motivo isso vem acontecendo.</t>
   </si>
   <si>
     <t>569</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/569/pedido_de_informacao_24.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/569/pedido_de_informacao_24.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa a situação referente à servidão de passagem do corredor que dá acesso ao poço que distribui água para a Vila Kraemer.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/570/pedido_de_informacao_25.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/570/pedido_de_informacao_25.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa a relação das famílias que foram contempladas com a Emenda do Deputado Federal Paulo Pimenta para a construção de 20 cisternas, bem como onde foram instaladas.</t>
   </si>
   <si>
     <t>583</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/583/pedido_de_informacao_26.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/583/pedido_de_informacao_26.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviada a esta Casa a relação das Comissões Diretoras e membros dos Conselhos Municipais de saúde, do Idoso, da Criança e do Adolescente, da Habitação, entre outras.</t>
   </si>
   <si>
     <t>584</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/584/pedido_de_informacao_27.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/584/pedido_de_informacao_27.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa a situação do convênio do Município com o Governo Federal sobre o Programa de Aquisição de Alimentos (PAA).</t>
   </si>
   <si>
     <t>582</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/582/pedido_de_informacao_28.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/582/pedido_de_informacao_28.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, por que os usuários do IPE, funcionários públicos municipais, ficaram sem atendimento no dia 1º de agosto de 2019.</t>
   </si>
   <si>
     <t>587</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/587/pedido_de_informacao_n_29.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/587/pedido_de_informacao_n_29.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa quantos médicos fazem atendimentos nas unidades de saúde ESF, UBS e Centro de Especialidades, bem como quais são os horários de atendimento médico em cada unidade, quantas fichas são distribuídas por dia para atendimento médico pediatra, quais os horários de atendimento, quantos médicos pediatras atendem no Município e em qual unidade é realizado o atendimento pediatra.</t>
   </si>
   <si>
     <t>594</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pedido_de_informacao_30.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pedido_de_informacao_30.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviada a esta Casa a relação de terrenos não edificados pertencentes à Administração Municipal.</t>
   </si>
   <si>
     <t>595</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pedido_de_informacao_31.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pedido_de_informacao_31.2019.pdf</t>
   </si>
   <si>
     <t>Ao Governo do Estado, que seja informado a esta Casa, se ainda existe possibilidade para liberação da Consulta Popular, demanda nº 7345.27301, aquisição de câmeras de monitoramento, aprovada no exercício 2012.</t>
   </si>
   <si>
     <t>617</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/617/pedido_de_informacao_34.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/617/pedido_de_informacao_34.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa qual a previsão para a entrega à comunidade da Galeria Arlindo Pivoto, na Vila Nova.</t>
   </si>
   <si>
     <t>622</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/622/pedido_e_informacao_35.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/622/pedido_e_informacao_35.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa como foi destinada e qual localidade foi contemplada com a verba de R$ 250.000,00(duzentos e cinquenta mil reais), a qual foi concedida pelo Deputado Federal Paulo Pimenta, para a construção de poços artesianos no interior, no ano de 2014.</t>
   </si>
   <si>
     <t>646</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pedido_de_informacao_n_39.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pedido_de_informacao_n_39.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa se existe previsão para a abertura da Rua do beco da Franklin Bastos de carvalho que dá acesso à Rua 10 de novembro, e também a abertura da Rua no fim da Borges de Medeiros, que dá acesso ao Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>659</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/659/pedido_de_informacao__n_40.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/659/pedido_de_informacao__n_40.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa, quando serão normalizados os atendimentos médicos nas Unidades Básicas de Saúde.</t>
   </si>
   <si>
     <t>664</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/664/pedido_de_informacao_n_41.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/664/pedido_de_informacao_n_41.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa em qual Secretaria está lotado o funcionário Arlindo José Fumaco, bem como seja enviada cópia do cartão ponto do mesmo, dos meses de junho, julho, agosto e setembro do ano de 2019, assinado pelo Secretário.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/679/pedido_de_informacao_n_42.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/679/pedido_de_informacao_n_42.2019.pdf</t>
   </si>
   <si>
     <t>à gerência do Banrisul local, que sejam enviadas a esta Casa informações acerca das razões pelas quais frequentemente falta dinheiro nos caixas eletrônicos.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>Jeremias Izaguirre de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pedido_de_informacao_43.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pedido_de_informacao_43.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado qual o montante arrecadado até a presente data com a tributação sobre o carregamento de eucaliptos e como é feito o controle de quantidade de cargas retiradas e transportadas do Nosso Município.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/706/pedido_de_informacao_n_46.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/706/pedido_de_informacao_n_46.2019.pdf</t>
   </si>
   <si>
     <t>a Secretaria Estadual de Agricultura, Pecuária e Desenvolvimento Rural, que seja informado a esta Casa se existe alguma previsão de retorno dos funcionários da Inspetoria Veterinária e se a Secretaria oferece alguma alternativa para que os produtores possam regularizar as vacinas e comercializar seus animais.</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
     <t>Osmar Del Rosso Stivanim</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/428/pedido_de_providencia_n_56.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/428/pedido_de_providencia_n_56.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a recuperação da estrada SF204, que dá acesso ao Rincão dos Trombini, em toda a sua extensão, até o Quilombo.</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>Antônio Luis Wallao</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/429/pedido_de_providencia_n_57.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/429/pedido_de_providencia_n_57.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o calçamento da Rua do Beco Machado Vargas, e a canalização da água que verte próximo à esquina com a Rua Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/440/pedido_de_providencia_n_58.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/440/pedido_de_providencia_n_58.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estendida a canalização dos bueiros em frente à Casa Lar São José.</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/431/pedido_de_providencia_n_59.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/431/pedido_de_providencia_n_59.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja disponibilizada uma equipe para realizar a pintura da Escola Coronel Pimba.</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/432/pedido_de_providencia_n_60.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/432/pedido_de_providencia_n_60.2019.pdf</t>
   </si>
   <si>
     <t>À RGE/Santiago, solicitando que estude a possibilidade de efetuar a complementação da rede elétrica na Rua 03 de outubro, quadra entre as Ruas Carlos Gomes e Silva Jardim, no Bairro Mateus Mandarino.</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/433/pedido_de_providencia_n_61.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/433/pedido_de_providencia_n_61.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade dos motoristas de Plantão nas ambulâncias, ficarem com os veículos em suas residências.</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_providencia_n_62.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_providencia_n_62.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de incluir nos próximos projetos de calçamento, a Rua Oscar José Minussi, quadra entre as Ruas 13 de Janeiro e Borges de Medeiros, no Bairro Assis Brasil.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/441/pedido_de_providencia_n_63.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/441/pedido_de_providencia_n_63.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja recuperada a estrada, com encascalhamento e passagem de rolo, em frente à Associação de Moradores do Toroquá, e em torno da Escola Estadual João Octávio Nogueira Leiria</t>
   </si>
   <si>
     <t>446</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/446/pedido_de_providencia_64.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/446/pedido_de_providencia_64.2019.pdf</t>
   </si>
   <si>
     <t>447</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_providencia_65.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_providencia_65.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja efetuada a repintura da faixa de segurança da Rua 13 de Janeiro, em frente ao antigo Mercado Franciscano.</t>
   </si>
   <si>
     <t>450</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pedido_de_providencia_no67.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pedido_de_providencia_no67.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja solucionado o problema de infiltração, na Reserva Técnica do Museu Cônego Hugo.</t>
   </si>
   <si>
     <t>451</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pedido_de_providencia_no68.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pedido_de_providencia_no68.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a reposição de lâmpadas nas localidades do Cerro dos Teles, 3º Distrito, Serrinha e Passo do Goulart, 5º Distrito.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_providencia_no_69.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_providencia_no_69.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja recuperada a estrada que liga o Cinamomo à Canchinha, SF sem número, passando pela propriedade do senhor Claúdio Aguiar, no 1º Distrito.</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/458/pedido_de_providencia_no_70.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/458/pedido_de_providencia_no_70.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja recuperada a estrada SF 407, trecho que vai do Pinheiro Bonito (Esquina Mille), Benvenhu, até o Toroquá.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/459/pedido_de_providencia_no_71.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/459/pedido_de_providencia_no_71.2019.pdf</t>
   </si>
   <si>
     <t>Ao DAER, que sejam colocadas placas indicativas no trevo da RS 241 com a RS 377.</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/460/pedido_de_providencia_no_72.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/460/pedido_de_providencia_no_72.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de determinação da revitalização horizontal das Ruas 13 de Janeiro, Borges de Medeiros e Pinheiro Rocha.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/461/pedido_de_providencia_no_73.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/461/pedido_de_providencia_no_73.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a pintura da faixa de segurança e a construção de uma lombada em meia pista, na descida da Rua João Manoel esquina com a Rua Barros Cassal.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pedido_de_providencia_no_74.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pedido_de_providencia_no_74.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação do Passo da Sanga, na propriedade da senhora Sandra Keffer, que dá acesso às propriedades dos Dichetes, no Cerro dos Telles.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pedido_de_providencia_no_75.41.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pedido_de_providencia_no_75.41.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja realizada a limpeza dos tubos no asfalto da Rua Ari Lopes.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pedido_de_providencia_no_76.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pedido_de_providencia_no_76.2019.pdf</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
     <t>Paulo Assis Alfonso Lemes</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pedido_de_providencia_no_77.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pedido_de_providencia_no_77.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o patrolamento, com encascalhamento, bem como a revisão dos relês e pantalhas dos postes, da Rua Pinheiro Machado, entre as Ruas João Moreira e Floriano Peixoto, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pedido_de_providencia_no_78.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pedido_de_providencia_no_78.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja instalada uma lombada redutora de velocidade na Avenida Farroupilha na saída da cidade em direção a Santiago.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pedido_de_providencia_no_79.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pedido_de_providencia_no_79.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a nomeação de professores para as Escolas Municipais.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/479/pedido_de_providencia_no_80.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/479/pedido_de_providencia_no_80.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a limpeza dos canos e valos que ligam as Ruas 13 de Janeiro e Borges de Medeiros, próximo ao Rio Inhacundá, trecho onde não possui calçamento.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/480/pedido_de_providencia_no_81.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/480/pedido_de_providencia_no_81.2019.pdf</t>
   </si>
   <si>
     <t>Ao DAER e à Secretaria Estadual de Infraestrutura, que seja realizada, com urgência, uma revisão técnica da ponte sobre o Rio Inhacundá, na RS 377, que liga as cidades de São Francisco de Assis a São Vicente do Sul.’</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pedido_de_providencia_no_82.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pedido_de_providencia_no_82.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada uma caixa de areia com pneus, na Praça Coronel Manoel Viana, junto à pracinha de brinquedos.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/485/pedido_de_providencia_no_83.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/485/pedido_de_providencia_no_83.2019.pdf</t>
   </si>
   <si>
     <t>À RGE, que seja realizada uma avaliação do poste de luz na Rua Floriano Peixoto, em frente à residência nº 1976, código 3091514697.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/491/pedido_de_providencia_no_84.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/491/pedido_de_providencia_no_84.2019.pdf</t>
   </si>
   <si>
     <t>Ao DAER, que seja providenciada, com urgência, a pintura das faixas de orientação na ERS 377, entre os Municípios de Santiago e São Francisco de Assis, bem como a recuperação do asfalto no mesmo trecho.</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/492/pedido_de_providencia_no_85.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/492/pedido_de_providencia_no_85.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de reformar e reestruturar a quadra de areia da Praça Leone Colpo, no Bairro Italiano, para que possa ser usada como quadra de vôlei de areia.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/493/pedido_de_providencia_no_86.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/493/pedido_de_providencia_no_86.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja colocado cascalho na estrada vicinal na propriedade do Senhor Edelmar Fiorin, na Sanga da Areia, 1º Distrito, bem como encascalhadas e patroladas as estradas no trecho que parte da sede do Município, indo pela SF 102, passando no Cerro dos Telles, Boa Vista, até a divisa com Manoel Viana.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/495/pedido_de_providencia_no_87.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/495/pedido_de_providencia_no_87.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja disponibilizada uma equipe para concluir a pintura das paradas de ônibus da cidade, que esta sendo feita em parceria com o Lions Club.</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pedido_de_providencia_no_88.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pedido_de_providencia_no_88.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja recuperado o monumento em memória a Carta de Getúlio Vargas na Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/497/pedido_de_providencia_no_89.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/497/pedido_de_providencia_no_89.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja pintada uma faixa de segurança na Avenida Farroupilha em frente ao Posto Santa Lúcia (antigo posto do índio).</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pedido_de_providencia_no_90.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pedido_de_providencia_no_90.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja consertado o bueiro na Rua Ernesto Alves, entre as Ruas Venâncio Aires e João Manoel.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pedido_de_providencia_no_91.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pedido_de_providencia_no_91.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que sejam colocadas placas de sinalização de pare na Rua Daltro Filho, esquina com a Rua Garibaldi, no Bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/502/pedido_de_providencia_n_92.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/502/pedido_de_providencia_n_92.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja construída uma faixa elevada, com pintura tridimensional, em frente à Escola Assis Brasil.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/503/pedido_de_providencia_n_93.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/503/pedido_de_providencia_n_93.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a pintura de uma faixa de segurança na Avenida Farroupilha em frente à Escola Laerte Jobim.</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/504/pedido_de_providencia_n_94.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/504/pedido_de_providencia_n_94.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o rebaixamento e substituição de tubos quebrados na Rua Borges de Medeiros esquina com a Rua Expedicionário.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/505/pedido_de_providencia_n_95.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/505/pedido_de_providencia_n_95.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a construção de uma pranchada, sobre o Rio Taquari, na localidade do Rincão dos Cogo.</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/506/pedido_de_providencia_n_96.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/506/pedido_de_providencia_n_96.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o encascalhamento da estrada vicinal que dá acesso à propriedade do Senhor Antonio Doreni Savaris, 4º distrito, Rincão dos Savaris, bem como o escascalhamento e patrolamento da estrada que passa em frente às propriedades dos Gripas, 2º Distrito Toroquá.</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/507/pedido_de_providencia_n_97.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/507/pedido_de_providencia_n_97.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encascalhada e patrolada a Rua Genésio Barcelos, no Bairro Assis Brasil, com início na Rua 13 de Janeiro, e se possível passar o rolo compactador.</t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pedido_de_providencia_n_98.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pedido_de_providencia_n_98.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja recuperada da estrada com início na SF 301, da esquina Silva, passando pela sucessão do Senhor Mário Rodrigues, no 3° Distrito.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pedido_de_providencia_n_99.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pedido_de_providencia_n_99.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja verificada a possibilidade de incluir nos projetos, o calçamento da Rua Carlos Gomes, quadra entre as Ruas 10 de Novembro e Garibaldi, no Bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pedido_de_providencia_n_100.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pedido_de_providencia_n_100.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja realizado um estudo que vise verificar a resistência estrutural das pontes do nosso Município.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/519/pedido_de_providencia_n_101.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/519/pedido_de_providencia_n_101.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação da ponte de madeira sobre o Rio Caraipasso no 1º Distrito no corredor do Senhor Neri da Rosa.</t>
   </si>
   <si>
     <t>520</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/520/pedido_de_providencia_n_103.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/520/pedido_de_providencia_n_103.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja colocada pintura na estação rodoviária, indicando o nome da cidade no contorno, bem como sejam pintados painéis culturais nos boxes.</t>
   </si>
   <si>
     <t>522</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/522/pedido_de_providencia__105.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/522/pedido_de_providencia__105.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja projetado um sistema de iluminação para a pista de atletismo do Estádio Municipal João M. Azambuja Vieira.</t>
   </si>
   <si>
     <t>523</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/523/pedido_de_providencia__106.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/523/pedido_de_providencia__106.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita uma limpeza no bueiro que atravessa a RS da Boa Vista, uma vez que o mesmo se encontra obstruído, causando alagamentos.</t>
   </si>
   <si>
     <t>524</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/524/pedido_de_providencia__107.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/524/pedido_de_providencia__107.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o patrolamento e encascalhamento da estrada do Toroquá ao Piquiri, e ao mesmo tempo seja feita a terraplanagem para uma quadra de Vôlei no Armazém Bertasso.</t>
   </si>
   <si>
     <t>525</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/525/pedido_de_providencia__108.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/525/pedido_de_providencia__108.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a substituição das lâmpadas queimadas na Associação do Rincão dos Luzes, e as demais nesses arredores.</t>
   </si>
   <si>
     <t>526</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/526/pedido_de_providencia__109.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/526/pedido_de_providencia__109.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encaminhada à Cotrijuí uma notificação, para que efetuem a limpeza do terreno em anexo ao Posto de Combustíveis Cotrijuí, que está desativado.</t>
   </si>
   <si>
     <t>527</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/527/pedido_de_providencia__110.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/527/pedido_de_providencia__110.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a troca das placas de sinalização de início do perímetro urbano, antes da curva que dá acesso à entrada do Munícipio, no Bairro Italiano.</t>
   </si>
   <si>
     <t>528</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_providencia__111.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_providencia__111.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação da SF101, que vai até a praia do Jacaquá.</t>
   </si>
   <si>
     <t>529</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_providencia__112.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_providencia__112.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o encascalhamento da estrada da pranchada até a esquina dos Venas, SF 203.</t>
   </si>
   <si>
     <t>530</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_providencia__113.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_providencia__113.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja notificada, via Procuradoria Jurídica do Município, a empresa concessionária responsável pelos telefones públicos (orelhões), para que sejam retirados dos passeios públicos.</t>
   </si>
   <si>
     <t>531</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/531/pedido_de_providencia__114.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/531/pedido_de_providencia__114.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a limpeza dos bueiros na Rua 10 de Novembro, esquina com a Rua Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>532</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/532/pedido_de_providencia__115.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/532/pedido_de_providencia__115.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação da estrada, com escascalhamento, do Damiani até a Vila Kramer.</t>
   </si>
   <si>
     <t>534</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/534/pedido_de_providencia_116.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/534/pedido_de_providencia_116.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja realizada a recuperação da estrada SF 301, da esquina Silva, Boa Vista, até a divisa com Manoel Viana.</t>
   </si>
   <si>
     <t>535</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/535/pedido_de_providencia_117.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/535/pedido_de_providencia_117.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado um braço de luz na parada São Lorenço, na Estrada SF 301, na Boa Vista, 3° Distrito, em frente à residência do senhor Luiz Paiva.</t>
   </si>
   <si>
     <t>536</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/536/pedido_de_providencia_118.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/536/pedido_de_providencia_118.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de reativar a Capatazia da Vila Kraemer.</t>
   </si>
   <si>
     <t>537</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_providencia_119.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_providencia_119.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviada uma notificação ao proprietário do terreno da Rua João Moreira, esquina com a Rua João de Deus, para que seja feita a limpeza e roçada do mesmo.</t>
   </si>
   <si>
     <t>538</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/538/pedido_de_providencia_120.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/538/pedido_de_providencia_120.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a roçada do terreno em anexo ao CRAS, fundos com a Rua João Moreira, em toda a sua extensão.</t>
   </si>
   <si>
     <t>539</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_providencia_121.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_providencia_121.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a roçada e recuperação da Estrada SF 111 de acesso a Sanga da Areia.</t>
   </si>
   <si>
     <t>540</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_providencia_122.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_providencia_122.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação da estrada SF 507- 5º Distrito-, que passa nos Chequim até a divisa com Santiago.</t>
   </si>
   <si>
     <t>541</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/541/pedido_de_providencia_123.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/541/pedido_de_providencia_123.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação com patrolamento da Rua Franklin Bastos de Carvalho no Bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>542</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/542/pedido_de_providencia_125.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/542/pedido_de_providencia_125.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja solicitado à Gerência local da Corsan, solicitando a aquisição de um gerador de energia.</t>
   </si>
   <si>
     <t>544</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/544/pedido_de_providencia_n126.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/544/pedido_de_providencia_n126.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de retornar o horário integral do Albergue Municipal.</t>
   </si>
   <si>
     <t>545</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/545/pedido_de_providencia_n127.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/545/pedido_de_providencia_n127.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de implantar reservas fixas para atendimento médico às pessoas do interior do Município.</t>
   </si>
   <si>
     <t>546</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/546/pedido_de_providencia_n128.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/546/pedido_de_providencia_n128.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja firmada uma parceria com o Sindicato dos Trabalhadores Rurais, a fim de autorizar uma 2ª Unidade Municipal de Cadastro do INCRA.</t>
   </si>
   <si>
     <t>550</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/550/pedido_de_providencia_n129.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/550/pedido_de_providencia_n129.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a construção de um abrigo na parada de ônibus, na RS 241, na entrada da Timbaúva, SF 213.</t>
   </si>
   <si>
     <t>554</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/554/pedido_de_providencia_n130.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/554/pedido_de_providencia_n130.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja restaurado o asfalto da Rua Silva Jardim, na quadra entre as Ruas Treze de Janeiro e Borges de Medeiros.</t>
   </si>
   <si>
     <t>557</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/557/pedido_de_providencia_n134.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/557/pedido_de_providencia_n134.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita uma análise para o corte ou poda de árvores de grande porte em frente à AABB Comunidade, especificamente em frente à residência do Senhor Pedro Pereira.</t>
   </si>
   <si>
     <t>558</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/558/pedido_de_providencia_n135.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/558/pedido_de_providencia_n135.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o patrolamento e a substituição do bueiro que se encontra danificado na SF 414 (da RS 377 até o Rincão dos Ferrando), no 4º Distrito.</t>
   </si>
   <si>
     <t>559</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/559/pedido_de_providencia_n136.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/559/pedido_de_providencia_n136.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a recuperação do bueiro da Rua Ernesto Alves, entre as Ruas João Manoel e Venâncio Aires (Sangão).</t>
   </si>
   <si>
     <t>561</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/561/pedido_de_providencia_n137.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/561/pedido_de_providencia_n137.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a reposição das lâmpadas da quadra de esportes do Centro de Referência de Assistência Social - CRAS.</t>
   </si>
   <si>
     <t>562</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/562/pedido_de_providencia_n138.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/562/pedido_de_providencia_n138.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja construída uma faixa elevada no Bairro Getúlio Vargas, entre as Ruas Silva Jardim e Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>565</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_providencia_n_139.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_providencia_n_139.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja notificado o proprietário ou possuidor do galpão da antiga Cooperativa Assisense, para que proceda a recuperação da cobertura do mesmo.</t>
   </si>
   <si>
     <t>566</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/566/pedido_de_providencia_140.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/566/pedido_de_providencia_140.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada à aquisição de tatames ou tapetes emborrachados, bem como novos colchonetes com capa, para a EMEI Pimentinha.</t>
   </si>
   <si>
     <t>567</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/567/pedido_de_providencia_141.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/567/pedido_de_providencia_141.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito um estudo visando à possibilidade do recuo das faixas de segurança, para melhor visibilidade dos motoristas, bem como maior segurança dos pedestres.</t>
   </si>
   <si>
     <t>568</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pedido_de_providencia_142.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pedido_de_providencia_142.2019.pdf</t>
   </si>
   <si>
     <t>Ao DAER, solicitando resposta do Pedido de Providência nº 84/2019, protocolo nº 3489, aprovado no dia 03 de junho de 2019.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/571/pedido_de_providencia_143.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/571/pedido_de_providencia_143.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que requeira junto a RGE Sul, a ampliação da rede elétrica na Rua Expedicionário, entre as Ruas 13 de Janeiro e Venâncio Aires.</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/572/pedido_de_providencia_144.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/572/pedido_de_providencia_144.2019.pdf</t>
   </si>
   <si>
     <t>À RGE, que sejam comunicados, com antecedência, os usuários da rede quando houver desligamento da energia elétrica.</t>
   </si>
   <si>
     <t>579</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/579/pedido_de_providencia_145.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/579/pedido_de_providencia_145.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a colocação de lajes na canalização de esgoto da Rua Maurício Cardoso, quadra entre As Ruas Daltro Filho e Silva Jardim, bem como a substituição de uma laje na Rua Silva Jardim em frente à residência nº 1175.</t>
   </si>
   <si>
     <t>580</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/580/pedido_de_providencia_146.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/580/pedido_de_providencia_146.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o recuo dos canteiros da calçada da Praça Coronel Manoel Viana, quadra da Rua João Moreira.</t>
   </si>
   <si>
     <t>581</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/581/pedido_de_providencia_147.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/581/pedido_de_providencia_147.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação da estrada com início na RS 377, que dá acesso à SF 402, no Pinheiro Bonito.</t>
   </si>
   <si>
     <t>586</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pedido_de_providencia_n_148.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pedido_de_providencia_n_148.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a construção da uma quadra de vôlei de areia na Praça da Cohab.</t>
   </si>
   <si>
     <t>589</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/589/pedido_de_providencia_149.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/589/pedido_de_providencia_149.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o conserto da tela da quadra de esportes do Centro de Referência de Assistência Social – CRAS – Santo Antônio.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/590/pedido_de_providencia_150.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/590/pedido_de_providencia_150.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação com patrolamento e encascalhamento da estrada que inicia na RS 377, passando pelas propriedades dos Senhores Ferdinando Resta e Bertasso, cruzando pelo Rio Inhacundá, até o Cerro da Vigia, bem como sejam colocados bueiros na sanga mais conhecida como sanga do Volnei, ambas no 1º Distrito, Picada do Padre.</t>
   </si>
   <si>
     <t>591</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/591/pedido_de_providencia_151.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/591/pedido_de_providencia_151.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a recuperação com patrolamento, colocação de cascalhos e passado o rolo compactador, na Rua Genésio Barcelos, como início na Rua 13 de Janeiro.</t>
   </si>
   <si>
     <t>592</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_providencia_152.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_providencia_152.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja agendada mais uma edição do Projeto Cidade Ativa em um dos bairros da cidade.</t>
   </si>
   <si>
     <t>593</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_providencia_153.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_providencia_153.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a mudança de local do trecho da estrada Vicinal SF 303, de aproximadamente 100 metros, na propriedade da Senhora Elida Antunes Ferreira, no 3º Distrito, Rincão do Américo.</t>
   </si>
   <si>
     <t>605</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/605/pedido_de_providencia_n_154.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/605/pedido_de_providencia_n_154.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja construída uma lombada na Rua 15 de Novembro, em frente ao Centro Comunitário Matheus Mandarino.</t>
   </si>
   <si>
     <t>606</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/606/pedido_de_providencia_n_155.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/606/pedido_de_providencia_n_155.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita a recuperação do asfalto da Rua Ari Lopes, esquina com a Borges de Medeiros, bem como a desobstrução dos tubos do bueiro no final do asfalto da Rua Ari Lopes, ambos no mesmo bairro.</t>
   </si>
   <si>
     <t>607</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/607/pedido_de_providencia_n_156.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/607/pedido_de_providencia_n_156.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feito o patrolamento, com encascalhamento, da estrada da Vassoura, SF 211, no 2º Distrito.</t>
   </si>
   <si>
     <t>611</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/611/pedido_de_providencia_n_160.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/611/pedido_de_providencia_n_160.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que a Administração Municipal disponibilize dois pedreiros para auxiliar na execução do projeto de proteção e recuperação de vertentes.</t>
   </si>
   <si>
     <t>612</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/612/pedido_de_providencia_161.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/612/pedido_de_providencia_161.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja mantida uma retroescavadeira e um caminhão na cidade, para realizar pequenos serviços e reparos, suprindo as necessidades das pessoas de baixa renda.</t>
   </si>
   <si>
     <t>613</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/613/pedido_de_providencia_162.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/613/pedido_de_providencia_162.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada uma readequação nos espaços públicos no novo CRAS, visando abrigar também o CREAS, para que seja recriada a Creche Piu Piu, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>618</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/618/pedido_de_providencia_n_163.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/618/pedido_de_providencia_n_163.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a colocação de lajes na tubulação de esgoto na quadra da Rua Venâncio Aires, entre as Ruas Carlos Gomes e Daltro Filho.</t>
   </si>
   <si>
     <t>619</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/619/pedido_de_providencia_n_164.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/619/pedido_de_providencia_n_164.2019.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a recuperação do bueiro na esquina da Rua 10 de Novembro com a Rua João Moreira.</t>
   </si>
   <si>
     <t>624</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/624/pedido_de_providencia_n_165.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/624/pedido_de_providencia_n_165.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, considerando a conclusão da pintura da estação rodoviária, que seja redesenhado o letreiro identificando a cidade.</t>
   </si>
   <si>
     <t>625</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/625/pedido_de_providencia_n_166.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/625/pedido_de_providencia_n_166.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a limpeza do acostamento localizado na saída para o Sítio, próximo ao viaduto, em razão de depósito irregular de lixo.</t>
   </si>
   <si>
     <t>626</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pedido_de_providencia_n_167.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pedido_de_providencia_n_167.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de fornecimento de projetos para descapoeiramento, sem ônus para o pequeno produtor.</t>
   </si>
   <si>
     <t>627</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pedido_de_providencia_168.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pedido_de_providencia_168.pdf</t>
   </si>
   <si>
     <t>ao Ministério Público, que seja fiscalizado em todas as repartições públicas e empresas concessionárias de serviços públicos neste Município, a Lei nº 10.048/2000, que dispõe sobre prioridades a pessoas com deficiência, os idosos com idade igual ou superior a 60(sessenta) anos, as gestantes, as lactantes, as pessoas com crianças de colo e os obesos terão atendimento prioritário e que ainda sejam instaladas placas de informação sobre a Lei, em local visível e de fácil reconhecimento.</t>
   </si>
   <si>
     <t>628</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pedido_de_providencia_169.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pedido_de_providencia_169.2019.pdf</t>
   </si>
   <si>
     <t>ao Deputado Federal Jeronimo Goergen, solicitando ao mesmo que entre em contato com a Superintendência da operadora de telefonia VIVO, com a finalidade de melhorar o sinal de internet 3G em nosso Município.</t>
   </si>
   <si>
     <t>629</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/629/pedido_de_providencia_170.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/629/pedido_de_providencia_170.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, complementando o Pedido de Providência nº 160/2019, do vereador Osmar Stivanin, que seja providenciada uma equipe, juntamente com a Vigilância Sanitária e a Emater, para dar continuidade no Projeto de recuperação e proteção de vertentes.</t>
   </si>
   <si>
     <t>631</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/631/pedido_de_providencia_n171.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/631/pedido_de_providencia_n171.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja determinado o conserto de pavimentações na Rua 13 de Janeiro, próximo ao arco, e na Rua Venâncio Aires, entre a Avenida Farroupilha e a Rua Carlos Gomes.</t>
   </si>
   <si>
     <t>632</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/632/pedido_de_providencia_n172.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/632/pedido_de_providencia_n172.pdf</t>
   </si>
   <si>
     <t>à 8ª Coordenadoria Regional de Educação, que acelere a renovação do contrato com o transporte escolar da Escola Estadual de Educação de Ensino Médio João Aguiar, localizada no 5º Distrito, Vila Kraemer.</t>
   </si>
   <si>
     <t>633</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/633/pedido_de_providencia_n173.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/633/pedido_de_providencia_n173.pdf</t>
   </si>
   <si>
     <t>à Regional da RGE SUL, solicitando a extensão da rede elétrica no final da Rua Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>636</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/636/pedido_de_providencia_n174.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/636/pedido_de_providencia_n174.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação da ponte do Feijó, no Mato Grande, 5º Distrito.</t>
   </si>
   <si>
     <t>638</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/638/pedido_de_providencia_n175.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/638/pedido_de_providencia_n175.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita a recuperação do asfalto, com início na Rua 13 de Janeiro, em frente ao Armazém Franciscano, até a BC Cereais.</t>
   </si>
   <si>
     <t>639</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/639/pedido_de_providencia_n176.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/639/pedido_de_providencia_n176.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja realizada a contratação temporária de um Agente Comunitário de Saúde, para atendimento na região da Perseverança, Rincão dos Dorneles e arredores, durante o período de impedimento do titular.</t>
   </si>
   <si>
     <t>640</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/640/pedido_de_providencia_n177.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/640/pedido_de_providencia_n177.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita a recuperação das seguintes estradas:_x000D_
 _x000D_
 SF 404- Pinheiro Bonito aos Savaris;_x000D_
 _x000D_
 SF 406- Do Beluno até a Encruzilhada;_x000D_
 _x000D_
 SF 410- Pinheiro Bonito até a divisa com Nova Esperança do Sul.</t>
   </si>
   <si>
     <t>644</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pedido_de_providencia_n_183.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pedido_de_providencia_n_183.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que sejam recuperadas e instaladas placas de sinalização e orientação, indicando as localidades no interior do Município.</t>
   </si>
   <si>
     <t>647</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pedido_de_providencia_n_184.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pedido_de_providencia_n_184.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação da pavimentação asfáltica da Rua Silva Jardim, em frente à rodoviária, bem como nas demais que necessitem reparos.</t>
   </si>
   <si>
     <t>648</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/648/pedido_de_providencia_185.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/648/pedido_de_providencia_185.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a reforma da pracinha de brinquedos da EMEI Olga Mery; o conserto das tabelas de basquete e a pintura da quadra de esportes da Escola Clotário Fouchard.</t>
   </si>
   <si>
     <t>649</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/649/pedido_de_providencia_186.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/649/pedido_de_providencia_186.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja construído um bueiro de tubos, que já estão na propriedade do senhor Vilson da Silva Pereira, no Passo do Leão, 2º Distrito.</t>
   </si>
   <si>
     <t>650</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/650/pedido_de_providencia_187.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/650/pedido_de_providencia_187.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de construir uma pranchada sobre tubos na sanga que dá acesso à propriedade do senhor José Antero Alves Machado, na Perseverança.</t>
   </si>
   <si>
     <t>651</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pedido_de_providencia_188.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pedido_de_providencia_188.2019.pdf</t>
   </si>
   <si>
     <t>à operadora de telefonia Oi, que seja estudada a possibilidade de melhoria do sinal de internet em nosso Município.</t>
   </si>
   <si>
     <t>653</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/653/pedido_de_providencia_n_189.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/653/pedido_de_providencia_n_189.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja determinada a recuperação do cercado e limpeza ao redor do monumento Inácio Cortes, no Caraipasso.</t>
   </si>
   <si>
     <t>654</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/654/pedido_de_providencia_n_190.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/654/pedido_de_providencia_n_190.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a pintura da faixa de segurança em frente à Escola Laerte Jobim e que seja feita uma rampa de acessibilidade na Praça Leone Colpo, próximo da Avenida Farroupilha, no Bairro Italiano.</t>
   </si>
   <si>
     <t>655</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/655/pedido_de_providencia_n_191.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/655/pedido_de_providencia_n_191.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação e a roçada da SF 413, da Encruzilhada (Cica Stivanin) até a SF 202, em frente à propriedade de Volmir Stivanin.</t>
   </si>
   <si>
     <t>656</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/656/pedido_de_providencia_n_192.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/656/pedido_de_providencia_n_192.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação da SF 201, da sede (Passo do Leão – Perseverança) até a divisa com Jaguari.</t>
   </si>
   <si>
     <t>657</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/657/pedido_de_providencia_n_193.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/657/pedido_de_providencia_n_193.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que sejam providenciadas as seguintes melhorias nas dependências da EMEI Pimentinha:_x000D_
 _x000D_
 - conserto ou substituição dos aparelhos de ar condicionado;_x000D_
 _x000D_
 - aumento do número de professores e monitores, para melhor atender os alunos;_x000D_
 _x000D_
 - aquisição de brinquedos para as crianças;_x000D_
 _x000D_
 - colocação de mais um vaso sanitário infantil.</t>
   </si>
   <si>
     <t>658</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/658/pedido_de_providencia_n_194.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/658/pedido_de_providencia_n_194.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja desobstruída a Rua José Vidal, entre as Ruas 10 de Novembro e Garibaldi.</t>
   </si>
   <si>
     <t>660</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/660/pedido_de_providencia_n_195.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/660/pedido_de_providencia_n_195.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a construção de faixas de segurança elevadas, nas proximidades das funerárias do nosso Município.</t>
   </si>
   <si>
     <t>662</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/662/pedido_de_providencia_n_196.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/662/pedido_de_providencia_n_196.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a revisão e manutenção da rede elétrica do prédio da rodoviária, bem como a iluminação em seu entorno.</t>
   </si>
   <si>
     <t>663</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/663/pedido_de_providencia_n_197.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/663/pedido_de_providencia_n_197.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja disponibilizado banheiros químicos em todos os eventos que forem realizados nas praças da cidade.</t>
   </si>
   <si>
     <t>667</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/667/pedido_de_providencia_no_198.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/667/pedido_de_providencia_no_198.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado o encascalhamento na esquina entre as Ruas Franklin Bastos de Carvalho e Pedro Telles Tourem, no Bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>668</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/668/pedido_de_providencia_no_199.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/668/pedido_de_providencia_no_199.2019.pdf</t>
   </si>
   <si>
     <t>ao DAER, que seja enviada correspondência à 12ª Superintendência Regional do DAER, em Santiago, solicitando a recuperação da estrada RS 377.</t>
   </si>
   <si>
     <t>669</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/669/pedido_de_providencia_no_200.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/669/pedido_de_providencia_no_200.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, reiterando o Pedido de Providência nº 175/2019, solicitando a recuperação do asfalto, com início na Rua 13 de Janeiro, em frente ao Armazém Franciscano, até a BC Cereais.</t>
   </si>
   <si>
     <t>670</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/670/pedido_de_providencia_no_201.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/670/pedido_de_providencia_no_201.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de aumentar as cotas para a realização de exames laboratoriais nas unidades de saúde.</t>
   </si>
   <si>
     <t>671</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/671/pedido_de_providencia_no_202.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/671/pedido_de_providencia_no_202.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a reconstrução do campo de futebol sete, localizado às margens do arroio Inhacundá, para proporcionar a prática do esporte aos jovens assisenses.</t>
   </si>
   <si>
     <t>672</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/672/pedido_de_providencia_no_203.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/672/pedido_de_providencia_no_203.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, reiterando o Pedido de Providência nº 97/2019, aprovado por unanimidade na Sessão Ordinária do dia10 de junho de 2019, solicitando que seja encascalhada e patrolada a Rua Genésio Barcelos, no Bairro Assis Brasil, com início na Rua 13 de Janeiro, e se possível, passar o rolo compactador.</t>
   </si>
   <si>
     <t>673</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/673/pedido_de_providencia_no_205.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/673/pedido_de_providencia_no_205.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja fornecida mão de obra e parte do material para a construção de uma rampa de acessibilidade na Escola Especial Romeu Dedé Ribeiro.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/677/pedido_de_providencia_n_206.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/677/pedido_de_providencia_n_206.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providencia a recuperação da estrada SF 505 – de acesso ao Passo do Goulart.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/678/pedido_de_providencia_n_207.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/678/pedido_de_providencia_n_207.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feito um trabalho de roçada no trevo que dá acesso a São Vicente do Sul e na rótula que dá acesso a Santiago.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/682/pedido_de_providencia_n_208.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/682/pedido_de_providencia_n_208.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita uma atualização no site da Prefeitura Municipal, visto que ainda constam informações antigas e para que sejam incluídos mapas dos bairros e dos distritos de nosso Município</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/689/pedido_de_providencia_n_209.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/689/pedido_de_providencia_n_209.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feito um estudo para transformar a Rua Antônio Carlos Vidal, no Bairro Assis Brasil, em mão única, pedido feito pelos moradores.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/690/pedido_de_providencia_n_210.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/690/pedido_de_providencia_n_210.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado o patrolamento da estrada do Passo do Leão até a Perseverança (SF 201 – da sede até a divisa com Jaguari).</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pedido_de_providencia_n_211.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pedido_de_providencia_n_211.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feito a recuperação e encascalhamento da estrada SF 402- da RS 377 (silo da BC Cereais) ao Pinheiro Bonito.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pedido_de_providencia_n_212.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pedido_de_providencia_n_212.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação, com patrolamento e encascalhamento, da estrada SF 103, da ponte do Caraipasso até a propriedade do Senhor Quima Vidal, e da estrada SF 214, da Timbaúva até o Buricaci.</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/699/pedido_de_providencia_n_227.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/699/pedido_de_providencia_n_227.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja construído um redutor de velocidade (quebra-molas) na Rua João Manoel, entre as quadras da Avenida Farroupilha e Rua João Moreira.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pedido_de_providencia_n_228.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pedido_de_providencia_n_228.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita a limpeza, encascalhamento e canalização nas quatro quadras da Rua Floriano Peixoto, no Bairro Santo Antônio, entre as Ruas Inhacundá e Pinheiro Machado, reiterando o Pedido de Providência Oral apresentado no dia 07 de outubro de 2019 e aprovado por unanimidade nesta Casa.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pedido_de_providencia_n_229.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pedido_de_providencia_n_229.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação da estrada com início no Parque de Exposições, até a Vila Kraemer.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/702/pedido_de_providencia_n_230.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/702/pedido_de_providencia_n_230.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja construída uma faixa elevada na Rua Daltro Filho, entre as Ruas 10 de Novembro e Garibaldi.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/703/pedido_de_providencia_n_231.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/703/pedido_de_providencia_n_231.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de realização de atendimentos com a unidade móvel de saúde ou a reativação dos postos de saúde no interior do Município.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/704/pedido_de_providencia_n_232.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/704/pedido_de_providencia_n_232.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado um quebra-molas, 30 metros antes e 30 metros depois do Comércio Butecão Jacaquá, na SF 101, proximidades da Praia do Jacaquá.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/705/pedido_de_providencia_n_233.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/705/pedido_de_providencia_n_233.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita a recuperação com patrolamento e encascalhamento da estrada que dá acesso ao assentamento.</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/715/pedido_de_providencia_n_234.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/715/pedido_de_providencia_n_234.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feita a reposição de lâmpadas na Rua 10 de Novembro, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/716/pedido_de_providencia_n_235.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/716/pedido_de_providencia_n_235.2019.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado o patrolamento da Rua 10 de Novembro, até o seu final, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>630</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/630/decreto_legislativo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/630/decreto_legislativo.pdf</t>
   </si>
   <si>
     <t>Concede o "Titulo de cidadão Assisense" aos senhores Albano José Medeiros e Gilson Roberto Carvalho de Oliveira</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_001.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_001.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 55/2003 - Regime Jurídico dos Servidores Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_n_04.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_n_04.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a contratar profissional para atender na área da educação.</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_n_05.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_n_05.2019.pdf</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/415/projeto_de_lei_n_06.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/415/projeto_de_lei_n_06.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel público para plantio de alface, melancia, milho e outras culturas e dá outras providências.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/414/projeto_de_lei_n_08.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/414/projeto_de_lei_n_08.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 762/2013 que trata sobre a criação do quadro de cargos em comissão, funções gratificadas, remuneração e dá outras providências.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_n_09.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_n_09.2019.pdf</t>
   </si>
   <si>
     <t>Dispões sobre a concessão de vale-alimentação aos conselheiros tutelares e dá outras providências.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_10.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_10.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL e dá outras providências.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza o município de São Francisco de Assis a celebrar convênio com o município de Manoel Viana-RS e dá outras providências.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_no12.2019pdf.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_no12.2019pdf.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as tabelas de vencimento e salários do pessoal efetivo,dos cargos em comissão e função gratificadas do pessoal de obras e magistério do Município de São Francisco de Assis,com uma revisão geral anual.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_no13pdf.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_no13pdf.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1074/2017 PLANO PLURIANUAL DO MUNICÍPIO DE SÃO FRANCISCO DE ASSIS DE 2018 A 2021 E LEI Nº 1175/2019 DIRETRIZES ORÇAMENTÁRIAS PARA O ANO DE 2019 e abre crédito especial.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_no_14.2019.pdf.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_no_14.2019.pdf.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a regulamentar o uso do solo na Praça Coronel Manoel Viana e Praça Independência.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/423/projeto_de_lei_no15.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/423/projeto_de_lei_no15.2019.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 1074/2017- Plano plurianual do município de São Francisco de Assis de 2018 a 2021 e lei nº 1175/2019 diretrizes orçamentárias para o ano de 2019 e abre crédito especial.</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_no16.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_no16.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 655/2011 de 27 de setembro de 2011,que dispõe sobre a politica de atendimento dos diretores da criança e do adolescente no Município e dá outras providências.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_n_17.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_n_17.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 598/2010, que estabelece os Cargos de Provimento Efetivo e o Plano de carreira do servidores da Administração Municipal, categoria funcional de monitor de escola.</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_n_18.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_n_18.2019.pdf</t>
   </si>
   <si>
     <t>Altera a lei nº 495/2009 que dispõe sobre a estrutura administrativa básica dos serviços municipais instituindo a ouvidoria no município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_n_19.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_n_19.2019.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 762/2013 do quadro de cargos em comissão funções gratificadas, remuneração e dá outras providencias.</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_no_20.2019_.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_no_20.2019_.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poer Executivo doar um terreno urbano e dá outras providências.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/443/projeito_de_lei_n_21.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/443/projeito_de_lei_n_21.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 598/2010, que estabelece os Cargos de Provimento Efetivo e o Plano de carreira dos servidores da Administração Municipal, categoria funcional de Técnico em enfermagem.</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_no_22.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_no_22.2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta a concessão de gratificação ao coordenador do serviço de inspeção municipal- sim.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no_23.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no_23.2019.pdf</t>
   </si>
   <si>
     <t>Institui o 1° mutirão para negociação da Duvida ativa - Programa Duvida Zero.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/463/projeto_de_lei_no_24.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/463/projeto_de_lei_no_24.2019.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no valor de R$ 111.000,00 (cento e onze mil reais) para custear despesas não previstas no orçamento de 2019.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_no_25.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_no_25.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operação de crédito com a CAIXA ECONÔMICA FEDERAL,e dá outras providências.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_de_lei_no_26.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_de_lei_no_26.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1074/2017, PPA, do Município de São Francisco de Assis de 2018 a 2021, e Lei nº 1175/2018, LDO, para o ano de 2019, para contratar operação de crédito com a Caixa Econômica Federal, e dá outras providências.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_n_27.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_n_27.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a realizar permissão de uso de imóvel público rural e dá outras providências.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/489/projeto_de_lei_n_28.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/489/projeto_de_lei_n_28.2019.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/2017 - Plano plurianual 2018 - 2021, Lei nº 1175/2018 lei de diretrizes orçamentária de 2019 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/490/projeto_de_lei_n_29.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/490/projeto_de_lei_n_29.2019.pdf</t>
   </si>
   <si>
     <t>Aprova o contrato nº 829623/2016 altera as leis nº 1074/2017 plano plurianual 2018 - 2021 lei nº 1175 /2018 lei de diretrizes orçamentarias de 2019 do município de São Francisco de _x000D_
 Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_lei_n_30.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_lei_n_30.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal a contratar profissional Veterinário para atender na área da agricultura.</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_n_31.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_n_31.2019.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n° 495/2019,545/2010 e 763/2019 e modifica o nome da Secretaria Municipal da Agricultura e Abastecimento e dá outras providências.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_n_32.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_n_32.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal à contratar (02) dois técnicos de Enfermagem para atender necessidades temporárias de excepcional interesse público.</t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_n_33.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_n_33.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal prorrogar o contrato de uma Agente de Combate Endêmico na área da saúde.</t>
   </si>
   <si>
     <t>521</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_n_35.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_n_35.2019.pdf</t>
   </si>
   <si>
     <t>Aprova convenio n°2667/2018, altera as leis n° 1074/2017 plano plurianual 2018 - 2021, lei n° 1175/2018 lei de diretrizes orçamentária de 2019 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>543</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_n36.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_n36.2019.pdf</t>
   </si>
   <si>
     <t>Altera as leis n° 1074/2017 - Plano Plurianual 2018 - 2021 lei n° 11/2018 lei de diretrizes orçamentária de 2019 do município de São Francisco de Assise e abre crédito especial.</t>
   </si>
   <si>
     <t>547</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_n_37.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_n_37.2019.pdf</t>
   </si>
   <si>
     <t>Institui o programa de controle populacional de cães e gatos do município de São Francisco de Assis-RS.</t>
   </si>
   <si>
     <t>548</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_de_lei_n_38.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_de_lei_n_38.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1175/2018 lei de diretrizes orçamentária de 2019 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>555</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_n_39.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_n_39.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel público para plantio da cultura de melancia e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_n_41.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_n_41.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder espaço para o Grupo Mato Club Parceiros do Vento e dá outras providências.</t>
   </si>
   <si>
     <t>575</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_n_42.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_n_42.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar termo de comodato com o CTG- Negrinho do Pastoreio,de uma Área Rural.</t>
   </si>
   <si>
     <t>573</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_n_43.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_n_43.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Fundo Municipal de Desenvolvimento Rural de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>585</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_n_44.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_n_44.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial para custear despesas não prevista no orçamento para o ano de 2019.</t>
   </si>
   <si>
     <t>598</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_n_45.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_n_45.2019.pdf</t>
   </si>
   <si>
     <t>Altera as leis n° 1074/2017- Plano Plurianual 2018-2021, lei n° 1175/2018 lei de diretrizes orçamentária de 2019 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>596</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_n_46.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_n_46.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel público para hortifrutigranjeiros e dá outras providências.</t>
   </si>
   <si>
     <t>602</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_n_47.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_n_47.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar ao Hospital Santo Antônio pelo período  de 12(dose) meses,valor fixo mensal a titulo de serviços de apoio técnico administrativo.</t>
   </si>
   <si>
     <t>610</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_48.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_48.2019.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de São Francisco de Assis- RS, para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>608</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_49.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_49.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1074/2017 - Plano Plurianual do Município de São Francisco de Assis de 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>621</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50.2019.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 1175/2018- Lei de diretrize orçamentárias de 2019 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>642</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/642/projeto_de_lei_n_51.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/642/projeto_de_lei_n_51.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel público para instalação da sede da Comunidade Terapêutica Eu com Cristo e dá outras providências.</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_52.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_52.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de São Francisco de Assis a celebrar convênio com o Município de Manoel Viana- RS e dá outras providências.</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lein_53.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lein_53.2019.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 1074/2017 plano plurianual do município de São Francisco de Assis de 2018 a 2021 e lei n°1243/2019 diretrizes orçamentarias para o ano de 2020.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_n_54.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_n_54.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de São Francisco de Assis -  RS para o exercício financeiro de 2020.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/684/projeto_de_lei_n_55.2019_g6TSKhp.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/684/projeto_de_lei_n_55.2019_g6TSKhp.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público municipal contratar profissionais para atender na área da saúde</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_56.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_56.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 598/2010, que estabelece os cargos de provimento efetivo e o plano de carreira dos servidores da administração municipal.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_57.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_57.2019.pdf</t>
   </si>
   <si>
     <t>Revisa o Plano de Custeio do Regime de Previdência Social dos Servidores Público do Município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_lei_no_58-2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_lei_no_58-2019.pdf</t>
   </si>
   <si>
     <t>Aprova termo de cooperação nº 1328/2019, firmado entre o Município e Estado do Rio Grande do Sul, por intermédio da Secretaria da Segurança Pública, com interveniência do Instituto Geral de Perícias e dá outras providências.</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_lei_no_59-2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_lei_no_59-2019.pdf</t>
   </si>
   <si>
     <t>Aprova o convênio firmado entre o Município com a superintendência dos serviços penitenciários - Susepe e dá outras providências.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_n_60.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_n_60.2019.pdf</t>
   </si>
   <si>
     <t>Institui a nota fiscal de serviços eletrônica- NFS-e no âmbito do município de São Francisco de Assis-RS e dá outras providencias.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_n_61.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_n_61.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir um credito suplementar no valor de R$ 312.000,00 (trezentos e doze mil reais) para reforço de dotação orçamentaria e dá outras providências.</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/710/projeto_de_lei_n_62.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/710/projeto_de_lei_n_62.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir um crédito suplementar no valor de 59.997,47 (cinquenta e nove mil, novecentos e noventa e sete reais com quarenta e sete centavos) para reforço de dotações orçamentarias.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_n_63.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_n_63.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir um crédito suplementar no valor de R$ 878.659,00 ( oitocentos e setenta e oito mil seiscentos e cinquenta e oito reais), para reforço de dotações orçamentarias insuficientes no corrente exercício.</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/712/projeto_de_lei_n_64.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/712/projeto_de_lei_n_64.2019.pdf</t>
   </si>
   <si>
     <t>Institui o calendário de eventos municipais para o ano de 2020.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_de_lei_no_66-2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_de_lei_no_66-2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 655/2011, que dispõe sobre politica de atendimento dos direitos da criança e adolescente de São Francisco  de Assis e dá outras providencias.</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária origem Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_legislativo_n_01.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_legislativo_n_01.2019.pdf</t>
   </si>
   <si>
     <t>Proíbe o comércio, o manuseio, a utilização, a queima e a soltura de fogos de artifício sonoros no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_legislativo_n_02.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_legislativo_n_02.2019.pdf</t>
   </si>
   <si>
     <t>Regulamenta a limpeza de terrenos na área urbana e dá outras providências.</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/419/mesa_diretora_03.2019.pdf.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/419/mesa_diretora_03.2019.pdf.pdf</t>
   </si>
   <si>
     <t>Altera a tabela de vencimento do quadro permanente de cargos e quadro de Cargos em Comissão da Câmara Municipal.</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_n_04.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_n_04.2019.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos subsidio aos agentes políticos do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/422/projeto_de_lei_no05.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/422/projeto_de_lei_no05.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Vereadores a contratar um Procurador Jurídico, pelo prazo de 60 (sessenta) dias, para atender necessidade de excepcional interesse público.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_lei_no06.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_lei_no06.2019.pdf</t>
   </si>
   <si>
     <t>Institui a ouvidoria na Câmara Municipal de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_legislativo_n_07.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_legislativo_n_07.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 17/2010, que estabelece a estrutura administrativa da Câmara de Vereadores de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/445/projeto_de_lei_no_08.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/445/projeto_de_lei_no_08.2019.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1190/2019, que institui o Calendário de Eventos Municipais para o ano 2019, incluindo a realização da 1ª Copa Assisense de Velocross</t>
   </si>
   <si>
     <t>600</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_n_09.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_n_09.2019.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Art. 4º,§1º;art 5º, paragrafo único,e; art 6º,caput,todos da lei nº 1204,de 16 de abril de 2019.</t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_no_10.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_no_10.2019.pdf</t>
   </si>
   <si>
     <t>Denomina “Secretaria Municipal da Agricultura, Pecuária e Abastecimento” o nome da atual Secretaria Municipal da Agricultura e Abastecimento.</t>
   </si>
   <si>
     <t>549</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_de_lei_no_11.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_de_lei_no_11.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Rua do Lazer" no município de São Francisco de Assis,e dá outras providências.</t>
   </si>
   <si>
     <t>599</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_n_12.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_n_12.2019.pdf</t>
   </si>
   <si>
     <t>Inclui-se no calendário de Eventos do Município,o "Encontro de carros antigos".</t>
   </si>
   <si>
     <t>601</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_n_13.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_n_13.2019.pdf</t>
   </si>
   <si>
     <t>Institui o Fundo Municipal de Proteção aos animais e o Concelho Municipal de Proteção aos Animais,e dá outras providências.</t>
   </si>
   <si>
     <t>597</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_n_14.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_n_14.2019.pdf</t>
   </si>
   <si>
     <t>Altera Lei 1.190 que institui o Calendário de Eventos Municipais para  o ano de 2020,incluindo a realização da Festa da Soja e Baile da Soja.</t>
   </si>
   <si>
     <t>620</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_15.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_15.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público para a função pública de Arquivista.</t>
   </si>
   <si>
     <t>641</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/641/projeto_de_lei_n_16.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/641/projeto_de_lei_n_16.2019.pdf</t>
   </si>
   <si>
     <t>Incluir no calendário de eventos municipais para o ano de 2020 do Dia da Mulher Rural.</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_17.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_17.2019.pdf</t>
   </si>
   <si>
     <t>Abre um crédito suplementar no valor de R$ 22.000,00 (vinte e dois mil reais), para reforço de dotação orçamentárias inscientes no corrente exercício da Câmara Municipal.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_18.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_18.2019.pdf</t>
   </si>
   <si>
     <t>Institui o banco de armação de óculos para fornecimento gratuito no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_no_20-2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_no_20-2019.pdf</t>
   </si>
   <si>
     <t>Denomina-se Gruta Nossa Senhora Aparecida do Manjolo</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_lei_n_21.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_lei_n_21.2019.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Vereadores a contratar emergencialmente empresa, com a finalidade de fornecimento e administração do vale alimentação para os servidores do  Poder, pelo prazo de 90 (noventa) dias, para atender necessidade de excepcional interesse público.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/444/projeto_de_resolucao_no_02.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/444/projeto_de_resolucao_no_02.2019.pdf</t>
   </si>
   <si>
     <t>Denomina "Pavilhão Administrativo Vereador Anauride Dornelles Lamberti", o espaço construído para abrigar a parte administrativa da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/721/projeto_de_resolucao_no_03-2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/721/projeto_de_resolucao_no_03-2019.pdf</t>
   </si>
   <si>
     <t>Institui e nomeia membros da Comissão Parlamentar de Inquérito para investigar e apurar responsabilidades pelas possíveis irregularidades ocorridas em transferências e doações de vários terrenos na atual administração, a partir de janeiro de 2017 até novembro de 2019.</t>
   </si>
   <si>
     <t>449</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_no18.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_no18.2019.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora, que seja encaminhado Voto de Louvor e Congratulações à Igreja Quadrangular de nossa cidade.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_no_19.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_no_19.2019.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora, que seja encaminhado Voto de Louvor e Congratulações à jovem Laurinha Cáceres Sacardi, pela conquista da faixa de Miss Brasil Mundo Juvenil.</t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_no_20.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_no_20.2019.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora, que seja encaminhado Voto de Louvor e Congratulações ao time de futebol MEC, pela conquista na Copa Belizário 2019, onde foi campeão.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_no_21.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_no_21.2019.pdf</t>
   </si>
   <si>
     <t>À Mesa Diretora, que seja encaminhado Voto de Louvor e Congratulações à jovem Nicole Cortes, modelo na Empresa Way Model.</t>
   </si>
   <si>
     <t>643</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_23.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_23.2019.pdf</t>
   </si>
   <si>
     <t>à Mesa Diretora, que seja realizada uma Sessão Solene no dia 29 de novembro do corrente ano, em homenagem aos campeões da Taça RBS TV de Futsal de 1999, pelos 20 anos.</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>ReqDi</t>
   </si>
   <si>
     <t>Requerimento de Diária</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_de_autorizacao_jeremias.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_de_autorizacao_jeremias.pdf</t>
   </si>
   <si>
     <t>O Vereador que  subscreve vem à presença de Vossa Excelência, requerer três diárias com pernoite e uma sem pernoite,para deslocamento a Porto Alegre nos dias 07 a 10 de maio 2019,para participar do 6º Simpósio de gestão Pública,promovido pela AGAP ( Assessoria e Gestão Administrativa Público).</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_de_autorizacao_vasco.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_de_autorizacao_vasco.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, vem à presença de Vossa Excelência requerer que lhe seja concedida três diárias com pernoite e um sem, para Porto Alegre, nos dias 7,8,9 e 10 de maio do corrente ano,onde estarei participando do curso " Implantação de Ouvidorias, Um sistema Gratuito para Gestão de Manifestações  de ouvidoria em Todo  o Brasil,com módulo estendido".</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>PPTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/2505/parecer_previo_tce_exercicio_2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/2505/parecer_previo_tce_exercicio_2019.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas referente as Contas Públicas do Ex-Prefeito Rubemar Paulinho Salbego e Ex-Vice-Prefeito, exercício 2019, Processo nº 004183-0200/19-0.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3897,67 +3897,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_n_10.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_n_11.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/448/indicao_no12.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_14.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_15.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_no_16.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_17.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_18.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_22.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_23.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_n_24.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_25.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_26.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_n_27.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_n_28.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_n33.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_n34.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_n_35.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pedido_de_providencia_n173.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_n_37.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_40.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_n_41.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_n_42.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n_43.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n_44.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_n_45.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_n_46.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_n_49.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_50.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_n_52.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_n_53.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_n_55.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_03.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/683/mocao_de_apoio_04.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/714/mocao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/465/pedido_de_informacao_no_07.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pedido_de_informacao_no_08.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pedido_de_informacao_no_09.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/475/pedido_de_informacao_no_10.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/483/pedido_de_informacao_no_11.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/488/pedido_de_informacao_no_12.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/500/pedido_de_informacao_no_13.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/513/pedido_de_informacao_no_14.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/514/pedido_de_informacao_no_15.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pedido_de_informacao_n_16.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pedido_de_informacaon_n17.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_informacaon_n18.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/560/pedido_de_informacao__n19.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/563/pedido_de_informacao__n20.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/564/pedido_de_informacao__n21.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/569/pedido_de_informacao_24.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/570/pedido_de_informacao_25.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/583/pedido_de_informacao_26.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/584/pedido_de_informacao_27.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/582/pedido_de_informacao_28.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/587/pedido_de_informacao_n_29.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pedido_de_informacao_30.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pedido_de_informacao_31.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/617/pedido_de_informacao_34.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/622/pedido_e_informacao_35.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pedido_de_informacao_n_39.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/659/pedido_de_informacao__n_40.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/664/pedido_de_informacao_n_41.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/679/pedido_de_informacao_n_42.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pedido_de_informacao_43.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/706/pedido_de_informacao_n_46.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/428/pedido_de_providencia_n_56.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/429/pedido_de_providencia_n_57.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/440/pedido_de_providencia_n_58.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/431/pedido_de_providencia_n_59.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/432/pedido_de_providencia_n_60.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/433/pedido_de_providencia_n_61.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_providencia_n_62.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/441/pedido_de_providencia_n_63.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/446/pedido_de_providencia_64.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_providencia_65.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pedido_de_providencia_no67.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pedido_de_providencia_no68.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_providencia_no_69.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/458/pedido_de_providencia_no_70.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/459/pedido_de_providencia_no_71.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/460/pedido_de_providencia_no_72.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/461/pedido_de_providencia_no_73.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pedido_de_providencia_no_74.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pedido_de_providencia_no_75.41.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pedido_de_providencia_no_76.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pedido_de_providencia_no_77.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pedido_de_providencia_no_78.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pedido_de_providencia_no_79.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/479/pedido_de_providencia_no_80.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/480/pedido_de_providencia_no_81.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pedido_de_providencia_no_82.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/485/pedido_de_providencia_no_83.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/491/pedido_de_providencia_no_84.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/492/pedido_de_providencia_no_85.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/493/pedido_de_providencia_no_86.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/495/pedido_de_providencia_no_87.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pedido_de_providencia_no_88.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/497/pedido_de_providencia_no_89.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pedido_de_providencia_no_90.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pedido_de_providencia_no_91.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/502/pedido_de_providencia_n_92.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/503/pedido_de_providencia_n_93.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/504/pedido_de_providencia_n_94.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/505/pedido_de_providencia_n_95.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/506/pedido_de_providencia_n_96.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/507/pedido_de_providencia_n_97.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pedido_de_providencia_n_98.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pedido_de_providencia_n_99.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pedido_de_providencia_n_100.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/519/pedido_de_providencia_n_101.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/520/pedido_de_providencia_n_103.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/522/pedido_de_providencia__105.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/523/pedido_de_providencia__106.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/524/pedido_de_providencia__107.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/525/pedido_de_providencia__108.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/526/pedido_de_providencia__109.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/527/pedido_de_providencia__110.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_providencia__111.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_providencia__112.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_providencia__113.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/531/pedido_de_providencia__114.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/532/pedido_de_providencia__115.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/534/pedido_de_providencia_116.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/535/pedido_de_providencia_117.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/536/pedido_de_providencia_118.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_providencia_119.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/538/pedido_de_providencia_120.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_providencia_121.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_providencia_122.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/541/pedido_de_providencia_123.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/542/pedido_de_providencia_125.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/544/pedido_de_providencia_n126.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/545/pedido_de_providencia_n127.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/546/pedido_de_providencia_n128.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/550/pedido_de_providencia_n129.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/554/pedido_de_providencia_n130.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/557/pedido_de_providencia_n134.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/558/pedido_de_providencia_n135.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/559/pedido_de_providencia_n136.2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/561/pedido_de_providencia_n137.2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/562/pedido_de_providencia_n138.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_providencia_n_139.2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/566/pedido_de_providencia_140.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/567/pedido_de_providencia_141.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pedido_de_providencia_142.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/571/pedido_de_providencia_143.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/572/pedido_de_providencia_144.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/579/pedido_de_providencia_145.2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/580/pedido_de_providencia_146.2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/581/pedido_de_providencia_147.2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pedido_de_providencia_n_148.2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/589/pedido_de_providencia_149.2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/590/pedido_de_providencia_150.2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/591/pedido_de_providencia_151.2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_providencia_152.2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_providencia_153.2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/605/pedido_de_providencia_n_154.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/606/pedido_de_providencia_n_155.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/607/pedido_de_providencia_n_156.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/611/pedido_de_providencia_n_160.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/612/pedido_de_providencia_161.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/613/pedido_de_providencia_162.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/618/pedido_de_providencia_n_163.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/619/pedido_de_providencia_n_164.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/624/pedido_de_providencia_n_165.2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/625/pedido_de_providencia_n_166.2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pedido_de_providencia_n_167.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pedido_de_providencia_168.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pedido_de_providencia_169.2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/629/pedido_de_providencia_170.2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/631/pedido_de_providencia_n171.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/632/pedido_de_providencia_n172.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/633/pedido_de_providencia_n173.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/636/pedido_de_providencia_n174.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/638/pedido_de_providencia_n175.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/639/pedido_de_providencia_n176.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/640/pedido_de_providencia_n177.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pedido_de_providencia_n_183.2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pedido_de_providencia_n_184.2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/648/pedido_de_providencia_185.2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/649/pedido_de_providencia_186.2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/650/pedido_de_providencia_187.2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pedido_de_providencia_188.2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/653/pedido_de_providencia_n_189.2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/654/pedido_de_providencia_n_190.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/655/pedido_de_providencia_n_191.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/656/pedido_de_providencia_n_192.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/657/pedido_de_providencia_n_193.2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/658/pedido_de_providencia_n_194.2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/660/pedido_de_providencia_n_195.2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/662/pedido_de_providencia_n_196.2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/663/pedido_de_providencia_n_197.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/667/pedido_de_providencia_no_198.2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/668/pedido_de_providencia_no_199.2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/669/pedido_de_providencia_no_200.2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/670/pedido_de_providencia_no_201.2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/671/pedido_de_providencia_no_202.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/672/pedido_de_providencia_no_203.2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/673/pedido_de_providencia_no_205.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/677/pedido_de_providencia_n_206.2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/678/pedido_de_providencia_n_207.2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/682/pedido_de_providencia_n_208.2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/689/pedido_de_providencia_n_209.2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/690/pedido_de_providencia_n_210.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pedido_de_providencia_n_211.2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pedido_de_providencia_n_212.2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/699/pedido_de_providencia_n_227.2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pedido_de_providencia_n_228.2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pedido_de_providencia_n_229.2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/702/pedido_de_providencia_n_230.2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/703/pedido_de_providencia_n_231.2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/704/pedido_de_providencia_n_232.2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/705/pedido_de_providencia_n_233.2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/715/pedido_de_providencia_n_234.2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/716/pedido_de_providencia_n_235.2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/630/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_001.2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_n_04.2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_n_05.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/415/projeto_de_lei_n_06.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/414/projeto_de_lei_n_08.2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_n_09.2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_10.2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_no12.2019pdf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_no13pdf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_no_14.2019.pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/423/projeto_de_lei_no15.2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_no16.2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_n_17.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_n_18.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_n_19.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_no_20.2019_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/443/projeito_de_lei_n_21.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_no_22.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no_23.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/463/projeto_de_lei_no_24.2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_no_25.2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_de_lei_no_26.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_n_27.2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/489/projeto_de_lei_n_28.2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/490/projeto_de_lei_n_29.2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_lei_n_30.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_n_31.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_n_32.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_n_33.2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_n_35.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_n36.2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_n_37.2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_de_lei_n_38.2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_n_39.2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_n_41.2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_n_42.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_n_43.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_n_44.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_n_45.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_n_46.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_n_47.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_48.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_49.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/642/projeto_de_lei_n_51.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lein_53.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/684/projeto_de_lei_n_55.2019_g6TSKhp.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_56.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_57.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_lei_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_lei_no_59-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_n_60.2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_n_61.2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/710/projeto_de_lei_n_62.2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_n_63.2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/712/projeto_de_lei_n_64.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_de_lei_no_66-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_legislativo_n_01.2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_legislativo_n_02.2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/419/mesa_diretora_03.2019.pdf.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_n_04.2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/422/projeto_de_lei_no05.2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_lei_no06.2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_legislativo_n_07.2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/445/projeto_de_lei_no_08.2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_n_09.2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_no_10.2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_de_lei_no_11.2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_n_12.2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_n_13.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_n_14.2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_15.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/641/projeto_de_lei_n_16.2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_17.2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_18.2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_lei_n_21.2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/444/projeto_de_resolucao_no_02.2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/721/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_no18.2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_no_20.2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_no_21.2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_23.2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_de_autorizacao_jeremias.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_de_autorizacao_vasco.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/2505/parecer_previo_tce_exercicio_2019.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/427/indicacao_n_10.2019.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/434/indicacao_n_11.2019.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/448/indicao_no12.2019.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/469/indicacao_no_14.2019.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/470/indicacao_no_15.2019.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/481/indicacao_no_16.2019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/484/indicacao_no_17.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/486/indicacao_no_18.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/494/indicacao_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/508/indicacao.2019.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/517/indicacao_22.2019.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/533/indicacao_23.2019.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/556/indicacao_n_24.2019.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/576/indicacao_25.2019.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/588/indicacao_26.2019.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/603/indicacao_n_27.2019.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/604/indicacao_n_28.2019.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/614/indicacao_n33.2019.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/615/indicacao_n34.2019.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/616/indicacao_n_35.2019.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/634/pedido_de_providencia_n173.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/635/indicacao_n_37.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/637/indicacao_n_38.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/645/indicacao_40.2019.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/652/indicacao_n_41.2019.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/661/indicacao_n_42.2019.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/680/indicacao_n_43.2019.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/681/indicacao_n_44.2019.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/687/indicacao_n_45.2019.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/688/indicacao_n_46.2019.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/694/indicacao_n_49.2019.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/695/indicacao_n_50.2019.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/698/indicacao_n_52.2019.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/717/indicacao_n_53.2019.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/707/indicacao_n_55.2019.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/665/mocao_03.2019.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/683/mocao_de_apoio_04.2019.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/714/mocao.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/465/pedido_de_informacao_no_07.2019.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/466/pedido_de_informacao_no_08.2019.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/471/pedido_de_informacao_no_09.2019.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/475/pedido_de_informacao_no_10.2019.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/483/pedido_de_informacao_no_11.2019.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/488/pedido_de_informacao_no_12.2019.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/500/pedido_de_informacao_no_13.2019.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/513/pedido_de_informacao_no_14.2019.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/514/pedido_de_informacao_no_15.2019.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/551/pedido_de_informacao_n_16.2019.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/552/pedido_de_informacaon_n17.2019.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/553/pedido_de_informacaon_n18.2019.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/560/pedido_de_informacao__n19.2019.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/563/pedido_de_informacao__n20.2019.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/564/pedido_de_informacao__n21.2019.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/569/pedido_de_informacao_24.2019.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/570/pedido_de_informacao_25.2019.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/583/pedido_de_informacao_26.2019.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/584/pedido_de_informacao_27.2019.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/582/pedido_de_informacao_28.2019.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/587/pedido_de_informacao_n_29.2019.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/594/pedido_de_informacao_30.2019.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/595/pedido_de_informacao_31.2019.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/617/pedido_de_informacao_34.2019.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/622/pedido_e_informacao_35.2019.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/646/pedido_de_informacao_n_39.2019.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/659/pedido_de_informacao__n_40.2019.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/664/pedido_de_informacao_n_41.2019.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/679/pedido_de_informacao_n_42.2019.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/692/pedido_de_informacao_43.2019.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/706/pedido_de_informacao_n_46.2019.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/428/pedido_de_providencia_n_56.2019.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/429/pedido_de_providencia_n_57.2019.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/440/pedido_de_providencia_n_58.2019.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/431/pedido_de_providencia_n_59.2019.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/432/pedido_de_providencia_n_60.2019.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/433/pedido_de_providencia_n_61.2019.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/439/pedido_de_providencia_n_62.2019.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/441/pedido_de_providencia_n_63.2019.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/446/pedido_de_providencia_64.2019.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/447/pedido_de_providencia_65.2019.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/450/pedido_de_providencia_no67.2019.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/451/pedido_de_providencia_no68.2019.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/457/pedido_de_providencia_no_69.2019.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/458/pedido_de_providencia_no_70.2019.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/459/pedido_de_providencia_no_71.2019.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/460/pedido_de_providencia_no_72.2019.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/461/pedido_de_providencia_no_73.2019.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/462/pedido_de_providencia_no_74.2019.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/464/pedido_de_providencia_no_75.41.2019.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/467/pedido_de_providencia_no_76.2019.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/472/pedido_de_providencia_no_77.2019.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/473/pedido_de_providencia_no_78.2019.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/474/pedido_de_providencia_no_79.2019.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/479/pedido_de_providencia_no_80.2019.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/480/pedido_de_providencia_no_81.2019.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/482/pedido_de_providencia_no_82.2019.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/485/pedido_de_providencia_no_83.2019.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/491/pedido_de_providencia_no_84.2019.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/492/pedido_de_providencia_no_85.2019.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/493/pedido_de_providencia_no_86.2019.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/495/pedido_de_providencia_no_87.2019.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/496/pedido_de_providencia_no_88.2019.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/497/pedido_de_providencia_no_89.2019.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/498/pedido_de_providencia_no_90.2019.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/499/pedido_de_providencia_no_91.2019.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/502/pedido_de_providencia_n_92.2019.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/503/pedido_de_providencia_n_93.2019.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/504/pedido_de_providencia_n_94.2019.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/505/pedido_de_providencia_n_95.2019.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/506/pedido_de_providencia_n_96.2019.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/507/pedido_de_providencia_n_97.2019.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/515/pedido_de_providencia_n_98.2019.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/516/pedido_de_providencia_n_99.2019.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/518/pedido_de_providencia_n_100.2019.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/519/pedido_de_providencia_n_101.2019.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/520/pedido_de_providencia_n_103.2019.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/522/pedido_de_providencia__105.2019.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/523/pedido_de_providencia__106.2019.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/524/pedido_de_providencia__107.2019.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/525/pedido_de_providencia__108.2019.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/526/pedido_de_providencia__109.2019.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/527/pedido_de_providencia__110.2019.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/528/pedido_de_providencia__111.2019.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/529/pedido_de_providencia__112.2019.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/530/pedido_de_providencia__113.2019.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/531/pedido_de_providencia__114.2019.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/532/pedido_de_providencia__115.2019.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/534/pedido_de_providencia_116.2019.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/535/pedido_de_providencia_117.2019.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/536/pedido_de_providencia_118.2019.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/537/pedido_de_providencia_119.2019.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/538/pedido_de_providencia_120.2019.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/539/pedido_de_providencia_121.2019.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/540/pedido_de_providencia_122.2019.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/541/pedido_de_providencia_123.2019.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/542/pedido_de_providencia_125.2019.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/544/pedido_de_providencia_n126.2019.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/545/pedido_de_providencia_n127.2019.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/546/pedido_de_providencia_n128.2019.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/550/pedido_de_providencia_n129.2019.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/554/pedido_de_providencia_n130.2019.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/557/pedido_de_providencia_n134.2019.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/558/pedido_de_providencia_n135.2019.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/559/pedido_de_providencia_n136.2019.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/561/pedido_de_providencia_n137.2019.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/562/pedido_de_providencia_n138.2019.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/565/pedido_de_providencia_n_139.2019.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/566/pedido_de_providencia_140.2019.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/567/pedido_de_providencia_141.2019.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/568/pedido_de_providencia_142.2019.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/571/pedido_de_providencia_143.2019.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/572/pedido_de_providencia_144.2019.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/579/pedido_de_providencia_145.2019.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/580/pedido_de_providencia_146.2019.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/581/pedido_de_providencia_147.2019.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/586/pedido_de_providencia_n_148.2019.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/589/pedido_de_providencia_149.2019.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/590/pedido_de_providencia_150.2019.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/591/pedido_de_providencia_151.2019.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/592/pedido_de_providencia_152.2019.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/593/pedido_de_providencia_153.2019.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/605/pedido_de_providencia_n_154.2019.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/606/pedido_de_providencia_n_155.2019.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/607/pedido_de_providencia_n_156.2019.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/611/pedido_de_providencia_n_160.2019.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/612/pedido_de_providencia_161.2019.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/613/pedido_de_providencia_162.2019.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/618/pedido_de_providencia_n_163.2019.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/619/pedido_de_providencia_n_164.2019.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/624/pedido_de_providencia_n_165.2019.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/625/pedido_de_providencia_n_166.2019.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/626/pedido_de_providencia_n_167.2019.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/627/pedido_de_providencia_168.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/628/pedido_de_providencia_169.2019.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/629/pedido_de_providencia_170.2019.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/631/pedido_de_providencia_n171.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/632/pedido_de_providencia_n172.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/633/pedido_de_providencia_n173.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/636/pedido_de_providencia_n174.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/638/pedido_de_providencia_n175.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/639/pedido_de_providencia_n176.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/640/pedido_de_providencia_n177.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/644/pedido_de_providencia_n_183.2019.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/647/pedido_de_providencia_n_184.2019.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/648/pedido_de_providencia_185.2019.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/649/pedido_de_providencia_186.2019.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/650/pedido_de_providencia_187.2019.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/651/pedido_de_providencia_188.2019.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/653/pedido_de_providencia_n_189.2019.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/654/pedido_de_providencia_n_190.2019.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/655/pedido_de_providencia_n_191.2019.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/656/pedido_de_providencia_n_192.2019.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/657/pedido_de_providencia_n_193.2019.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/658/pedido_de_providencia_n_194.2019.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/660/pedido_de_providencia_n_195.2019.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/662/pedido_de_providencia_n_196.2019.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/663/pedido_de_providencia_n_197.2019.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/667/pedido_de_providencia_no_198.2019.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/668/pedido_de_providencia_no_199.2019.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/669/pedido_de_providencia_no_200.2019.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/670/pedido_de_providencia_no_201.2019.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/671/pedido_de_providencia_no_202.2019.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/672/pedido_de_providencia_no_203.2019.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/673/pedido_de_providencia_no_205.2019.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/677/pedido_de_providencia_n_206.2019.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/678/pedido_de_providencia_n_207.2019.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/682/pedido_de_providencia_n_208.2019.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/689/pedido_de_providencia_n_209.2019.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/690/pedido_de_providencia_n_210.2019.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/691/pedido_de_providencia_n_211.2019.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/693/pedido_de_providencia_n_212.2019.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/699/pedido_de_providencia_n_227.2019.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/700/pedido_de_providencia_n_228.2019.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/701/pedido_de_providencia_n_229.2019.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/702/pedido_de_providencia_n_230.2019.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/703/pedido_de_providencia_n_231.2019.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/704/pedido_de_providencia_n_232.2019.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/705/pedido_de_providencia_n_233.2019.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/715/pedido_de_providencia_n_234.2019.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/716/pedido_de_providencia_n_235.2019.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/630/decreto_legislativo.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/406/projeto_de_lei_001.2019.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/409/projeto_de_lei_n_04.2019.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/410/projeto_de_lei_n_05.2019.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/415/projeto_de_lei_n_06.2019.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/414/projeto_de_lei_n_08.2019.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/412/projeto_de_lei_n_09.2019.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/411/projeto_de_lei_n_10.2019.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/417/projeto_de_lei_no12.2019pdf.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/418/projeto_de_lei_no13pdf.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/421/projeto_de_lei_no_14.2019.pdf.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/423/projeto_de_lei_no15.2019.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/425/projeto_de_lei_no16.2019.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/435/projeto_de_lei_n_17.2019.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/436/projeto_de_lei_n_18.2019.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/437/projeto_de_lei_n_19.2019.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/438/projeto_de_lei_no_20.2019_.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/443/projeito_de_lei_n_21.2019.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/454/projeto_de_lei_no_22.2019.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/455/projeto_de_lei_no_23.2019.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/463/projeto_de_lei_no_24.2019.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/476/projeto_de_lei_no_25.2019.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/477/projeto_de_lei_no_26.2019.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/512/projeto_de_lei_n_27.2019.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/489/projeto_de_lei_n_28.2019.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/490/projeto_de_lei_n_29.2019.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/501/projeto_de_lei_n_30.2019.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/509/projeto_de_lei_n_31.2019.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/510/projeto_de_lei_n_32.2019.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/511/projeto_de_lei_n_33.2019.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/521/projeto_de_lei_n_35.2019.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/543/projeto_de_lei_n36.2019.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/547/projeto_de_lei_n_37.2019.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/548/projeto_de_lei_n_38.2019.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/555/projeto_de_lei_n_39.2019.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/574/projeto_de_lei_n_41.2019.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/575/projeto_de_lei_n_42.2019.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/573/projeto_de_lei_n_43.2019.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/585/projeto_de_lei_n_44.2019.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/598/projeto_de_lei_n_45.2019.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/596/projeto_de_lei_n_46.2019.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/602/projeto_de_lei_n_47.2019.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/610/projeto_de_lei_n_48.2019.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/608/projeto_de_lei_n_49.2019.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/621/projeto_de_lei_50.2019.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/642/projeto_de_lei_n_51.2019.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/674/projeto_de_lei_52.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/675/projeto_de_lein_53.2019.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/676/projeto_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/684/projeto_de_lei_n_55.2019_g6TSKhp.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/685/projeto_de_lei_n_56.2019.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/697/projeto_de_lei_n_57.2019.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/719/projeto_de_lei_no_58-2019.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/720/projeto_de_lei_no_59-2019.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/708/projeto_de_lei_n_60.2019.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/709/projeto_de_lei_n_61.2019.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/710/projeto_de_lei_n_62.2019.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/711/projeto_de_lei_n_63.2019.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/712/projeto_de_lei_n_64.2019.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/722/projeto_de_lei_no_66-2019.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/405/projeto_de_lei_legislativo_n_01.2019.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/413/projeto_de_lei_legislativo_n_02.2019.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/419/mesa_diretora_03.2019.pdf.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/420/projeto_de_lei_n_04.2019.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/422/projeto_de_lei_no05.2019.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/424/projeto_de_lei_no06.2019.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/426/projeto_de_lei_legislativo_n_07.2019.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/445/projeto_de_lei_no_08.2019.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/600/projeto_de_lei_n_09.2019.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/487/projeto_de_lei_no_10.2019.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/549/projeto_de_lei_no_11.2019.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/599/projeto_de_lei_n_12.2019.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/601/projeto_de_lei_n_13.2019.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/597/projeto_de_lei_n_14.2019.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/620/projeto_de_lei_n_15.2019.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/641/projeto_de_lei_n_16.2019.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/686/projeto_de_lei_n_17.2019.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/696/projeto_de_lei_n_18.2019.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/713/projeto_de_lei_no_20-2019.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/718/projeto_de_lei_n_21.2019.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/444/projeto_de_resolucao_no_02.2019.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/721/projeto_de_resolucao_no_03-2019.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/449/requerimento_no18.2019.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/456/requerimento_no_19.2019.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/468/requerimento_no_20.2019.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/478/requerimento_no_21.2019.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/643/requerimento_23.2019.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/452/requerimento_de_autorizacao_jeremias.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/453/requerimento_de_autorizacao_vasco.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2019/2505/parecer_previo_tce_exercicio_2019.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>