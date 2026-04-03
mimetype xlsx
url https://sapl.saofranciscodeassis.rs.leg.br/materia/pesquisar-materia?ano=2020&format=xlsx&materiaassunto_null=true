--- v0 (2025-10-27)
+++ v1 (2026-04-03)
@@ -54,3383 +54,3383 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>740</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Ademar Antônio Dal Rosso Frescura</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_n_01.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_n_01.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de instalar câmeras de monitoramento nas escolas municipais.</t>
   </si>
   <si>
     <t>757</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_02.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_02.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de concessão de reajuste no vale-alimentação dos servidores públicos municipais no índice de 40%.</t>
   </si>
   <si>
     <t>776</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>Vasco Carvalho</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/776/pedido_de_indicacao_no_03-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/776/pedido_de_indicacao_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que solicite ao Banco do Estado do Rio Grande do Sul - BANRISUL, que a medida tomada pela Empresa Estatal, veiculada pela imprensa, de prorrogar operações de crédito consignado (desconto em folha) contratadas pelo funcionalismo estadual contemple também os servidores públicos municipais, visto que igualmente são atingidos pela fragilidade econômica desencadeada pela COVID-19.</t>
   </si>
   <si>
     <t>780</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Elizandra Sacardi</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/780/pedido_de_indicacao_no_04-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/780/pedido_de_indicacao_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de alocar uma máquina retroescavadeira, para abertura de bebedouros e limpeza de açudes.</t>
   </si>
   <si>
     <t>792</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Dilamar Salbego</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/792/pedido_de_indicacao_no_05-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/792/pedido_de_indicacao_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de prorrogação da data de pagamento do IPTU, visto a situação que o município se encontra, devido a Pandemia causada pela COVID-19.</t>
   </si>
   <si>
     <t>793</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/793/pedido_de_indicacao_no_06-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/793/pedido_de_indicacao_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade para implantar no Município o Banco de Alimentos.</t>
   </si>
   <si>
     <t>802</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_07.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_07.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento e instalação, pela concessionaria de serviço de água, de válvula de retenção de ar (eliminadores de ar) para hidrômetros a todos os imóveis comerciais e residenciais do município de São Francisco de Assis/RS e dá outras providências.</t>
   </si>
   <si>
     <t>814</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/814/pedido_de_indicacao_no_08-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/814/pedido_de_indicacao_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja editada a Lei Municipal de Regulamentação do Transporte Escolar, aumentando o período de vida útil dos veículos em pelo menos 02 anos, por um período de 02 anos para amenizar os prejuízos das empresas por causa da Pandemia. E que seja antecipado 50% do valor correspondente a um mês de trabalho, conforme contrato suspenso, para ser descontado proporcionalmente em três parcelas, apos o reinício das atividades escolares.</t>
   </si>
   <si>
     <t>837</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_no_09.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_no_09.2020.pdf</t>
   </si>
   <si>
     <t>Indicação nº 09/2020 - do vereador Jeremias Oliveira - ao Executivo Municipal, que seja regulamentada a Lei Municipal 978/2015, dotando-a de recursos para uma complementação de renda mínima emergencial e temporária para proteção de grupos da população assisense vulnerável diante da pandemia do Coronavírus, e que não conseguiram acesso ao auxílio emergencial federal por motivos alheios a suas vontades. Os recursos utilizados sejam os referentes às emendas impositivas de alguns projetos de minha autoria que ainda não foram executados.</t>
   </si>
   <si>
     <t>838</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_no_10.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_no_10.2020.pdf</t>
   </si>
   <si>
     <t>- Indicação nº 10/2020 - do vereador Jeremias Oliveira- ao Executivo Municipal, que seja estudada a possibilidade de transformar em estacionamento oblíquo o trecho ao lado do Hospital Santo Antonio, no espaço que ainda não possui o mesmo, localizado na Rua Silva Jardim, entre as Ruas Treze de Janeiro e Pinheiro Rocha.</t>
   </si>
   <si>
     <t>849</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_no_11.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_no_11.2020.pdf</t>
   </si>
   <si>
     <t>Indicação nº 11/2020- do vereador Vasco Carvalho- ao Executivo Municipal, para que seja criado o Memorial dos Esportes Assisense, em nosso Município, conforme sugestão de minuta, em anexo.</t>
   </si>
   <si>
     <t>851</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Indicação nº 12/2020- do vereador Jeremias Oliveira- ao Executivo Municipal, para que estude a possibilidade de adotar o decreto modelo anexo, que proíbe temporariamente a circulação e ingresso de vendedores ambulantes oriundos de outros municípios, como medida preventiva de contenção do COVID-19.</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_no_13.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_no_13.2020.pdf</t>
   </si>
   <si>
     <t>Para que estude a possibilidade de nomear 02 (dois) pedreiros, aprovados no último concurso público, para serem designados a Secretaria de Desenvolvimento Social, para realizar reformas e melhorias nas habitações de pessoas de baixa renda.</t>
   </si>
   <si>
     <t>861</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_no_14.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_no_14.2020.pdf</t>
   </si>
   <si>
     <t>- Indicação nº 14/2020- do vereador Antonio Wallao- ao Executivo Municipal, para que estude a possibilidade de criar um projeto para o plantio de alho, cebola e amendoim em nosso Município.</t>
   </si>
   <si>
     <t>878</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_no_15.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_no_15.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de disponibilizar um servidor para treinamento junto ao INCRA, a fim de dar continuidade ao atendimento deste setor em nossa cidade.</t>
   </si>
   <si>
     <t>916</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ebertom Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_no_16-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando que estude a possibilidade de realizar um loteamento dando concessão de direito real de uso gratuito de terrenos destinados as pessoas de vulnerabilidade social do nosso município, adotando critérios para seleção de benefícios.</t>
   </si>
   <si>
     <t>917</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/917/indicacao_no_17-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/917/indicacao_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de denominar "João Paulo Fumaco" a sala de transportes da Secretaria de Saúde, visando o presente projeto criar homenagem específica ao Servidor Municipal João Paulo Dalosto por sua dedicação, lisura, competência e assiduidade, durante o desempenho de sua função como servidor na área da saúde.</t>
   </si>
   <si>
     <t>954</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_n18-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_n18-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade em criar uma parada fixa, para as linhas de ônibus intermunicipais, nas proximidades do Posto do Índio e Supermercado Lima, nos dois sentidos da Avenida Farroupilha.</t>
   </si>
   <si>
     <t>955</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_n19-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_n19-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de abertura da Rua João Bastos de Aguiar, entre a Rua Venâncio Aires e a Rua João Manoel.</t>
   </si>
   <si>
     <t>977</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_n_20-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_n_20-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de conceder desconto no IPTU às empresas munícipes que instalarem câmeras de videomonitoramento de alta resolução em frente a seus estabelecimentos ou imóveis residenciais, sendo o projeto denominado “SÃO CHICO SEGURO”, que tem por finalidade incentivar a melhoria dos procedimentos de segurança pública por meio da iniciativa privada, para que sirva de incentivo aos moradores e empresas de nossa cidade a contribuírem com a segurança.</t>
   </si>
   <si>
     <t>1001</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_no_21-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de criar uma lombada na Rua 15 de Novembro, Bairro Mandarino, nas proximidades da Associação, e outro na Rua Garibaldi, entre as Ruas João Moreira e a Avenida Farroupilha.</t>
   </si>
   <si>
     <t>1003</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_no_22-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_no_22-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de construir um Pórtico na entrada da cidade, com acesso ao Bairro Italiano, em homenagem aos Imigrantes Italianos.</t>
   </si>
   <si>
     <t>1006</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_no_23-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_no_23-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade em aproveitar que a Empresa responsável em fazer o asfalto da Avenida Farroupilha encontra-se em nosso Município, de criar uma faixa de segurança elevada em frente a Escola Municipal de Ensino Fundamental Assis Brasil Martins de Bitencourt, localizada na Rua Treze de Janeiro.</t>
   </si>
   <si>
     <t>768</t>
   </si>
   <si>
     <t>Moc</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_apoio_no_01-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_apoio_no_01-2020.pdf</t>
   </si>
   <si>
     <t>Ao comércio local, sugerindo que as lojas, uma vez que estão fazendo vendas online, fizessem catálogos  virtuais disponibilizando as novas coleções outono/inverno com fotos, tamanhos, cores e preços, facilitando o interesse e compra pelos clientes, uma vez que 80 a 90% das compras são visuais.</t>
   </si>
   <si>
     <t>848</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_de_apoio_no_02.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_de_apoio_no_02.2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio nº 02/2020- do vereador Vasco Carvalho- aos aprovados no Concurso Público em 2018 na área de Segurança, para os Cargos de Inspetor e Escrivão de Polícia, a todas as Bancadas de assento no Legislativo Estadual e para o Poder Executivo do RS.</t>
   </si>
   <si>
     <t>879</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_de_aplauso_no_03.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_de_aplauso_no_03.2020.pdf</t>
   </si>
   <si>
     <t>Às unidades de saúde do nosso Município e Hospital Santo Antônio, em forma de agradecimento aos profissionais da saúde, pela dedicação e comprometimento no exercício de suas funções, especialmente, neste período de pandemia.</t>
   </si>
   <si>
     <t>928</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/928/mocao_de_apoio_no_04-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/928/mocao_de_apoio_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio ao pagamento dos salários dos(as) trabalhadores(as) grevistas da rede estadual de educação.</t>
   </si>
   <si>
     <t>933</t>
   </si>
   <si>
     <t>Jeremias Izaguirre de Oliveira</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/933/mocao_de_apoio_no_05-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/933/mocao_de_apoio_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Ao Presidente da Câmara dos Deputados, Exmo. Sr. Rodrigo Maia e toda a liderança partidária anexado a cópia desta Moção de Apoio de aprovação ao PL 3968/1997_x000D_
 CONSIDERANDO que, às Rádios Comunitárias prestam um enorme serviço social em todos os cantos do Brasil, sendo uma das principais vozes ouvidas em cidades e comunidades pequenas como a nossa;_x000D_
 CONSIDERANDO que, o principal desafio das Rádios Comunitárias é a sua situação financeira, onde enfrentam dificuldades para sobrevivência;_x000D_
 CONSIDERANDO que, diante do exposto é inviável e desumano as RadComs, órgãos públicos, entidades filantrópicas, elítero-musicais em eventos por eles promovidos, a pagarem os direitos autorais cobrados pelo ECAD, este pagamento injusto vem comprometendo o funcionamento de milhares de rádios que hoje são as vozes das comunidades._x000D_
 Solicito o envio de uma Moção de Apoio a aprovação do PL 3968/1997.</t>
   </si>
   <si>
     <t>949</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/949/mocao_de_aplauso_no_06-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/949/mocao_de_aplauso_no_06-2020.pdf</t>
   </si>
   <si>
     <t>À Letícia Malavolta Cortese que residiu sua infância no interior de São Francisco de Assis, na Fátima do Inhandijú, onde foi prenda no Piquete Aconchego dos Índios, participou do Enespar tirando o título de 1ª Princesa, com 15 anos, em 2018, também participou de uma seletiva de modelos em Porto Alegre, na agencia chamada Maga Model Sul, a maior agencia da América Latina, recebeu também um troféu com o título de Beleza Santiaguense. Após isso, ganhou o Mais Bela Estudante da escola onde estudava, Rainha Gerensite, com 3 etapas classificatória, semifinal e final, disputado entre 120 meninas de todos os estados do Brasil, onde trouxe o título para a cidade de Santiago/RS.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
     <t>MocCg</t>
   </si>
   <si>
     <t>Moção de Congratulação</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_01.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_01.2020.pdf</t>
   </si>
   <si>
     <t>às jovens Thailize Auzani, pela conquista do título de Rainha da Mais Bela Comunitária Assisense 2020, Érica Marques Freitas, 1ª Princesa, Débora Lopes Salbego, 2ª Princesa, e Gisele Brandolf, Garota Simpatia.</t>
   </si>
   <si>
     <t>973</t>
   </si>
   <si>
     <t>MocRe</t>
   </si>
   <si>
     <t>Moção de Reconhecimento</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_reconhecimento_n_07-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_reconhecimento_n_07-2020.pdf</t>
   </si>
   <si>
     <t>ao LIONS CLUB de São Francisco de Assis, pela posição de destaque ficando entre os 50 maiores Clubes em atividade na América Latina, fazendo com que nossa cidade seja reconhecida.</t>
   </si>
   <si>
     <t>738</t>
   </si>
   <si>
     <t>PInf</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_informacao_n_01.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_informacao_n_01.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja enviada a esta Casa a relação de CCs, FGs e RPAs, anos de 2019 e 2020, onde estão lotados e quem são, com seus respectivos vencimentos e data de nomeação de cada um.</t>
   </si>
   <si>
     <t>739</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/739/pedido_de_informacao_n_02.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/739/pedido_de_informacao_n_02.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja enviada a esta Casa a explicação do motivo pelo qual não foi realizada a abertura da Rua Narciso Ramos, que ligaria o Bairro João de Deus ao Bairro Getúlio Vargas, bem como a travessa Franklin Bastos de Carvalho, Beco do Fermiano.</t>
   </si>
   <si>
     <t>758</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/758/pedido_de_informacao_no_03.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/758/pedido_de_informacao_no_03.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa onde será escoada a água captada na Rua Carlos Gomes, entre as Ruas Garibaldi e Pinheiro Machado, que está sendo pavimentada.</t>
   </si>
   <si>
     <t>759</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/759/pedido_de_informacao_no_04.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/759/pedido_de_informacao_no_04.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa a relação de professores que estão com desdobramento de horário, com as respectivas formações, para qual vaga foi realizado o concurso e turmas que estão desempenhando seu trabalho com a convocação extraordinária.</t>
   </si>
   <si>
     <t>772</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pedido_de_informacao_no_05.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pedido_de_informacao_no_05.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, como está sendo feito o atendimento na Secretaria da Assistência Social com as famílias carentes no período da quarentena, tendo em vista as reclamações que temos recebidos dos assisense menos favorecidos, diante à procura em especial de alimentos, pois há informações que quando chegam na secretaria encontram-se as portas fechadas.</t>
   </si>
   <si>
     <t>773</t>
   </si>
   <si>
     <t>Jussara Carricio Matheus</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pedido_de_informacao_no_06.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pedido_de_informacao_no_06.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, como está sendo feito o trabalho de orientação e prevenção sobre o COVID-19 pela Secretaria de Saúde no comércio. Cito: mercados, farmácias, postos de combustíveis e demais estabelecimentos que estão funcionando durante a quarentena.</t>
   </si>
   <si>
     <t>774</t>
   </si>
   <si>
     <t>Paulo Assis Alfonso Lemes</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/774/pedido_de_informacao_no_07.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/774/pedido_de_informacao_no_07.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a está Casa a informação do motivo da redução da aposentadoria do ex-servidor público, o Senhor Santo Naressi.</t>
   </si>
   <si>
     <t>775</t>
   </si>
   <si>
     <t>Antônio Luis Wallao</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/775/pedido_de_informacao_no_08.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/775/pedido_de_informacao_no_08.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, a previsão de início das obras de calçamento da Rua Oscar José Minussi, do Bairro Assis Brasil.</t>
   </si>
   <si>
     <t>783</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_informacao_no_09.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_informacao_no_09.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, quem é o Proprietário de 02 (duas) camionetes Amarok que se encontram nas dependências desta Prefeitura, caso seja da Prefeitura Municipal, solicito cópias das notas fiscais, comprovante de pagamento, bem como de todo o processo licitatório.</t>
   </si>
   <si>
     <t>791</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_informacao_no_10-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_informacao_no_10-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, quanto estão e se estão pagando os aluguéis de automóveis e máquinas em geral, informando também a quem está sendo pago.</t>
   </si>
   <si>
     <t>795</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/795/pedido_de_informacao_no_11-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/795/pedido_de_informacao_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a Esta Casa o motivo pelo qual a Prefeitura Municipal encontra-se em débito com alguns dos fornecedores e prestadores de serviços do nosso município a mais de seis meses.</t>
   </si>
   <si>
     <t>799</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_informacao_no_12-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_informacao_no_12-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado se existiram, e ou, existem restos a pagar de dívidas a fornecedores deixadas pela Gestão passada (2013-2016) a atual Gestão (2017-2020). Se afirmativo, quais os valores e referentes a quais exercícios.</t>
   </si>
   <si>
     <t>803</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pedido_de_informacao_no_13-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pedido_de_informacao_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado:_x000D_
 - Se houve a compre de testes rápidos com recursos do Município, caso tenha quantos foram comprados;_x000D_
 - Quantos respiradores foram adquiridos pelo Município;_x000D_
 - Quantos profissionais da área da saúde tiveram a instrução para manusear os respiradores;_x000D_
 - Se houve distribuição de máscaras para a população, quantas foram distribuídas.</t>
   </si>
   <si>
     <t>804</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pedido_de_informacao_no_14-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pedido_de_informacao_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a está Casa como foi feita a distribuição de cestas básicas para as famílias dos agricultores atingidas pela estiagem.</t>
   </si>
   <si>
     <t>805</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/805/pedido_de_informacao_no_15-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/805/pedido_de_informacao_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, se foi licitado serviços de máquinas para a perfuração de poços artesianos no interior do nosso Município. Caso positivo, que também seja encaminhado a esta Casa cópia do processo licitatório, bem como seja informado, como serão procedidos os licenciamentos ambientais referentes aos respectivos poços a serem perfurados e a relação das famílias que serão beneficiadas.</t>
   </si>
   <si>
     <t>825</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/825/pedido_de_informacao_no_16-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/825/pedido_de_informacao_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, considerando que a Lei nº 940/2015 de 26 de maio, autoriza a reversão da área ocupada na cascalheira, solicita que seja informado quais providências foram adotadas, visto que a área continua sendo explorada irregularmente trazendo prejuízo ao Município.</t>
   </si>
   <si>
     <t>827</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/827/pedido_de_informacao_no_17-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/827/pedido_de_informacao_no_17-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado e Esta Casa o motivo pelo qual o calçamento da Rua 07 de Setembro, quadra entre as Ruas Barros Cassal e Ernesto Alves no Bairro Italiano, está parada a mais de 20 dias, tendo em vista, que há um comércio no local que está sendo prejudicado, assim como os moradores que possuem dificuldade para chegar em suas residências.</t>
   </si>
   <si>
     <t>828</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/828/pedido_de_informacao_no_18-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/828/pedido_de_informacao_no_18-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamento com a Secretaria de Saúde, que seja enviado a esta Casa, relatório detalhado contendo fonte e valores, com plano de aplicação dos mesmos, dos recursos Estadual, Federal, Emendas, entre outros, repassados ao Hospital Santo Antônio e Secretaria Municipal de Saúde, no período de março a junho de 2020.</t>
   </si>
   <si>
     <t>833</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/833/pedido_de_informacao_no_19-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/833/pedido_de_informacao_no_19-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando informações sobre as providências tomadas pela administração no que tange às contenções de despesas, como redução de cargos em comissões - CCs e R.P.A, bem como o cronograma de utilização dos recursos oriundos do governo federal para o combate à COVID-19.</t>
   </si>
   <si>
     <t>834</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/834/pedido_de_informacao_no_20-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/834/pedido_de_informacao_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa o número de assisenses contratados pelas empresas prestadoras de serviços de calçamento neste Município. Empresas estas, contratadas com verba do financiamento bancário.</t>
   </si>
   <si>
     <t>839</t>
   </si>
   <si>
     <t>- Pedido de Informação nº 21/2020 - do vereador Ângelo Resta- ao Executivo Municipal, que seja informado a esta Casa, a relação dos professores municipais dos anos finais do ensino fundamental, que estão com desdobramento de horário com suas respectivas formações, turmas que estão atuando, disciplina que estão trabalhando e suas respectivas Escolas, uma vez que a resposta ao pedido nº 04/2020 foi vaga, pois faltaram dados do pedido. E que também seja justificado o porquê dos desdobramentos, sendo que existem professores que passaram no concurso e estão aguardando para serem chamados.</t>
   </si>
   <si>
     <t>840</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/840/pedido_de_informacao_no_22.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/840/pedido_de_informacao_no_22.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Informação nº 22/2020 - da vereadora Jussara Matheus- ao Executivo Municipal, que seja informado a esta Casa, quantos médicos estão atuando na área de saúde pelo nosso Município, bem como os plantões, em quais unidades atuam e quais encontram-se em laudo médico e por qual tempo, com seus respectivos nomes, baseando-se na pandemia que estamos vivendo do COVID-19.</t>
   </si>
   <si>
     <t>853</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/853/pedido_de_informacao_no_23.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/853/pedido_de_informacao_no_23.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação nº 23/2020- do vereador Ângelo Resta- ao Executivo Municipal, que seja informado a esta Casa, qual o valor adquirido em merenda escolar pelo Município, a quantidade que foi distribuída as escolas, mês a mês, e o que as escolas doaram para as famílias com seus respectivos termos de recebimento.</t>
   </si>
   <si>
     <t>856</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pedido_de_informacao_no_24.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pedido_de_informacao_no_24.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Informação nº 24/2020- da vereadora Elizandra Sacardi- ao Executivo Municipal, que seja informado a esta Casa, a quantidade de alimentos que foi adquirido e quantas cestas básicas foram doadas pela comunidade em geral, à Secretaria de Desenvolvimento Social, bem como seja informado quais as famílias foram beneficiadas, com os respectivos termos de recebimento firmado pelo beneficiado.</t>
   </si>
   <si>
     <t>862</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/862/pedido_de_informacao_no_25.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/862/pedido_de_informacao_no_25.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Informação nº 25/2020- do vereador Paraguassu da Hora- ao Executivo Municipal, que seja informado a esta Casa, se há uma previsão para assinar o contrato com o IPE Saúde.</t>
   </si>
   <si>
     <t>873</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/873/pedido_de_informacao_no_26.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/873/pedido_de_informacao_no_26.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Informação nº 26/2020- da vereadora Jussara Matheus- ao Executivo Municipal, que seja informado a esta Casa, qual a data prevista para regulamentação dos documentos das caminhonetes Amarok que se encontram no pátio da Prefeitura Municipal de São Francisco de Assis. Solicito também que seja informado, se os municípios que participaram do mesmo pregão tiveram problemas com documentação.</t>
   </si>
   <si>
     <t>875</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/875/pedido_de_informacao_no_27.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/875/pedido_de_informacao_no_27.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Informação nº 27/2020- do vereador Paulo Lemes- ao Executivo Municipal, que seja informado a esta Casa, qual a situação da iluminação pública no nosso Município, se há bairros da cidade que estão faltando iluminação, qual a situação no interior do Município e se a Secretaria de Obras tem materiais suficientes para a recolocação de lâmpadas queimadas, reatores queimados e reles danificados.</t>
   </si>
   <si>
     <t>876</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/876/pedido_de_informacao_no_28.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/876/pedido_de_informacao_no_28.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Informação nº 28/2020- do vereador Paulo Lemes- ao Executivo Municipal, que seja informado a esta Casa, quantos funcionários e qual o valor total que impactará na folha de pagamento, em relação aos triênios até final de 2021 e qual o montante que os funcionários deixarão de receber.</t>
   </si>
   <si>
     <t>892</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/892/pedido_de_informacao_no_29-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/892/pedido_de_informacao_no_29-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que envie a esta Casa cópia de todos os empenhos acompanhados de suas notas fiscais de prestação de serviços, respectivas retenções com suas guias de retenção, relativa aos pagamentos das licitações pagas em 2017, 2018, 2019 e 2020.</t>
   </si>
   <si>
     <t>899</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/899/pedido_de_informacao_no_30-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/899/pedido_de_informacao_no_30-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que informe quais as providências que foram tomadas além dos decretos no enfrentamento do COVID-19, ou seja, quais as medidas preventivas que o Executivo Municipal tomou para a prevenção do COVID-19, como também, solicita que seja enviado a esta Casa os comprovantes de entrega dos EPIs aos funcionários da área da saúde se já receberam. Solicita, ainda, se a Farmácia Básica já recebeu os medicamentos aos pacientes contaminados pelo COVID-19.</t>
   </si>
   <si>
     <t>910</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/910/pedido_de_informacao_no_31-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/910/pedido_de_informacao_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a Esta Casa se a verba de R$ 345.500,00 já foi liberada para a EMEI Lucinda Chimelo, onde será aplicada, quando iniciarão as reformas, visto que esta EMEI se encontra sem a presença de crianças por um longo tempo, sendo este um momento oportuno.</t>
   </si>
   <si>
     <t>915</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/915/pedido_de_informacao_no_32-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/915/pedido_de_informacao_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a Esta Casa qual o setor responsável pelos animais que estão soltos na rua.</t>
   </si>
   <si>
     <t>943</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_de_informacao_no_33-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_de_informacao_no_33-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando como está sendo aplicado e realizado o cronograma de execução das emendas impositivas.</t>
   </si>
   <si>
     <t>961</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/961/pedido_de_informacao_no_34-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/961/pedido_de_informacao_no_34-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado a Esta Casa a relação de CCs, FGs e RPAs no período de 01 de janeiro de 2020 até o momento, onde estão locados, quem são e seus respectivos vencimentos e a data de nomeação de cada um.</t>
   </si>
   <si>
     <t>969</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/969/pedido_de_informacao_no_35-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/969/pedido_de_informacao_no_35-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a Esta Casa se existe data prevista para a entrega das casas construídas pela Prefeitura no Bairro Padre Matheus Mandarino, visto que as mesmas a vários meses encontram-se prontas, pois seus contemplados esperam ansiosamente pela entrega da chave.</t>
   </si>
   <si>
     <t>981</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/981/pedido_de_informacao__n_36-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/981/pedido_de_informacao__n_36-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja informado a esta Casa, sobre a possibilidade de ser feito coleta de lixo nos sábados e feriados.</t>
   </si>
   <si>
     <t>982</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/982/pedido_de_informacao_n_37-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/982/pedido_de_informacao_n_37-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que informe a esta Casa, qual o seu posicionamento referente a possibilidade de efetuar a antecipação parcial do pagamento das empresas prestadoras de serviço de transporte escolar para o Município e que estão com os contratos suspensos, devido a pandemia do Coronavírus.</t>
   </si>
   <si>
     <t>983</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>Paraguassu da Hora</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/983/pedido_de_informacao_n_38-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/983/pedido_de_informacao_n_38-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja encaminhado a esta Casa a relação da dívida fundada do Município, contendo as condições de parcelamento, período de carência se houver, incluindo juros e correção monetária até o saneamento da referida dívida.</t>
   </si>
   <si>
     <t>1002</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1002/pedido_de_informacao_no_39-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1002/pedido_de_informacao_no_39-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa quanto que o município paga à ambulância terceirizada, a cópia do contrato e o seu respectivo proprietário.</t>
   </si>
   <si>
     <t>1011</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1011/pedido_de_informacao_no_40-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1011/pedido_de_informacao_no_40-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encaminhado a esta Casa a relação das emendas impositivas dos vereadores realizadas até o presente momento, assim como aquelas que eventualmente possam não ser concretizadas.</t>
   </si>
   <si>
     <t>1033</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_informacao_n_41_2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_informacao_n_41_2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa quais os grupos musicais e demais beneficiados pela Lei de Emergência Cultural Aldir Blanc, qual foi a forma de divulgação que a prefeitura usou para que todos fossem beneficiados pela Lei.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/731/pedido_de_providencia_n_01.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/731/pedido_de_providencia_n_01.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja enviado, urgentemente, um Projeto de Lei determinando reposição salarial aos servidores públicos municipais, e que viabilize um índice maior que a inflação, de modo a recuperar as perdas relacionadas aos meses de janeiro e fevereiro.</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/732/pedido_de_providencia_n_02.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/732/pedido_de_providencia_n_02.2020.pdf</t>
   </si>
   <si>
     <t>ao Secretário Estadual de Segurança Pública, que sejam disponibilizadas informações aos delegados de polícia acerca da vacância do cargo em nossa cidade.</t>
   </si>
   <si>
     <t>733</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/733/pedido_de_providencia_n_03.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/733/pedido_de_providencia_n_03.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a recuperação, com urgência, do pontilhão da restinga no Rincão do Américo.</t>
   </si>
   <si>
     <t>734</t>
   </si>
   <si>
     <t>Osmar Del Rosso Stivanim</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_providencia_n_04.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_providencia_n_04.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado o patrolamento da estrada da esquina da Porteira do Toroquá até a Encruzilhada, SF 202.</t>
   </si>
   <si>
     <t>735</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/735/pedido_de_providencia_n_05.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/735/pedido_de_providencia_n_05.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja realizada uma vistoria no interior do Município visando a reposição de lâmpadas, e se necessário, a colocação de pantalhas novas.</t>
   </si>
   <si>
     <t>736</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/736/pedido_de_providencia_n_06.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/736/pedido_de_providencia_n_06.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a roçada das laterais da Rua 10 de Novembro, entre as Ruas Ito Bonato e Amarílio Rangel Cáceres, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>737</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/737/pedido_de_providencia_n_07.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/737/pedido_de_providencia_n_07.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a poda da seringueira localizada na Avenida Farroupilha, em frente ao Banrisul.</t>
   </si>
   <si>
     <t>741</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/741/pedido_de_providencia_n_08.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/741/pedido_de_providencia_n_08.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a reforma da quadra de esportes da Praça da Cohab.</t>
   </si>
   <si>
     <t>742</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pedido_de_providencia_n_09.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pedido_de_providencia_n_09.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a limpeza da vala, na esquina das Ruas Borges de Medeiros e João Bastos de Aguiar, com escoamento para a Rua 13 de Janeiro, e que seja estudada a canalização da mesma.</t>
   </si>
   <si>
     <t>744</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/744/pedido_de_providencia_n_10.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/744/pedido_de_providencia_n_10.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a retirada dos postes e transformadores inativos nas propriedades do interior do Município.</t>
   </si>
   <si>
     <t>745</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/745/pedido_de_providencia_n_11.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/745/pedido_de_providencia_n_11.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de colocar uma tela maior na Quadra de Esportes Pedro Aragon, ao lado da Rua Pinheiro Rocha.</t>
   </si>
   <si>
     <t>746</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/746/pedido_de_providencia_n_12.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/746/pedido_de_providencia_n_12.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja construída uma faixa elevada na Rua Pinheiro Machado, entre as Ruas Silva Jardim e Daltro Filho.</t>
   </si>
   <si>
     <t>747</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/747/pedido_de_providencia_n_13.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/747/pedido_de_providencia_n_13.2020.pdf</t>
   </si>
   <si>
     <t>à 8ª Coordenadoria Regional de Educação (CRE), que seja informado sobre algumas linhas de ônibus escolares do Município de São Francisco de Assis/RS, de EEEM João Aguiar, localizada na Vila Kraemer, 5º Distrito e EEEM João Otávio Nogueira Leiria, localizada no Toroquá, 2º Distrito.</t>
   </si>
   <si>
     <t>752</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pedido_de_providencia_no_14.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pedido_de_providencia_no_14.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a limpeza do bueiro existente entre o antigo Mercado Maciel e o Posto da Cotrijuí, na Rua 13 de Janeiro, entre as Ruas Amarílio Rangel Cáceres e Franklin Bastos de Carvalho.</t>
   </si>
   <si>
     <t>753</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pedido_de_providencia_no_15.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pedido_de_providencia_no_15.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de realizar o conserto da máquina perfuratriz existente no Município, a fim de possibilitar a perfuração de poços artesianos nas comunidades rurais.</t>
   </si>
   <si>
     <t>754</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/754/pedido_de_providencia_no_16.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/754/pedido_de_providencia_no_16.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja solicitado ao departamento de trânsito um estudo visando verificar quais cruzamentos necessitam de placas de sinalização de pare, bem como as placas de indicação dos nomes das ruas da cidade.</t>
   </si>
   <si>
     <t>755</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/755/pedido_de_providencia_no_17.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/755/pedido_de_providencia_no_17.2020.pdf</t>
   </si>
   <si>
     <t>ao juiz diretor do fórum da Comarca local, que seja viabilizada a liberação de recursos oriundos das penas alternativas para restauração do albergue junto ao presídio.</t>
   </si>
   <si>
     <t>756</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/756/pedido_de_providencia_no_18.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/756/pedido_de_providencia_no_18.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a reforma da pracinha de brinquedos da EMEI Olga Mery, bem como seja realizada uma roçada ao redor da referida escola.</t>
   </si>
   <si>
     <t>762</t>
   </si>
   <si>
     <t>Ao Secretário Estadual da Agricultura, pleiteando o empréstimo de uma máquina para o nosso município, para realizar limpezas e aberturas de açudes e bebedouros nas comunidades rurais, que estão enfrentando várias dificuldades pela falta de água para o consumo dos animais.</t>
   </si>
   <si>
     <t>763</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pedido_de_providencia_no_20-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pedido_de_providencia_no_20-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a limpeza do cemitério municipal.</t>
   </si>
   <si>
     <t>764</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pedido_de_providencia_no_21-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pedido_de_providencia_no_21-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando que seja providenciado a pintura em todos os quebra-molas das ruas de nossa cidade, facilitando a visibilidade aos motoristas.</t>
   </si>
   <si>
     <t>770</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/770/pedido_de_providencia_no_22.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/770/pedido_de_providencia_no_22.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a reativação da capatazia da Serra Oscar Minussi, localizada na Encruzilhada, 2º Distrito deste Município.</t>
   </si>
   <si>
     <t>771</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pedido_de_providencia_no_23.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pedido_de_providencia_no_23.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que determine a realização do patrolamento e roçada nas Ruas José Vidal e Garibaldi do Bairro Ari Lopes.</t>
   </si>
   <si>
     <t>779</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/779/pedido_de_providencia_no_24-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/779/pedido_de_providencia_no_24-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito uma reavaliação nas pinturas de faixas de segurança.</t>
   </si>
   <si>
     <t>784</t>
   </si>
   <si>
     <t>ao Diretor Geral da RGE Sul, que seja estudada a possibilidade de efetuar as cobranças de energia elétrica nos próximos meses, pela média dos valores cobrados no mesmo período durante o ano de 2019, para evitar prejuízos aos consumidores caso a média considerada seja dos últimos 12 meses.</t>
   </si>
   <si>
     <t>785</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_providencia_no_26.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_providencia_no_26.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que elabore um projeto para o reflorestamento nas margens do riacho Inhacundá.</t>
   </si>
   <si>
     <t>786</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/786/pedido_de_providencia_no_27.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/786/pedido_de_providencia_no_27.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de criar um cronograma de limpeza, nas ruas dos bairros e vilas, incluindo a Rua 10 de Novembro próximo ao cemitério municipal.</t>
   </si>
   <si>
     <t>787</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pedido_de_providencia_no_28.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pedido_de_providencia_no_28.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, reiterando o Pedido de Providência nº 05/2020, aprovado na Sessão Ordinária do dia 02/03/2020, solicito novamente, que seja feita uma vistoria no interior do Município para reposição de lâmpadas e se necessário à colocação de pantalhas novas.</t>
   </si>
   <si>
     <t>788</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pedido_de_providencia_no_28.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pedido_de_providencia_no_28.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de distribuir de forma gratuita, mascaras aos funcionários públicos, para que seja cumprido o Decreto Municipal nº 1.016 de 17 de abril de 2020.</t>
   </si>
   <si>
     <t>789</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pedido_de_providencia_no_30.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pedido_de_providencia_no_30.2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada uma edição do Projeto Bota Fora, para evitar a proliferação do mosquito aedes aegypti, bem como, manter a limpeza dos terrenos.</t>
   </si>
   <si>
     <t>790</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/790/pedido_de_providencia_no_31-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/790/pedido_de_providencia_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Ao DAER e à Secretaria Estadual de Infraestrutura, requerendo uma análise técnica da ponte Arroio Jaguari Mirim (Jaguarizinho), na RS-241 entre São Francisco de Assis e o Serro do Loreto.</t>
   </si>
   <si>
     <t>800</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_providencia_no_32-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_providencia_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o patrolamento do Piquiri até a divisa com Nova Esperança do Sul (SF-201).</t>
   </si>
   <si>
     <t>801</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/801/pedido_de_providencia_no_33-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/801/pedido_de_providencia_no_33-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja novamente desenhado o letreiro na fachada da rodoviária, identificando a cidade.</t>
   </si>
   <si>
     <t>806</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_providencia_no_34-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_providencia_no_34-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que a Administração Municipal disponibilize um ponto específico de descarte de materiais domésticos e/ou residenciais não orgânicos para evitar o despejo nas vias públicas.</t>
   </si>
   <si>
     <t>807</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/807/pedido_de_providencia_no_35-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/807/pedido_de_providencia_no_35-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a limpeza da saída para Santiago (acesso a RS-377), bem como a colocação de placas proibitivas do descarte de resíduos nas margens das vias públicas.</t>
   </si>
   <si>
     <t>808</t>
   </si>
   <si>
     <t>Ao DAER e à Secretaria Estadual de Logística e Transportes, solicitando que seja efetuada a recuperação urgente da RST-377, entre São Francisco de Assis e Santiago, pois existem trechos praticamente intrafegáveis.</t>
   </si>
   <si>
     <t>809</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/809/pedido_de_providencia_no_37-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/809/pedido_de_providencia_no_37-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a recuperação asfáltica da Rua Pinheiro Rocha, entre as Ruas João Bastos de Aguiar e Wilson Azambuja Vieira.</t>
   </si>
   <si>
     <t>810</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/810/pedido_de_providencia_no_38-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/810/pedido_de_providencia_no_38-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja retomada as regularizações de terrenos para os munícipes requerentes, na forma da Legislação, suspensas desde a instalação da CPI.</t>
   </si>
   <si>
     <t>811</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pedido_de_providencia_no_39-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pedido_de_providencia_no_39-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria de Obras, que seja providencia a construção de uma caixa na tubulação de esgoto, na esquina da Rua Garibaldi, com a Rua Floriano Peixoto, no bairro Santo Antônio.</t>
   </si>
   <si>
     <t>812</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pedido_de_providencia_no_40-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pedido_de_providencia_no_40-2020.pdf</t>
   </si>
   <si>
     <t>À Empresa OI, que esta faça a limpeza do prédio existente na Rua de Janeiro, nº 649, pois este encontra-se em péssima conservação de higiene, causando problemas aos moradores vizinhos.</t>
   </si>
   <si>
     <t>813</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_providencia_no_41-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_providencia_no_41-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando a colocação de lampadas na Encruzilhada, nas mediações do salão comunitário.</t>
   </si>
   <si>
     <t>816</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/816/pedido_de_providencia_no_43-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/816/pedido_de_providencia_no_43-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que sejam recuperadas e instaladas placas de sinalização e orientação indicando as localidades no interior do Município, como já foi feito em pedidos anteriores.</t>
   </si>
   <si>
     <t>817</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/817/pedido_de_providencia_no_44-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/817/pedido_de_providencia_no_44-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja colocado uma laje na boca de lobo localizada na esquina das Ruas Maurício Cardoso e Carlos Gomes, pois oferece perigo aos condutores de veículos e pedestres que passam no local.</t>
   </si>
   <si>
     <t>818</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_providencia_no_45-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_providencia_no_45-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que verifique a possibilidade de incluir nos projetos o calçamento da Rua "F", pois trata-se de meia quadra entre as Ruas Pinheiro Rocha e Antônio Carlos Vidal, no Bairro Assis Brasil (Vila COHAB).</t>
   </si>
   <si>
     <t>819</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/819/pedido_de_providencia_no_46-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/819/pedido_de_providencia_no_46-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando o retorno do transporte urbano, seguindo o protocolo do Ministério da Saúde, adotando as medidas de prevenção ao novo Coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>820</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/820/pedido_de_providencia_no_47-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/820/pedido_de_providencia_no_47-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria de Obras, a recuperação da estrada que dá acesso a Timbauva, 2º Distrito.</t>
   </si>
   <si>
     <t>821</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/821/pedido_de_providencia_no_48-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/821/pedido_de_providencia_no_48-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria de Obras, que seja colocado bueiros na estrada vicinal, da propriedade do senhor Vasco Jesus Veiga Pereira, na localidade de São Tomé, o qual possui os tubos no local.</t>
   </si>
   <si>
     <t>822</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/822/pedido_de_providencia_no_49-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/822/pedido_de_providencia_no_49-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o encascalhamento da estrada que liga a sede do Município a Vila Kraemer, em trechos pontuais, onde nos dias de chuva fica perigoso o trânsito.</t>
   </si>
   <si>
     <t>823</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/823/pedido_de_providencia_no_50-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/823/pedido_de_providencia_no_50-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja construído um redutor de velocidade (quebra-molas) na Avenida Farroupilha, entrada do acesso do trevo da RS377.</t>
   </si>
   <si>
     <t>824</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/824/pedido_de_providencia_no_51-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/824/pedido_de_providencia_no_51-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a recuperação da SF 202 - da RS 377 (Porteira do Toroquá) até o São José do Inhandiju.</t>
   </si>
   <si>
     <t>829</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_providencia_no_52-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_providencia_no_52-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, a possibilidade de incluir nos projetos, o calçamento de um trecho da rua 10 de novembro, entre a rua Franklin Bastos de Carvalho e a Ito Carvalho Bonato, no bairro João XXIII.</t>
   </si>
   <si>
     <t>830</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/830/pedido_de_providencia_no_53-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/830/pedido_de_providencia_no_53-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente a Secretaria de Obras, que seja providenciado o conserto do calçamento na Rua Ernesto Alves, esquina com a Rua João de Deus.</t>
   </si>
   <si>
     <t>831</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/831/pedido_de_providencia_no_54-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/831/pedido_de_providencia_no_54-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria de Obras, que seja providenciada a recuperação e cascalhamento da estrada SF209 da entrada do Auri, passando pelo Sítio.</t>
   </si>
   <si>
     <t>832</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/832/pedido_de_providencia_no_55-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/832/pedido_de_providencia_no_55-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encaminhado documento solicitando a repintura e identificação dos estacionamentos destinados para pessoas portadoras de deficiência.</t>
   </si>
   <si>
     <t>841</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_providencia_no_56.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_providencia_no_56.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Providência nº 56/2020- do vereador Ângelo Resta- ao Executivo Municipal, que seja estudada a possibilidade de colocar placa proibindo estacionamento em frente ao ESF do Bairro João XXIII, deixando apenas embarque e desembarque de pessoas que chegam para consultas médicas.</t>
   </si>
   <si>
     <t>842</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pedido_de_providencia_no_57.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pedido_de_providencia_no_57.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Providência nº 57/2020- do vereador Paulo Lemes- ao Executivo Municipal, que seja realizada a recuperação da Estrada Vicinal da Perseverança SF 210 que dá acesso à propriedade dos Fogliato, no 2º Distrito deste Município.</t>
   </si>
   <si>
     <t>843</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_providencia_no_58.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_providencia_no_58.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 58/2020 - da vereadora Elizandra Sacardi- ao Executivo Municipal, que seja feito o patrolamento e o cascalhamento da estrada SF 502- RS 377, Limoeiro a Vila Kraemer.</t>
   </si>
   <si>
     <t>844</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/844/pedido_de_providencia_no_59.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/844/pedido_de_providencia_no_59.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 59/2020- da vereadora Elizandra Sacardi- ao Executivo Municipal, que seja estudada a possibilidade de serem comprados testes rápidos pelo Município para serem testado em todos os profissionais da área da saúde para termos uma noção da velocidade da circulação do vírus COVID-19, em nosso Município.</t>
   </si>
   <si>
     <t>845</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/845/pedido_de_providencia_no_60.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/845/pedido_de_providencia_no_60.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 60/2020- do vereador Paraguassu da Hora- ao Executivo Municipal, que o poço artesiano que foi liberado pela FUNASA, através da Secretaria da Agricultura, seja instalado na Vila Kraemer.</t>
   </si>
   <si>
     <t>846</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/846/pedido_de_providencia_no_61.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/846/pedido_de_providencia_no_61.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 61/2020- do vereador Ebertom Luiz- ao Executivo Municipal, que seja providenciada à recuperação da SF 101- da Sede Vila Nova a Praia do Jacaquá.</t>
   </si>
   <si>
     <t>847</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/847/pedido_de_providencia_no_62.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/847/pedido_de_providencia_no_62.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 62/2020- do vereador Paraguassu da Hora- ao Executivo Municipal, que seja feito o cascalhamento da Rua Fábio José Meching, começando na quadra da Rua Élida, até o respectivo final da mesma.</t>
   </si>
   <si>
     <t>850</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pedido_de_providencia_no_63.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pedido_de_providencia_no_63.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 63/2020- do vereador Jeremias Oliveira- ao Executivo Municipal, que seja construído uma canalização de esgoto na Rua Orestes Lanes, no bairro Getúlio Vargas, atendendo moradores do lado direito da Rua Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>852</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pedido_de_providencia_no_64.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pedido_de_providencia_no_64.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 64/2020- da vereadora Jussara Matheus- ao Executivo Municipal, que seja estudada a possibilidade de ser pago de imediata insalubridade no grau de valor máximo, para os agentes de saúde, bem como, para os demais profissionais que estão na linha de frente diante desta pandemia do COVID-19. Solicito ainda que todos os funcionários da área de saúde tenham seus equipamentos de segurança individual garantidos.</t>
   </si>
   <si>
     <t>854</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/854/pedido_de_providencia_no_65.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/854/pedido_de_providencia_no_65.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 65/2020- do vereador Ângelo Resta- ao Executivo Municipal, que estude a possibilidade de incluir nos projetos, o calçamento de um trecho da Rua Ernesto Alves, entre a Rua Sete de Setembro e a Rua Vinte e um de Abril, bairro Italiano. Solicito também o calçamento da Rua Dez de Novembro, entre a Rua Daltro Filho e a Carlos Gomes, no bairro Padre Matheus Mandarino, com o respectivo abaixo assinado.</t>
   </si>
   <si>
     <t>855</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pedido_de_providencia_no_66.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pedido_de_providencia_no_66.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 66/2020- da vereadora Elizandra Sacardi- ao Executivo Municipal, que estude a possibilidade de incluir nos projetos, o calçamento da Rua Paulino Cadenas Pereira, bairro entre a Vila Nova e Assis Brasil.</t>
   </si>
   <si>
     <t>857</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pedido_de_providencia_no_67.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pedido_de_providencia_no_67.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 67/2020- do vereador Ebertom Luiz- ao Executivo Municipal, que seja providenciada a instalação de bancos de concreto na ESF João de Deus</t>
   </si>
   <si>
     <t>860</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/860/pedido_de_providencia_no_68.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/860/pedido_de_providencia_no_68.2020.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a instalação de tubos na estrada vicinal da SF 405, com acesso a SF 202, em frente à propriedade do senhor Adilson Bordinhão e que seja disponibilizada uma retro escavadeira para a instalação de dois mata burros no mesmo local.</t>
   </si>
   <si>
     <t>863</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/863/pedido_de_providencia_no_69.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/863/pedido_de_providencia_no_69.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 69/2020 - do vereador Antonio Wallao - ao Executivo Municipal, que seja providenciada a reposição de lâmpadas na Rua João Manoel em frente ao número 649, no centro de nossa cidade.</t>
   </si>
   <si>
     <t>864</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/864/pedido_de_providencia_no_70.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/864/pedido_de_providencia_no_70.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 70/2020 - da vereadora Elizandra Sacardi - ao Executivo Municipal, que seja providenciada a sinalização de trânsito da Rua Tristão Viana, quadra entre as Ruas pinheiro Rocha e Rua João Bastos de Aguiar.</t>
   </si>
   <si>
     <t>865</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/865/pedido_de_providencia_no_71.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/865/pedido_de_providencia_no_71.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 71/2020 - do vereador Ângelo Resta- ao Executivo Municipal, que seja providenciada a recuperação da estrada do Caraipasso, próximo a floresta de eucaliptos antes da propriedade do Senhor Jairo Rosa.</t>
   </si>
   <si>
     <t>866</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/866/pedido_de_providencia_no_72.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/866/pedido_de_providencia_no_72.2020.pdf</t>
   </si>
   <si>
     <t>Pedido de Providência nº 72/2020 - do vereador Ângelo Resta- ao Executivo Municipal, que estude a possibilidade de incluir nos projetos o calçamento da Jose Rivas, quadra entre as Ruas Vilsom Azambuja Vieira até o calçamento já existente.</t>
   </si>
   <si>
     <t>871</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/871/pedido_de_providencia_no_73.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/871/pedido_de_providencia_no_73.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Providência nº 73/2020- do vereador Osmar Stivanin- ao Executivo Municipal, que seja providenciada a reposição de lâmpadas nas Associações das Comunidades do Interior do Município.</t>
   </si>
   <si>
     <t>872</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/872/pedido_de_providencia_no_74.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/872/pedido_de_providencia_no_74.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Providência nº 74/2020- da vereadora Jussara Matheus- ao Executivo Municipal, que seja contratado com urgência médicos nas áreas de Ginecologia e Pediatria, para suprir a demanda do nosso Município, tendo em vista que a comunidade tem que deslocar-se para outras cidades em busca de atendimentos.</t>
   </si>
   <si>
     <t>874</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/874/pedido_de_providencia_no_75.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/874/pedido_de_providencia_no_75.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Providência nº 75/2020- do vereador Ademar Frescura- ao Presidente da Câmara Federal e Deputados Federais, líderes de bancadas, solicitando o empenho dos mesmos, no sentido de encaminhar para apreciação Plenária e aprovação da PEC 15/2015, que torna o fundo de manutenção e desenvolvimento da educação básica e de valorização dos profissionais de educação - FUNDEB, como instrumento permanente de financiamento da educação básica pública.</t>
   </si>
   <si>
     <t>877</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/877/pedido_de_providencia_no_76.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/877/pedido_de_providencia_no_76.2020.pdf</t>
   </si>
   <si>
     <t>- Pedido de Providência nº 76/2020- da vereadora Elizandra Sacardi- ao Executivo Municipal, que seja feito o patrolamento e o cascalhamento da estrada partindo da SF 201- da Sede (Passo do Leão-Perseverança) até a divisa com Jaguari. Solicito também o patrolamento e cascalhamento partindo da SF 409- da RS 377 (Rincão das Luzes) ao Rincão dos Lançanovas até a propriedade do senhor Marlon Delazem no 4º Distrito.</t>
   </si>
   <si>
     <t>880</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_providencia_no_77.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_providencia_no_77.2020.pdf</t>
   </si>
   <si>
     <t>A Gerência da RGE SUL, solicitando conforme abaixo assinado dos moradores, o prolongamento da rede de energia elétrica na Rua Amarílio Rangel Cáceres, próximo a Associação do bairro Getúlio Vargas, em São Francisco de Assis.</t>
   </si>
   <si>
     <t>881</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_providencia_no_78.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_providencia_no_78.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o patrolamento e encascalhamento da estrada SF 203 da esquina do Sr. Ari Lamberti a esquina do Vena (sítio), indo até a propriedade do Sr. Antoninho Comis.</t>
   </si>
   <si>
     <t>882</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/882/pedido_de_providencia_no_79.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/882/pedido_de_providencia_no_79.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o patrolamento da estrada do Espinilho, descendo da pitangueira até o Rincão dos Cogos, chegando na propriedade do senhor Ari Cogo (SF-110).</t>
   </si>
   <si>
     <t>883</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/883/pedido_de_providencia_no_80.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/883/pedido_de_providencia_no_80.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito a distribuição gratuita de máscaras, álcool em gel  e termômetro infravermelho digital para as Associações Comunitárias dos Bairros e do interior do nosso Município, para beneficiar as pessoas que precisam se proteger do Coronavírus.</t>
   </si>
   <si>
     <t>884</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/884/pedido_de_providencia_no_81.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/884/pedido_de_providencia_no_81.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja realizado uma vistoria no calçamento que está cedendo na Rua 13 de Janeiro, em frente ao nº 613.</t>
   </si>
   <si>
     <t>885</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/885/pedido_de_providencia_no_82.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/885/pedido_de_providencia_no_82.2020.pdf</t>
   </si>
   <si>
     <t>886</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/886/pedido_de_providencia_no_83.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/886/pedido_de_providencia_no_83.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, a possibilidade de fazer o conserto na Rua Daltro Filho com a Pinheiro Machado, com canalização do esgoto que está soltando o calçamento e prejudicando o tráfego de veículos.</t>
   </si>
   <si>
     <t>887</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/887/pedido_de_providencia_no_84.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/887/pedido_de_providencia_no_84.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o patrolamento e o encascalhamento da estrada SF 214, a partir da associação dos moradores da Timbaúva, e que seja feito a limpeza dos bueiros da mesma. Solicito também que seja colocado cascalho em frente a propriedade da senhora Irma da Silveira Flores.</t>
   </si>
   <si>
     <t>888</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/888/pedido_de_providencia_no_85.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/888/pedido_de_providencia_no_85.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de ser providenciada a conclusão do muro no cemitério municipal, na lateral da Rua Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>890</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/890/pedido_de_providencia_no_86-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/890/pedido_de_providencia_no_86-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja estudada a possibilidade de ser feito a roçada nas laterais e a limpeza na Rua 10 de Novembro entre as ruas Amarílio Rangel Cáceres e Ito Bonatto.</t>
   </si>
   <si>
     <t>891</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/891/pedido_de_providencia_no_87-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/891/pedido_de_providencia_no_87-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria do Meio Ambiente, que providencie uma área licenciada para depósito de galhos e resíduos orgânicos referentes as podas.</t>
   </si>
   <si>
     <t>893</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/893/pedido_de_providencia_no_88-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/893/pedido_de_providencia_no_88-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria de Obras, que seja providenciada a limpeza do bueiro na Rua Wilson Azambuja Vieira, travessa com a Rua Heitor Lara de Carvalho, do lado esquerdo.</t>
   </si>
   <si>
     <t>894</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/894/pedido_de_providencia_no_89-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/894/pedido_de_providencia_no_89-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Saúde, que seja estudada a possibilidade de ser organizado um centro de atendimento as pessoas com sintomas gripais e respiratórios, ou seja, que apresentem sintomas da COVID-19, para que elas não circulem com outros pacientes que procuram as unidades. Solicita, também, que seja estudada a possibilidade de ser disponibilizado o transporte das mesmas até o local determinado, e que seja fornecido EPIs de forma gratuita aos profissionais da área da saúde.</t>
   </si>
   <si>
     <t>895</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_90-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_90-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, em razão do aumento de casos da COVID-19 no Município, que determine a testagem, com urgência, de todos os profissionais da área da saúde e as pessoas que fazem parte do grupo de risco desta terrível pandemia, a fim de evitarmos o agravamento da situação e oferecer maior prevenção e proteção a população assisense.</t>
   </si>
   <si>
     <t>896</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_91-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_91-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja realizada a construção de um quebra mola na Rua Borges de Medeiros, entre as Ruas Júlio Nemitz e Jesus Brunet, em razão de ter ocorrido vários acidentes neste local, ocasionados pelas altas velocidades que trafegam.</t>
   </si>
   <si>
     <t>897</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/897/pedido_de_providencia_no_92-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/897/pedido_de_providencia_no_92-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, em razão do aumento dos casos de COVID-19 em nosso Município, que seja criada uma escala de trabalho para os funcionários da Secretaria Municipal de Obras, pois é um local onde há acumulo de servidores.</t>
   </si>
   <si>
     <t>901</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/901/pedido_de_providencia_no_93-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/901/pedido_de_providencia_no_93-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja reavaliada a limitação de horário de funcionamento das lancherias, restaurantes e bares que envolvam venda de alimentos, visto que estas empresas vem atendendo todas as recomendações de prevenção ao Covid-19 e vem sofrendo perdas incontáveis ao longo desse período de pandemia.</t>
   </si>
   <si>
     <t>902</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/902/pedido_de_providencia_no_94-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/902/pedido_de_providencia_no_94-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja determinada a construção de dois bueiros na estrada do Beluno que dá acesso as moradias de Leonir e Luciane Nicola e de Luciano e Rose Vier o, onde os tubos já estão no local.</t>
   </si>
   <si>
     <t>903</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/903/pedido_de_providencia_no_95-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/903/pedido_de_providencia_no_95-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a recuperação, com patrolamento da SF 218, do São José, passando pelo Rincão dos Bertazzos até a Encruzilhada.</t>
   </si>
   <si>
     <t>904</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/904/pedido_de_providencia_no_96-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/904/pedido_de_providencia_no_96-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a conclusão da obra do bueiro localizada na esquina das ruas Venâncio Aires e Ernesto Alves e que estude a possibilidade da canalização da sanga do mesmo bueiro, pois a mesma produz proliferação de mosquitos.</t>
   </si>
   <si>
     <t>905</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/905/pedido_de_providencia_no_97-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/905/pedido_de_providencia_no_97-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que nos empréstimos bancários a insalubridade e periculosidade volte a integrar as verbas consignáveis dos funcionários públicos municipais.</t>
   </si>
   <si>
     <t>906</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/906/pedido_de_providencia_no_98-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/906/pedido_de_providencia_no_98-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto à Secretaria de Obras, que seja feita a limpeza das laterais da Rua João Bastos de Aguiar, quadra entre as Ruas 13 de Janeiro e Venâncio Aires no bairro Assis Brasil.</t>
   </si>
   <si>
     <t>911</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_providencia_no_99-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_providencia_no_99-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que sejam colocadas lajes cobrindo a valeta existente em toda a extensão da calçada da Rua Maurício Cardoso, entre as Ruas Silva Jardim e Daltro Filho, devido a periculosidade para tráfego de pedestres.</t>
   </si>
   <si>
     <t>912</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_providencia_no_100-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_providencia_no_100-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o patrolamento da estrada SF 503 do Santa Rosa ao Goulart.</t>
   </si>
   <si>
     <t>913</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_providencia_no_101-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_providencia_no_101-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja determinada a construção de um bueiro na estrada do Rincão dos Lançanova, abaixo da casa do saudoso Delmo Lançanova.</t>
   </si>
   <si>
     <t>914</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/914/pedido_de_providencia_no_102-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/914/pedido_de_providencia_no_102-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja designado um servidor público municipal, para substituir o servidor cedido Joaquim Escalante no escritório do IPÊ, que encontra-se afastado por pertencer ao grupo de risco ao COVID-19, a fim de dar continuidade ao atendimento presencial aos usuários.</t>
   </si>
   <si>
     <t>918</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/918/pedido_de_providencia_no_103-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/918/pedido_de_providencia_no_103-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando a recuperação da pavimentação asfáltica da Rua Pinheiro Rocha, trecho entre as Ruas Claudio Leopoldino Leitão Cidade e a Rua Wilson Azambuja Vieira.</t>
   </si>
   <si>
     <t>921</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/921/pedido_de_providencia_no_104-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/921/pedido_de_providencia_no_104-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o patrolamento da estrada do Rincão dos Ferrandos SF 414 (da RS 377 até o Rincão dos Ferrandos), e a reconstrução de um bueiro localizado acima da casa do Senhor Lauri Ferrando.</t>
   </si>
   <si>
     <t>922</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/922/pedido_de_providencia_no_105-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/922/pedido_de_providencia_no_105-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja revisado todos os quebra-molas do Município, e também que seja feita novamente a pintura dos mesmos, pois muitos estão sem sinalização e danificados, o que está causando problemas aos motoristas.</t>
   </si>
   <si>
     <t>923</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/923/pedido_de_providencia_no_106-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/923/pedido_de_providencia_no_106-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feito o patrolamento e o cascalhamento da estrada SF 403 - do Beluno ao Pinheiro Bonito, e a estrada que dá acesso a propriedade do Senhor Reni Sales, e que seja colocado um bueiro na SF - 403 antes do acesso da estrada vicinal da propriedade do Senhor Reni Sales.</t>
   </si>
   <si>
     <t>924</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/924/pedido_de_providencia_no_107-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/924/pedido_de_providencia_no_107-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja reavaliada a possibilidade de reabertura de quadras esportivas e canchas de bochas, a fim de proporcionar atividades físicas e de lazer a nossa gente assisense, desde que mantido os protocolos de prevenção do Covid-19.</t>
   </si>
   <si>
     <t>925</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/925/pedido_de_providencia_no_108-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/925/pedido_de_providencia_no_108-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de ser construído um abrigo na parada de ônibus circular na saída para o sítio, nas proximidades do núcleo habitacional Fioravante Soares.</t>
   </si>
   <si>
     <t>926</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/926/pedido_de_providencia_no_109-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/926/pedido_de_providencia_no_109-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto à Secretaria Municipal de Obras, setor de trânsito, que estude a possibilidade de colocar uma placa "proibido estacionar" a uma distância de 20 metros da esquina da Rua 13 de Janeiro, cruzamento da Rua Silva Jardim, para facilitar a mobilidade do trânsito.</t>
   </si>
   <si>
     <t>927</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/927/pedido_de_providencia_no_110-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/927/pedido_de_providencia_no_110-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente a Secretaria de Obras, que seja providenciada a recuperação da Estrada SF 401, RS 377, Rincão dos Luzes ao Beluno.</t>
   </si>
   <si>
     <t>932</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/932/pedido_de_providencia_no_111-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/932/pedido_de_providencia_no_111-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja elaborado um projeto de loteamento e doação das terras aos moradores do Jockey Club, que ainda pertencem a Prefeitura Municipal. O loteamento além de dar o título de posse, possibilita melhorias ao local que é de interesse do próprio município.</t>
   </si>
   <si>
     <t>939</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/939/pedido_de_providencia_no_112-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/939/pedido_de_providencia_no_112-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de não descontar do vale-alimentação os dias atestado dos funcionários que foram contaminados pelo COVID-19, sendo que existem valores vindos para o enfrentamento desta pandemia, e também a possibilidade do não desconto na licença nojo (falecimento de um familiar).</t>
   </si>
   <si>
     <t>940</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_providencia_no_113-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_providencia_no_113-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a RGE, que seja providenciada a substituição do poste de energia elétrica, localizado na Rua Ernesto Alves, nº 530, Bairro Italiano, devido o mesmo estar atorado e preso somente pelos fios.</t>
   </si>
   <si>
     <t>941</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no_114-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no_114-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto com a Secretaria Municipal de Obras - Setor de Iluminação - a reposição de lâmpadas na Rua 07 de Setembro, entre a Avenida Farroupilha e a Rua Ernesto Alves, no Bairro Italiano.</t>
   </si>
   <si>
     <t>942</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_no_115-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_no_115-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de liberar nos dias 12 e 13 de setembro o Jóquei Clube Assisense para que seja realizada carreiras, desde que mantidos os protocolos de prevenção contra a COVID-19.</t>
   </si>
   <si>
     <t>944</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_providencia_no_116-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_providencia_no_116-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de colocar um abrigo na parada de ônibus do circular, Rua 15 de Novembro, próximo a associação comunitária do Bairro Matheus Mandarino, mais conhecido como Salão do Bicudo.</t>
   </si>
   <si>
     <t>945</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_providencia_no_117-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_providencia_no_117-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando a reabertura do Albergue Municipal.</t>
   </si>
   <si>
     <t>946</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_providencia_no_118-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_providencia_no_118-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de efetuar o pagamento das empresas contratadas para fazer o transporte escolar em nosso Município, as quais estão com os contratos suspensos devido a pandemia do Corona vírus e sofrendo sérios prejuízos financeiros, pois permanecem de sobreaviso, com a sua frota e funcionários comprometidos com o poder público, podendo retornar o serviço a qualquer momento, mas sem perspectiva de receber os valores referentes ao período em que não executaram o transporte dos alunos, por motivos alheios as suas vontades.</t>
   </si>
   <si>
     <t>947</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_providencia_no_119-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_providencia_no_119-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando o conserto das bocas de lobos, localizadas na Rua Barros Cassal, esquina com a Rua João de Deus, em frente à escola José Batista Pompeu, no Bairro João de Deus.</t>
   </si>
   <si>
     <t>948</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_providencia_no_120-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_providencia_no_120-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja retomado o calçamento na Rua Hortêncio Gonçalves, quadra entre as Ruas Borges de Medeiros e a Rua 13 de Janeiro, bairro Assis Brasil.</t>
   </si>
   <si>
     <t>950</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_121-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_121-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de não descontar do vale-alimentação os dias de atestado dos funcionários que foram contaminados pelo COVID-19, sendo que existem valores vindos para o enfrentamento desta pandemia.</t>
   </si>
   <si>
     <t>951</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_providencia_no_122-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_providencia_no_122-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feito o patrolamento e o cascalhamento da estrada vicinal que parte da RS 377 até a propriedade do senhor Romalino Bernanrdi.</t>
   </si>
   <si>
     <t>956</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/956/pedido_de_providencia_n_123-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/956/pedido_de_providencia_n_123-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado a canalização da penúltima quadra da Rua Carlos Gomes, bem como a Rua Rivas Pereira no bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>957</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_de_providencia_n_124-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_de_providencia_n_124-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que envie correspondência a operadora Claro para que seja providenciado algo para repelir a permanência dos pássaros na antena localizada na Rua João Bastos de Aguiar no bairro Assis Brasil, pois as fezes dos mesmos vem causando muitos transtornos e prejuízos aos moradores dos arredores.</t>
   </si>
   <si>
     <t>959</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/959/pedido_de_providencia_no_125-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/959/pedido_de_providencia_no_125-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja instalado goleiras na quadra de esporte do Centro Comunitário Matheus Mandarino.</t>
   </si>
   <si>
     <t>963</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/963/pedido_de_providencia_no_126-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/963/pedido_de_providencia_no_126-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a conclusão do muro do canil.</t>
   </si>
   <si>
     <t>962</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/962/pedido_de_providencia_no_127-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/962/pedido_de_providencia_no_127-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feito o patrolamento e o cascalhamento da estrada que passa a SF 104 do Cinamomo, a SF 106 da esquina Gioda chegando ao Espinilho e até a SF 501 em direção a Vila Kraemer.</t>
   </si>
   <si>
     <t>964</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/964/pedido_de_providencia_no_128-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/964/pedido_de_providencia_no_128-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja estudada a possibilidade de ser roçada a lateral direita da Rua Décio Viana, quadra entre as Ruas Pinheiro Rocha e Heitor Lara de Carvalho no Bairro Vila Nova, pois encontra-se tomada de arbustos e vegetação içosa.</t>
   </si>
   <si>
     <t>966</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/966/pedido_de_providencia_no_129-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/966/pedido_de_providencia_no_129-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que determine a recuperação da estrada SF-102 da esquina do Jóquei até a divisa de Manoel Viana, no 1º Distrito.</t>
   </si>
   <si>
     <t>967</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/967/pedido_de_providencia_no_130-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/967/pedido_de_providencia_no_130-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que determine a recuperação da estrada SF-304, esquina Teobaldo até a divisa de Manoel Viana, no 3º Distrito.</t>
   </si>
   <si>
     <t>968</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/968/pedido_de_providencia_no_131-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/968/pedido_de_providencia_no_131-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de disponibilizar um funcionário da área da saúde para organizar as filas nos bancos em dias de pagamentos, bem como as filas nos ESFs baseado no Decreto da pandemia da COVID-19.</t>
   </si>
   <si>
     <t>971</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/971/pedido_de_providencia_n_132-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/971/pedido_de_providencia_n_132-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feito o patrolamento e o cascalhamento da estrada SF 103 - da ponte do Caraipasso, passando pela propriedade do Sr. Vasco Aguiar, até encontrar a estrada principal (SF 301), passando pela propriedade dos senhores Gregório Ferreira e Agripino Menini em memória.</t>
   </si>
   <si>
     <t>974</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/974/pedido_de_providencia_n_133-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/974/pedido_de_providencia_n_133-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado com urgência o conserto de um buraco na sarjeta que foi causada pela enxurrada, na Rua João Manoel em frente a casa n° 536, onde a mesma está causando o desmoronamento da calçada e já está danificando a foça do proprietário afetado.</t>
   </si>
   <si>
     <t>975</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/975/pedido_de_providencia_n_134-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/975/pedido_de_providencia_n_134-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja construída as obras de eletrificação e rede de água na área destinada ao distrito Industrial, uma vez que há empreendedor interessado a se instalar naquele local o que servirá para gerar emprego e renda para nosso Município.</t>
   </si>
   <si>
     <t>976</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/976/pedido_de_providencia_n_135-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/976/pedido_de_providencia_n_135-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, solicitando a possibilidade de realocar a parada do ônibus que está localizada na Rua João Manoel em frente ao antigo Bar da dona Fátima, para em frente a lancheria Absoluto Bar na Rua João Manoel.</t>
   </si>
   <si>
     <t>978</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/978/pedido_de_providencia_n_136-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/978/pedido_de_providencia_n_136-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado a canalização da sanga que corta a propriedade do seu Mindo, entre as Ruas João Manoel e Venâncio Aires no bairro centro, pois o mesmo vem causando sérios problemas aos moradores dos arredores.</t>
   </si>
   <si>
     <t>979</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/979/pedido_de_providencia_n_137-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/979/pedido_de_providencia_n_137-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feito o patrolamento e o cascalhamento saindo da SF 106 da esquina Gioda, Espinilho até a esquina do Limoeiro, passando pela propriedade do senhor Adão Freitas até a SF 502 da Vila Kraemer a RS 377, Limoeiro.</t>
   </si>
   <si>
     <t>980</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/980/pedido_de_providencia_n_138-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/980/pedido_de_providencia_n_138-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja feito o patrolamento e o cascalhamento saindo da SF 106 da esquina Gioda, entrando na estrada que dá acesso a propriedade do senhor Leonardo Pivoto, até o final da mesma.</t>
   </si>
   <si>
     <t>984</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/984/pedido_de_providencia_n_139-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/984/pedido_de_providencia_n_139-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que determine a realização do patrolamento da SF 504 da Vila Kraemer a Serrinha do Butiá, no 5° distrito.</t>
   </si>
   <si>
     <t>985</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/985/pedido_de_providencia_140-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/985/pedido_de_providencia_140-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que estude a possibilidade de alugar ou consertar a máquina Perfuratriz, a fim de possibilitar a perfuração de poços artesianos nas comunidades rurais, que enfrentam dificuldades pela falta de água para consumo.</t>
   </si>
   <si>
     <t>986</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/986/pedido_de_providencia_141-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/986/pedido_de_providencia_141-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja estudada a possibilidade de fornecer os pedidos de receitas de remédios controlados ainda no mesmo dia, pois em todos os postos do Município, ressaltando o posto Dr. Milton Bonapace Medeiros (Posto Verde) os usuários são de maioria do interior do Município e não existe transporte todos os dias para o deslocamento até a cidade.</t>
   </si>
   <si>
     <t>987</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/987/pedido_de_providencia_n_142-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/987/pedido_de_providencia_n_142-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, se há a previsão do início das obras do asfalto da Avenida Farroupilha, pois foi aberto parte do calçamento para colocação de tubos e está causando transtorno no trânsito.</t>
   </si>
   <si>
     <t>988</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/988/pedido_de_providencia_n_143-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/988/pedido_de_providencia_n_143-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciado o patrolamento da estrada do Rincão dos Lamberti subindo até os Costacurta (SF 205).</t>
   </si>
   <si>
     <t>989</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/989/pedido_de_providencia_n_144-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/989/pedido_de_providencia_n_144-2020.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, que seja providenciada a limpeza dos valos na Rua 3 de Outubro, entre a Avenida Farroupilha e a João Moreira.</t>
   </si>
   <si>
     <t>991</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/991/pedido_de_providencia_n_145-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/991/pedido_de_providencia_n_145-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja colocado quatro cargas de cascalho na SF - 503 da Vila Kraemer ao Santa Rosa, passando pela propriedade do Senhor Damiosso no 5° distrito.</t>
   </si>
   <si>
     <t>993</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/993/pedido_de_providencia_n_146-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/993/pedido_de_providencia_n_146-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o patrolamento e o cascalhamento da estrada vicinal que dá acesso à propriedade do Senhor Doreni João Rosso no 4° Distrito, Pinheiro Bonito.</t>
   </si>
   <si>
     <t>996</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/996/pedido_de_provdencia_n_147-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/996/pedido_de_provdencia_n_147-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o conserto e manutenção das lâmpadas e dos fios em frente à casa do senhor Clementino Rodrigues, como também o conserto de uma pantalha e lâmpadas em frente a propriedade do senhor Marcelo Nunes, ambos na Serrinha do Butiá, no 5° Distrito, e também o conserto de uma pantalha com lâmpada em frente a casa do senhor Basileu Dorneles no Cerro dos Telles, no 3 ° Distrito, perto da propriedade do senhor Hermes R. Rodrigues.</t>
   </si>
   <si>
     <t>994</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/994/pedido_de_providencia_n_148-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/994/pedido_de_providencia_n_148-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o conserto da canalização de esgoto e instalação de lajes, na Rua Garibaldi, entre a Avenida Farroupilha e Ernesto Alves.</t>
   </si>
   <si>
     <t>995</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/995/pedido_de_providencia_n_149-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/995/pedido_de_providencia_n_149-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a instalação de proteção na calçada do barranco, localizada na Rua Pinheiro Machado, esquina com a Rua Carlos Gomes.</t>
   </si>
   <si>
     <t>1004</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1004/pedido_de_providencia_no_151-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1004/pedido_de_providencia_no_151-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado a distribuição de tomadas elétricas para facilitar o trabalho dos pedreiros, pois os mesmos tem que puxar uma extensão de fio para levar luz ao local onde estão trabalhando.</t>
   </si>
   <si>
     <t>1005</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1005/pedido_de_providencia_no_152-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1005/pedido_de_providencia_no_152-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja colocado lajes na sarjeta da Rua Venâncio Aires, em frente à residência nº 1470, bairro Centro.</t>
   </si>
   <si>
     <t>1012</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1012/pedido_de_providencia_no_153-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1012/pedido_de_providencia_no_153-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que estude a possibilidade de ser colocado pantalhas nos postes da Rua Ulisses Bastos de Aguiar, entre as Ruas Pinheiro Rocha e Dona Élida, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>1013</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1013/pedido_de_providencia_no_154-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1013/pedido_de_providencia_no_154-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Agricultura, que estude a possibilidade de ser feito um mutirão para a limpeza de bebedouros, caso faltar máquinas que seja contratado as mesmas, pois os moradores do interior estão enfrentando mais uma estiagem.</t>
   </si>
   <si>
     <t>1014</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1014/pedido_de_providencia_no_155-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1014/pedido_de_providencia_no_155-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado, após o término do calçamento na Rua Garibaldi, a continuidade no calçamento da Rua Carlos Gomes, entre as Ruas Garibaldi e 10 de Novembro, no Bairro Padre Matheus Mandarino.</t>
   </si>
   <si>
     <t>1015</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1015/pedido_de_providencia_no_156-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1015/pedido_de_providencia_no_156-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que determine a restauração do calçamento da Rua Venâncio Aires entre as Ruas Carlos Gomes e Avenida Farroupilha.</t>
   </si>
   <si>
     <t>1017</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1017/pedido_de_providencia_no_157.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1017/pedido_de_providencia_no_157.2020.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras a recuperação da estrada que dá acesso a Timbaúva 2° Distrito.</t>
   </si>
   <si>
     <t>1018</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1018/pedido_de_providencia_no_158.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1018/pedido_de_providencia_no_158.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a possibilidade de substituir a faixa contínua da rua Treze de Janeiro, trecho onde antes era considerada RS-241, sendo que agora a mesma passou a ser de domínio do Município.</t>
   </si>
   <si>
     <t>1019</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1019/pedido_de_providencia_no_159.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1019/pedido_de_providencia_no_159.2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciado o conserto e a limpeza de uma boca de lobo do bueiro que sai da rua João Batista Cernis e escorre por toda a quadra seguinte da rua pinheiro machado onde o esgoto está a céu aberto.</t>
   </si>
   <si>
     <t>1020</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1020/pedido_de_providencia_no_160.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1020/pedido_de_providencia_no_160.2020.pdf</t>
   </si>
   <si>
     <t>Que a administração municipal solicite a empresa SMS a contratação de mais 02 (duas) pessoas para auxiliar na coleta do lixo, sendo que, existem apenas quatro pessoas na equipe para atender a demanda de toda a cidade.</t>
   </si>
   <si>
     <t>1023</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_n_161-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_n_161-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de doar um terreno do Município para a escola de samba Unidos da Pé Preto, situado entre a sede social do Bairro Getúlio Vargas e a quadra de areia na Rua Amarílio Rangel Cáceres.</t>
   </si>
   <si>
     <t>1027</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_162-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_162-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feito o patrolamento e o encascalhamento da estrada do 5º Distrito corredor, que da acesso à propriedade do Senhor Mário dos Santos, com início na sede campeira do CTG Tropeiro das Missões (Taperão) indo até o final da estrada.</t>
   </si>
   <si>
     <t>1030</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1030/pedido_de_providencia_163.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1030/pedido_de_providencia_163.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja demarcada com pintura de tinta azul a Rua 13 de Janeiro para estacionamento rotativo de 01 (uma) hora e mais meia hora de tolerância. Solicitação essa do Comércio local e da comunidade assisense.</t>
   </si>
   <si>
     <t>1031</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1031/pedido_de_providencia_n_164-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1031/pedido_de_providencia_n_164-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito o conserto do calçamento da Rua Hortêncio Gonçalves, esquina com a Treze de Janeiro, no Bairro Assis Brasil, como também, a retirada da pedra que se encontra atrapalhando o trânsito no local.</t>
   </si>
   <si>
     <t>1032</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/pedido_de_providencia_n165_2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/pedido_de_providencia_n165_2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feito a instalação de uma pantalha e lâmpada em frente a propriedade n°164 na Rua 10 de Novembro no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>765</t>
   </si>
   <si>
     <t>PLMD</t>
   </si>
   <si>
     <t>Projeto de Lei Mesa Diretora</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/765/projeto_de_lei_n_01.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/765/projeto_de_lei_n_01.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a contratação temporária de excepcional interesse público para a função pública de Arquivista</t>
   </si>
   <si>
     <t>781</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/781/projeto_de_lei_no_06.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/781/projeto_de_lei_no_06.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de São Francisco de Assis, RS, para o período de 1º de janeiro de 2021 a 31 de dezembro de 2024.</t>
   </si>
   <si>
     <t>782</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/782/projeto_de_lei_no_07.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/782/projeto_de_lei_no_07.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e sobre o pagamento do subsídio de prefeito, de vice-prefeito e de secretários municipais para a legislatura 2021 a 2024, no município de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>794</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_de_lei_no_08-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_de_lei_no_08-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Vereadores a contratar um agente legislativo, para atender necessidades de excepcional interesse público.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/723/projeto_de_lei_no_001-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/723/projeto_de_lei_no_001-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 598/2010, que estabelece os cargos de Provimento Efetivo e o Plano de Carreira dos Servidores da Administração Municipal.</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_002-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_002-2020.pdf</t>
   </si>
   <si>
     <t>Institui o banco de armação de óculos para fornecimento gratuito no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_003-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_003-2020.pdf</t>
   </si>
   <si>
     <t>Institui o estacionamento rotativo na Rua Treze de Janeiro no Município e dá outras providências.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_04-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_04-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a abrir crédito suplementar para reforço de dotações orçamentárias no corrente exercício.</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_05-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_05-2020.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no valor de R$ 250.000,00 (duzentos e cinquenta mil reais) para custear despesas não previstas no orçamento de 2020.</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_06-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_06-2020.pdf</t>
   </si>
   <si>
     <t>Alteras as Leis nº 1074/2017, Plano Plurianual no anexo das metas prioritárias para o ano de 2018-2021 e Lei de Diretrizes Orçamentárias nº 1243/2019 e abre um crédito especial.</t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_07-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_07-2020.pdf</t>
   </si>
   <si>
     <t>Alterada as Leis nº 1074/2017, Plano Plurianual no anexo das metas prioritárias para o ano de 2018-2021 e Lei de Diretrizes Orçamentárias nº 1243/2019 e abre um crédito especial.</t>
   </si>
   <si>
     <t>743</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/743/projeto_de_lei_n_08.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/743/projeto_de_lei_n_08.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as tabelas de vencimento e salários do pessoal efetivo, dos cargos em comissão e funções gratificadas, do pessoal de obras e magistérios do municipal de São Francisco de Assis, como uma revisão geral anual.</t>
   </si>
   <si>
     <t>767</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/767/projeto_de_lei_no_09-2020_fci6Oq6.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/767/projeto_de_lei_no_09-2020_fci6Oq6.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Suplementar no valor de R$ 121.181,81 (cento e vinte e um mil, cento e oitenta e um reais com oitenta e um centavos), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>769</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/769/projeto_de_lei_no_10.2020_ImWKxwu.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/769/projeto_de_lei_no_10.2020_ImWKxwu.pdf</t>
   </si>
   <si>
     <t>Autoriza o Executivo Municipal contratar profissionais da área da educação para atender as necessidades temporárias de excepcional interesse Público.</t>
   </si>
   <si>
     <t>777</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/777/projeto_de_lei_no_11-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/777/projeto_de_lei_no_11-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/2017 - Plano Plurianual 2018 - 2021, Lei nº 1243/2019 - Lei de Diretrizes Orçamentárias de 2020 do Município de São Francisco de Assis e abre crédito especial</t>
   </si>
   <si>
     <t>778</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/778/projeto_de_lei_no_12-2020_ZgqhS6w.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/778/projeto_de_lei_no_12-2020_ZgqhS6w.pdf</t>
   </si>
   <si>
     <t>Reconhece a calamidade pública municipal, convalida as medidas disciplinadas no Decreto Municipal nº 1.016, de 17 de abril de 2020, autoriza a prorrogação de vencimento dívidas de natureza tributárias e não tributárias do exercício de 2020, e dá outras providências.</t>
   </si>
   <si>
     <t>796</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_de_lei_no_13-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_de_lei_no_13-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/2017 -  Plano Plurianual 2018 - 2021, Lei nº 1243/2019 Lei de Diretrizes Orçamentária de 2020 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>797</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei_no_14-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei_no_14-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/2017 - Plano Plurianual de 2018 - 2021, Lei nº 1243/2019 Lei de Diretrizes Orçamentária de 2020 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>798</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_de_lei_no_15-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_de_lei_no_15-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/2017 - Plano Plurianual 2018 - 2021, Lei nº 1243/2019 Lei de Diretrizes Orçamentária de 2020 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>826</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/826/projeto_de_lei_no_16-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/826/projeto_de_lei_no_16-2020.pdf</t>
   </si>
   <si>
     <t>Acresce o parágrafo único do art. 2º da Lei nº 1.223/2019, e dá outras providências.</t>
   </si>
   <si>
     <t>835</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_no_17.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_no_17.2020.pdf</t>
   </si>
   <si>
     <t>836</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_no_18.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_no_18.2020.pdf</t>
   </si>
   <si>
     <t>Concede permissão de uso de espaço público para o Rotary Club de São Francisco de Assis, distrito - 4780, para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>889</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/889/projeto_no_19.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/889/projeto_no_19.2020.pdf</t>
   </si>
   <si>
     <t>Revisa o Plano de Custeio do Regime de Providência Social dos Servidores Públicos do Município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>858</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_lei_n_20.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_lei_n_20.2020.pdf</t>
   </si>
   <si>
     <t>Editar o programa de recuperação fiscal.</t>
   </si>
   <si>
     <t>867</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/867/projeto_de_lei_no_21.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/867/projeto_de_lei_no_21.2020.pdf</t>
   </si>
   <si>
     <t>Aprova contrato de repasse nº 892587/2019/MDR/CAIXA, altera as Leis nº 1074/2017 - Plano Plurianual 2018 - 2021, Lei nº 1243/2019 Lei de Diretrizes Orçamentária de 2020 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>868</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/868/projeto_de_lei_no_22.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/868/projeto_de_lei_no_22.2020.pdf</t>
   </si>
   <si>
     <t>869</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_23.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_23.2020.pdf</t>
   </si>
   <si>
     <t>870</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/870/projeto_de_lei_no_24.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/870/projeto_de_lei_no_24.2020.pdf</t>
   </si>
   <si>
     <t>900</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_lei_no_25-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_lei_no_25-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender na área da saúde.</t>
   </si>
   <si>
     <t>907</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_de_lei_n26-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_de_lei_n26-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial para custear despesas não prevista no orçamento para o ano de 2020</t>
   </si>
   <si>
     <t>908</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_n27-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_n27-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial para custear despesas não prevista no orçamento para o ano de 2020.</t>
   </si>
   <si>
     <t>919</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_no_29-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_no_29-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a empresa EngService Empreendimentos de Engenharia CNPJ 04.951.007/0001-40, a realizar a transferência da exploração do barramento da Barragem do Itu, à empresa Santa Cecília Energética S/A CNPJ 34.737.046/0001-00.</t>
   </si>
   <si>
     <t>920</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no_30.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no_30.2020.pdf</t>
   </si>
   <si>
     <t>Aprova o termo de cooperação firmado entre o Município com a Superintendência dos serviços penitenciários - SUSEPE e dá outras providências.</t>
   </si>
   <si>
     <t>929</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_no_31-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_no_31-2020.pdf</t>
   </si>
   <si>
     <t>Denomina "João Paulo Dalosto Fumaco" a Sala de transporte da Secretaria de Saúde do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>935</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_32-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_32-2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta e altera dispositivos na Lei Municipal nº 553/2010, que autorizou a realização de convênios de cooperação com o Estado do Rio Grande do Sul e com a Agência Estadual de Regulação dos Serviços Públicos Delegados do Rio Grande do Sul, a celebração de contrato de programa com a Corsan e dá outras providências.</t>
   </si>
   <si>
     <t>930</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_no_33-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_no_33-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentárias do Município de São Francisco de Assis - RS, para o exercício de 2021.</t>
   </si>
   <si>
     <t>931</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_no_34-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_no_34-2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1074/2017 - Plano Plurianual do Município de São Francisco de Assis de 2018 a 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>934</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/934/projeto_de_lei_no_35-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/934/projeto_de_lei_no_35-2020.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 52.584,00 (cinquenta e dois mil, quinhentos e oitenta e quatro reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>936</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/936/projeto_de_lei_no_36-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/936/projeto_de_lei_no_36-2020.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 9.000,00 (nove mil reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>937</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_no_37-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_no_37-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/207 - Plano Plurianual 2018 - 2021, Lei nº 1243/2019 Lei de Diretrizes Orçamentárias de 2020 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>938</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/938/projeto_de_lei_no_38-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/938/projeto_de_lei_no_38-2020.pdf</t>
   </si>
   <si>
     <t>Efetua a retificação na Lei Municipal nº 1263/2020 que trata sobre o quadro de Cargos de Provimento Efetivo e o Plano de Carreira dos Servidores da Administração Municipal.</t>
   </si>
   <si>
     <t>953</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_40-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_40-2020.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema Municipal de ensino do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>952</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_no_41-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_no_41-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a criar o "Memorial dos Esportes Assisense", no Município de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>965</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/965/projeto_de_lei_n42-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/965/projeto_de_lei_n42-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a repassar ao Hospital Santo Antônio pelo período de 08 meses, valor fixo mensal a título de serviços de apoio técnico administrativo.</t>
   </si>
   <si>
     <t>970</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/970/projeto_de_lei__no_43-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/970/projeto_de_lei__no_43-2020.pdf</t>
   </si>
   <si>
     <t>Aprova o convênio celebrado entre o Município de São Francisco de Assis e o Município de Manoel Viana e dá outras providências.</t>
   </si>
   <si>
     <t>972</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/972/projeto_de_lei_no_44-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/972/projeto_de_lei_no_44-2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito especial para custear despesas não previstas no orçamento para o ano de 2020.</t>
   </si>
   <si>
     <t>990</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/990/projeto_de_lei_n_45-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/990/projeto_de_lei_n_45-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n° 1074/2017 - Plano Plurianual 2018-2021, Lei n° 1243/2019 Lei de Diretrizes Orçamentárias de 2020 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>997</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/997/projeto_de_lei_no_46-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/997/projeto_de_lei_no_46-2020.pdf</t>
   </si>
   <si>
     <t>998</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/998/projeto_de_lei_no_47-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/998/projeto_de_lei_no_47-2020.pdf</t>
   </si>
   <si>
     <t>999</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/999/projeto_de_lei_no_48-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/999/projeto_de_lei_no_48-2020.pdf</t>
   </si>
   <si>
     <t>1000</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1000/projeto_de_lei_no_49-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1000/projeto_de_lei_no_49-2020.pdf</t>
   </si>
   <si>
     <t>1007</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1007/projeto_de_lei_50-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1007/projeto_de_lei_50-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização de medidas excepcionais no âmbito dos contratos administrativos de prestação de serviços de transporte escolar em face da situação de emergência e estado de calamidade pública decorrentes do novo Coronavírus, no âmbito do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>1008</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1008/projeto_de_lei_no_51-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1008/projeto_de_lei_no_51-2020.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1074/2017 - Plano Plurianual 2018 - 2021 e Lei nº 1310/2020 -  Lei de Diretrizes Orçamentária de 2021 do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>1009</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1009/projeto_de_lei_no_52-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1009/projeto_de_lei_no_52-2020.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e fixa a Despesa do Município de São Francisco de Assis - RS para o exercício financeiro de 2021.</t>
   </si>
   <si>
     <t>1010</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1010/projeto_de_lei_no_53-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1010/projeto_de_lei_no_53-2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço remunerado de transporte individual de passageiros em motocicletas, mototáxi, no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>1022</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1022/projeto_de_lei_n_54-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1022/projeto_de_lei_n_54-2020.pdf</t>
   </si>
   <si>
     <t>Reestrutura o Conselho Municipal de Educação  de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>1025</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1025/projeto_de_lei_no_55-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1025/projeto_de_lei_no_55-2020.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no valor de R$ 23.750,00 (vinte e três mil setecentos e cinquenta reais) para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>1026</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1026/projeto_de_lei_no_56-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1026/projeto_de_lei_no_56-2020.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no valor de R$ 7.724,00 (sete mil setecentos e vinte e quatro reais) para custear despesas não previstas no orçamento de 2020.</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/projeto_de_lei_n_65-2021.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/projeto_de_lei_n_65-2021.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a abrir crédito suplementar para reforço de dotações orçamentárias no corrente exercício.</t>
   </si>
   <si>
     <t>760</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária origem Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/760/projeto_de_lei_n_01.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/760/projeto_de_lei_n_01.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público para a função pública de arquivista.</t>
   </si>
   <si>
     <t>761</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/761/projeto_de_lei_n_02.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/761/projeto_de_lei_n_02.2020.pdf</t>
   </si>
   <si>
     <t>Incluir no Calendário de Eventos Municipais para o ano de 2020 o Dia da Mulher Rural.</t>
   </si>
   <si>
     <t>766</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_no_03-2020_-_vereador_ademar_frescura.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_no_03-2020_-_vereador_ademar_frescura.pdf</t>
   </si>
   <si>
     <t>Declara o ritmo musical Bugio, como patrimônio cultural imaterial do Município de São Francisco de Assis</t>
   </si>
   <si>
     <t>750</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_no_04.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_no_04.2020.pdf</t>
   </si>
   <si>
     <t>concede revisão geral anual dos subsídios aos agentes políticos do Município de São Francisco de Assis e dá outras providências</t>
   </si>
   <si>
     <t>751</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_no_05.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_no_05.2020.pdf</t>
   </si>
   <si>
     <t>altera a tabela de vencimento do quadro permanente de cargos e quadro de cargos em comissão da Câmara Municipal.</t>
   </si>
   <si>
     <t>898</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_no_10-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_no_10-2020.pdf</t>
   </si>
   <si>
     <t>Denomina "Pontilhão Francisco Stivanin", o pontilhão construído na sanga do Stivanin, no 2º Distrito, Rincão dos Dorneles.</t>
   </si>
   <si>
     <t>992</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/992/projeto_de_lei_no_11_do_vereador_ademar_frescura.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/992/projeto_de_lei_no_11_do_vereador_ademar_frescura.pdf</t>
   </si>
   <si>
     <t>Institui o "Dia Municipal do Motoboy" a ser comemorado, anualmente em 27 de julho, e dá outras providências.</t>
   </si>
   <si>
     <t>1016</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1016/projeto_de_lei_no_12-2020_-_vereadora_elizandra.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1016/projeto_de_lei_no_12-2020_-_vereadora_elizandra.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Adote uma Praça, e dá outras providências.</t>
   </si>
   <si>
     <t>1021</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1021/projeto_de_lei_no_13.2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1021/projeto_de_lei_no_13.2020.pdf</t>
   </si>
   <si>
     <t>Veda a nomeação para Cargos em Comissão de pessoas que tenham sido condenadas pelas leis federais nº 8.069/90, nº 10.741/2003, nº 11.340/2006 e nº 13.104/2015, no âmbito do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>1028</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1028/projeto_de_lei_no_14-2020_-_mesa_diretora.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1028/projeto_de_lei_no_14-2020_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Autoriza contratação temporária de excepcional interesse público para a contratação temporária de um servente.</t>
   </si>
   <si>
     <t>1029</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_no_15-2020_-_everton_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_no_15-2020_-_everton_luiz.pdf</t>
   </si>
   <si>
     <t>Denomina de Antônio Francisco Cogo, a pranchada que passa no Rio Inhacundá, localizada no Rincão dos Cogos.</t>
   </si>
   <si>
     <t>1034</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1034/projeto_de_lei_n_16-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1034/projeto_de_lei_n_16-2020.pdf</t>
   </si>
   <si>
     <t>Abre um crédito suplementar no valor de R$35.700,00 (trinta e cinco mil e setecentos reais), para reforço de dotações orçamentárias insuficientes no corrente exercício da Câmara Municipal.</t>
   </si>
   <si>
     <t>815</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_03-2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_03-2020.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja enviado ofício aos líderes de bancadas, do governo e da oposição, assim como, ao Presidente da Assembleia Legislativa do Rio Grande do Sul, pleiteando aos mesmos a apreciação e a aprovação, com urgência,  do Projeto de Lei nº 86/2020, que dispõe sobre a suspensão dos descontos dos empréstimos consignados efetuados junto às Instituições Financeiras, pelos servidores públicos estaduais e municipais, durante o período da pandemia do Covid-19.</t>
   </si>
   <si>
     <t>748</t>
   </si>
   <si>
     <t>ReqDi</t>
   </si>
   <si>
     <t>Requerimento de Diária</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/748/requerimento_diaria.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/748/requerimento_diaria.pdf</t>
   </si>
   <si>
     <t>requer uma diária com pernoite para deslocamento a Porto Alegre nos dias 10 e 11 de março do corrente ano, para participar de audiências em órgãos do Estado.</t>
   </si>
   <si>
     <t>749</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/749/requerimento_diaria_2.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/749/requerimento_diaria_2.pdf</t>
   </si>
   <si>
     <t>3127</t>
   </si>
   <si>
     <t>PPTC</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/3127/parecer_previo_tce_exercicio_2020.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/3127/parecer_previo_tce_exercicio_2020.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio do Tribunal de Contas referente as Contas Públicas do Ex-Prefeito Rubemar Paulinho Salbego e Ex-Vice-Prefeito, exercício 2020, Processo nº 000991-02.00/20-7</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -3737,67 +3737,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/776/pedido_de_indicacao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/780/pedido_de_indicacao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/792/pedido_de_indicacao_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/793/pedido_de_indicacao_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_07.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/814/pedido_de_indicacao_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_no_09.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_no_10.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_no_11.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_no_13.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_no_15.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/917/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_n18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_n19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_n_20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_apoio_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_de_apoio_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_de_aplauso_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/928/mocao_de_apoio_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/933/mocao_de_apoio_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/949/mocao_de_aplauso_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_reconhecimento_n_07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_informacao_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/739/pedido_de_informacao_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/758/pedido_de_informacao_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/759/pedido_de_informacao_no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pedido_de_informacao_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pedido_de_informacao_no_06.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/774/pedido_de_informacao_no_07.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/775/pedido_de_informacao_no_08.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_informacao_no_09.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_informacao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/795/pedido_de_informacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_informacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pedido_de_informacao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pedido_de_informacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/805/pedido_de_informacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/825/pedido_de_informacao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/827/pedido_de_informacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/828/pedido_de_informacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/833/pedido_de_informacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/834/pedido_de_informacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/840/pedido_de_informacao_no_22.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/853/pedido_de_informacao_no_23.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pedido_de_informacao_no_24.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/862/pedido_de_informacao_no_25.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/873/pedido_de_informacao_no_26.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/875/pedido_de_informacao_no_27.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/876/pedido_de_informacao_no_28.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/892/pedido_de_informacao_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/899/pedido_de_informacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/910/pedido_de_informacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/915/pedido_de_informacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_de_informacao_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/961/pedido_de_informacao_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/969/pedido_de_informacao_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/981/pedido_de_informacao__n_36-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/982/pedido_de_informacao_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/983/pedido_de_informacao_n_38-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1002/pedido_de_informacao_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1011/pedido_de_informacao_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_informacao_n_41_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/731/pedido_de_providencia_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/732/pedido_de_providencia_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/733/pedido_de_providencia_n_03.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_providencia_n_04.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/735/pedido_de_providencia_n_05.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/736/pedido_de_providencia_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/737/pedido_de_providencia_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/741/pedido_de_providencia_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pedido_de_providencia_n_09.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/744/pedido_de_providencia_n_10.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/745/pedido_de_providencia_n_11.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/746/pedido_de_providencia_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/747/pedido_de_providencia_n_13.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pedido_de_providencia_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pedido_de_providencia_no_15.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/754/pedido_de_providencia_no_16.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/755/pedido_de_providencia_no_17.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/756/pedido_de_providencia_no_18.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pedido_de_providencia_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pedido_de_providencia_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/770/pedido_de_providencia_no_22.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pedido_de_providencia_no_23.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/779/pedido_de_providencia_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_providencia_no_26.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/786/pedido_de_providencia_no_27.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pedido_de_providencia_no_28.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pedido_de_providencia_no_28.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pedido_de_providencia_no_30.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/790/pedido_de_providencia_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_providencia_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/801/pedido_de_providencia_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_providencia_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/807/pedido_de_providencia_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/809/pedido_de_providencia_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/810/pedido_de_providencia_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pedido_de_providencia_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pedido_de_providencia_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_providencia_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/816/pedido_de_providencia_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/817/pedido_de_providencia_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_providencia_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/819/pedido_de_providencia_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/820/pedido_de_providencia_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/821/pedido_de_providencia_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/822/pedido_de_providencia_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/823/pedido_de_providencia_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/824/pedido_de_providencia_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_providencia_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/830/pedido_de_providencia_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/831/pedido_de_providencia_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/832/pedido_de_providencia_no_55-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_providencia_no_56.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pedido_de_providencia_no_57.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_providencia_no_58.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/844/pedido_de_providencia_no_59.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/845/pedido_de_providencia_no_60.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/846/pedido_de_providencia_no_61.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/847/pedido_de_providencia_no_62.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pedido_de_providencia_no_63.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pedido_de_providencia_no_64.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/854/pedido_de_providencia_no_65.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pedido_de_providencia_no_66.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pedido_de_providencia_no_67.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/860/pedido_de_providencia_no_68.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/863/pedido_de_providencia_no_69.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/864/pedido_de_providencia_no_70.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/865/pedido_de_providencia_no_71.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/866/pedido_de_providencia_no_72.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/871/pedido_de_providencia_no_73.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/872/pedido_de_providencia_no_74.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/874/pedido_de_providencia_no_75.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/877/pedido_de_providencia_no_76.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_providencia_no_77.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_providencia_no_78.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/882/pedido_de_providencia_no_79.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/883/pedido_de_providencia_no_80.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/884/pedido_de_providencia_no_81.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/885/pedido_de_providencia_no_82.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/886/pedido_de_providencia_no_83.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/887/pedido_de_providencia_no_84.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/888/pedido_de_providencia_no_85.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/890/pedido_de_providencia_no_86-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/891/pedido_de_providencia_no_87-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/893/pedido_de_providencia_no_88-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/894/pedido_de_providencia_no_89-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_90-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_91-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/897/pedido_de_providencia_no_92-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/901/pedido_de_providencia_no_93-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/902/pedido_de_providencia_no_94-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/903/pedido_de_providencia_no_95-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/904/pedido_de_providencia_no_96-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/905/pedido_de_providencia_no_97-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/906/pedido_de_providencia_no_98-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_providencia_no_99-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_providencia_no_100-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_providencia_no_101-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/914/pedido_de_providencia_no_102-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/918/pedido_de_providencia_no_103-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/921/pedido_de_providencia_no_104-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/922/pedido_de_providencia_no_105-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/923/pedido_de_providencia_no_106-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/924/pedido_de_providencia_no_107-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/925/pedido_de_providencia_no_108-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/926/pedido_de_providencia_no_109-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/927/pedido_de_providencia_no_110-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/932/pedido_de_providencia_no_111-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/939/pedido_de_providencia_no_112-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_providencia_no_113-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no_114-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_no_115-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_providencia_no_116-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_providencia_no_117-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_providencia_no_118-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_providencia_no_119-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_providencia_no_120-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_121-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_providencia_no_122-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/956/pedido_de_providencia_n_123-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_de_providencia_n_124-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/959/pedido_de_providencia_no_125-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/963/pedido_de_providencia_no_126-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/962/pedido_de_providencia_no_127-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/964/pedido_de_providencia_no_128-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/966/pedido_de_providencia_no_129-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/967/pedido_de_providencia_no_130-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/968/pedido_de_providencia_no_131-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/971/pedido_de_providencia_n_132-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/974/pedido_de_providencia_n_133-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/975/pedido_de_providencia_n_134-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/976/pedido_de_providencia_n_135-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/978/pedido_de_providencia_n_136-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/979/pedido_de_providencia_n_137-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/980/pedido_de_providencia_n_138-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/984/pedido_de_providencia_n_139-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/985/pedido_de_providencia_140-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/986/pedido_de_providencia_141-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/987/pedido_de_providencia_n_142-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/988/pedido_de_providencia_n_143-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/989/pedido_de_providencia_n_144-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/991/pedido_de_providencia_n_145-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/993/pedido_de_providencia_n_146-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/996/pedido_de_provdencia_n_147-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/994/pedido_de_providencia_n_148-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/995/pedido_de_providencia_n_149-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1004/pedido_de_providencia_no_151-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1005/pedido_de_providencia_no_152-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1012/pedido_de_providencia_no_153-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1013/pedido_de_providencia_no_154-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1014/pedido_de_providencia_no_155-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1015/pedido_de_providencia_no_156-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1017/pedido_de_providencia_no_157.2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1018/pedido_de_providencia_no_158.2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1019/pedido_de_providencia_no_159.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1020/pedido_de_providencia_no_160.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_n_161-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_162-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1030/pedido_de_providencia_163.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1031/pedido_de_providencia_n_164-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/pedido_de_providencia_n165_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/765/projeto_de_lei_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/781/projeto_de_lei_no_06.2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/782/projeto_de_lei_no_07.2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/723/projeto_de_lei_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/743/projeto_de_lei_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/767/projeto_de_lei_no_09-2020_fci6Oq6.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/769/projeto_de_lei_no_10.2020_ImWKxwu.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/777/projeto_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/778/projeto_de_lei_no_12-2020_ZgqhS6w.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_de_lei_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/826/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_no_17.2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_no_18.2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/889/projeto_no_19.2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_lei_n_20.2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/867/projeto_de_lei_no_21.2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/868/projeto_de_lei_no_22.2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_23.2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/870/projeto_de_lei_no_24.2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_lei_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_de_lei_n26-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_n27-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no_30.2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/934/projeto_de_lei_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/936/projeto_de_lei_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/938/projeto_de_lei_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/965/projeto_de_lei_n42-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/970/projeto_de_lei__no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/972/projeto_de_lei_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/990/projeto_de_lei_n_45-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/997/projeto_de_lei_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/998/projeto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/999/projeto_de_lei_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1000/projeto_de_lei_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1007/projeto_de_lei_50-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1008/projeto_de_lei_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1009/projeto_de_lei_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1010/projeto_de_lei_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1022/projeto_de_lei_n_54-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1025/projeto_de_lei_no_55-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1026/projeto_de_lei_no_56-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/projeto_de_lei_n_65-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/760/projeto_de_lei_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/761/projeto_de_lei_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_no_03-2020_-_vereador_ademar_frescura.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/992/projeto_de_lei_no_11_do_vereador_ademar_frescura.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1016/projeto_de_lei_no_12-2020_-_vereadora_elizandra.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1021/projeto_de_lei_no_13.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1028/projeto_de_lei_no_14-2020_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_no_15-2020_-_everton_luiz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1034/projeto_de_lei_n_16-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/748/requerimento_diaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/749/requerimento_diaria_2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/3127/parecer_previo_tce_exercicio_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/740/indicacao_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/757/indicacao_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/776/pedido_de_indicacao_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/780/pedido_de_indicacao_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/792/pedido_de_indicacao_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/793/pedido_de_indicacao_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/802/indicacao_no_07.2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/814/pedido_de_indicacao_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/837/indicacao_no_09.2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/838/indicacao_no_10.2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/849/indicacao_no_11.2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/859/indicacao_no_13.2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/861/indicacao_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/878/indicacao_no_15.2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/916/indicacao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/917/indicacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/954/indicacao_n18-2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/955/indicacao_n19-2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/977/indicacao_n_20-2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1001/indicacao_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1003/indicacao_no_22-2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1006/indicacao_no_23-2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/768/mocao_de_apoio_no_01-2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/848/mocao_de_apoio_no_02.2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/879/mocao_de_aplauso_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/928/mocao_de_apoio_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/933/mocao_de_apoio_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/949/mocao_de_aplauso_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/730/requerimento_01.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/973/mocao_de_reconhecimento_n_07-2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/738/pedido_de_informacao_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/739/pedido_de_informacao_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/758/pedido_de_informacao_no_03.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/759/pedido_de_informacao_no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/772/pedido_de_informacao_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/773/pedido_de_informacao_no_06.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/774/pedido_de_informacao_no_07.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/775/pedido_de_informacao_no_08.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/783/pedido_de_informacao_no_09.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/791/pedido_de_informacao_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/795/pedido_de_informacao_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/799/pedido_de_informacao_no_12-2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/803/pedido_de_informacao_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/804/pedido_de_informacao_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/805/pedido_de_informacao_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/825/pedido_de_informacao_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/827/pedido_de_informacao_no_17-2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/828/pedido_de_informacao_no_18-2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/833/pedido_de_informacao_no_19-2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/834/pedido_de_informacao_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/840/pedido_de_informacao_no_22.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/853/pedido_de_informacao_no_23.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/856/pedido_de_informacao_no_24.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/862/pedido_de_informacao_no_25.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/873/pedido_de_informacao_no_26.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/875/pedido_de_informacao_no_27.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/876/pedido_de_informacao_no_28.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/892/pedido_de_informacao_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/899/pedido_de_informacao_no_30-2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/910/pedido_de_informacao_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/915/pedido_de_informacao_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/943/pedido_de_informacao_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/961/pedido_de_informacao_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/969/pedido_de_informacao_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/981/pedido_de_informacao__n_36-2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/982/pedido_de_informacao_n_37-2020.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/983/pedido_de_informacao_n_38-2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1002/pedido_de_informacao_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1011/pedido_de_informacao_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1033/pedido_de_informacao_n_41_2020.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/731/pedido_de_providencia_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/732/pedido_de_providencia_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/733/pedido_de_providencia_n_03.2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/734/pedido_de_providencia_n_04.2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/735/pedido_de_providencia_n_05.2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/736/pedido_de_providencia_n_06.2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/737/pedido_de_providencia_n_07.2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/741/pedido_de_providencia_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/742/pedido_de_providencia_n_09.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/744/pedido_de_providencia_n_10.2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/745/pedido_de_providencia_n_11.2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/746/pedido_de_providencia_n_12.2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/747/pedido_de_providencia_n_13.2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/752/pedido_de_providencia_no_14.2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/753/pedido_de_providencia_no_15.2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/754/pedido_de_providencia_no_16.2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/755/pedido_de_providencia_no_17.2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/756/pedido_de_providencia_no_18.2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/763/pedido_de_providencia_no_20-2020.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/764/pedido_de_providencia_no_21-2020.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/770/pedido_de_providencia_no_22.2020.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/771/pedido_de_providencia_no_23.2020.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/779/pedido_de_providencia_no_24-2020.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/785/pedido_de_providencia_no_26.2020.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/786/pedido_de_providencia_no_27.2020.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/787/pedido_de_providencia_no_28.2020.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/788/pedido_de_providencia_no_28.2020.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/789/pedido_de_providencia_no_30.2020.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/790/pedido_de_providencia_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/800/pedido_de_providencia_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/801/pedido_de_providencia_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/806/pedido_de_providencia_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/807/pedido_de_providencia_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/809/pedido_de_providencia_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/810/pedido_de_providencia_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/811/pedido_de_providencia_no_39-2020.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/812/pedido_de_providencia_no_40-2020.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/813/pedido_de_providencia_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/816/pedido_de_providencia_no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/817/pedido_de_providencia_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/818/pedido_de_providencia_no_45-2020.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/819/pedido_de_providencia_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/820/pedido_de_providencia_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/821/pedido_de_providencia_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/822/pedido_de_providencia_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/823/pedido_de_providencia_no_50-2020.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/824/pedido_de_providencia_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/829/pedido_de_providencia_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/830/pedido_de_providencia_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/831/pedido_de_providencia_no_54-2020.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/832/pedido_de_providencia_no_55-2020.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/841/pedido_de_providencia_no_56.2020.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/842/pedido_de_providencia_no_57.2020.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/843/pedido_de_providencia_no_58.2020.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/844/pedido_de_providencia_no_59.2020.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/845/pedido_de_providencia_no_60.2020.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/846/pedido_de_providencia_no_61.2020.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/847/pedido_de_providencia_no_62.2020.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/850/pedido_de_providencia_no_63.2020.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/852/pedido_de_providencia_no_64.2020.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/854/pedido_de_providencia_no_65.2020.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/855/pedido_de_providencia_no_66.2020.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/857/pedido_de_providencia_no_67.2020.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/860/pedido_de_providencia_no_68.2020.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/863/pedido_de_providencia_no_69.2020.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/864/pedido_de_providencia_no_70.2020.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/865/pedido_de_providencia_no_71.2020.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/866/pedido_de_providencia_no_72.2020.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/871/pedido_de_providencia_no_73.2020.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/872/pedido_de_providencia_no_74.2020.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/874/pedido_de_providencia_no_75.2020.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/877/pedido_de_providencia_no_76.2020.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/880/pedido_de_providencia_no_77.2020.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/881/pedido_de_providencia_no_78.2020.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/882/pedido_de_providencia_no_79.2020.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/883/pedido_de_providencia_no_80.2020.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/884/pedido_de_providencia_no_81.2020.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/885/pedido_de_providencia_no_82.2020.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/886/pedido_de_providencia_no_83.2020.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/887/pedido_de_providencia_no_84.2020.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/888/pedido_de_providencia_no_85.2020.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/890/pedido_de_providencia_no_86-2020.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/891/pedido_de_providencia_no_87-2020.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/893/pedido_de_providencia_no_88-2020.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/894/pedido_de_providencia_no_89-2020.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/895/pedido_de_providencia_no_90-2020.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/896/pedido_de_providencia_no_91-2020.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/897/pedido_de_providencia_no_92-2020.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/901/pedido_de_providencia_no_93-2020.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/902/pedido_de_providencia_no_94-2020.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/903/pedido_de_providencia_no_95-2020.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/904/pedido_de_providencia_no_96-2020.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/905/pedido_de_providencia_no_97-2020.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/906/pedido_de_providencia_no_98-2020.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/911/pedido_de_providencia_no_99-2020.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/912/pedido_de_providencia_no_100-2020.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/913/pedido_de_providencia_no_101-2020.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/914/pedido_de_providencia_no_102-2020.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/918/pedido_de_providencia_no_103-2020.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/921/pedido_de_providencia_no_104-2020.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/922/pedido_de_providencia_no_105-2020.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/923/pedido_de_providencia_no_106-2020.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/924/pedido_de_providencia_no_107-2020.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/925/pedido_de_providencia_no_108-2020.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/926/pedido_de_providencia_no_109-2020.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/927/pedido_de_providencia_no_110-2020.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/932/pedido_de_providencia_no_111-2020.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/939/pedido_de_providencia_no_112-2020.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/940/pedido_de_providencia_no_113-2020.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/941/pedido_de_providencia_no_114-2020.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/942/pedido_de_providencia_no_115-2020.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/944/pedido_de_providencia_no_116-2020.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/945/pedido_de_providencia_no_117-2020.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/946/pedido_de_providencia_no_118-2020.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/947/pedido_de_providencia_no_119-2020.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/948/pedido_de_providencia_no_120-2020.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/950/pedido_de_providencia_no_121-2020.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/951/pedido_de_providencia_no_122-2020.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/956/pedido_de_providencia_n_123-2020.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/957/pedido_de_providencia_n_124-2020.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/959/pedido_de_providencia_no_125-2020.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/963/pedido_de_providencia_no_126-2020.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/962/pedido_de_providencia_no_127-2020.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/964/pedido_de_providencia_no_128-2020.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/966/pedido_de_providencia_no_129-2020.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/967/pedido_de_providencia_no_130-2020.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/968/pedido_de_providencia_no_131-2020.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/971/pedido_de_providencia_n_132-2020.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/974/pedido_de_providencia_n_133-2020.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/975/pedido_de_providencia_n_134-2020.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/976/pedido_de_providencia_n_135-2020.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/978/pedido_de_providencia_n_136-2020.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/979/pedido_de_providencia_n_137-2020.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/980/pedido_de_providencia_n_138-2020.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/984/pedido_de_providencia_n_139-2020.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/985/pedido_de_providencia_140-2020.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/986/pedido_de_providencia_141-2020.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/987/pedido_de_providencia_n_142-2020.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/988/pedido_de_providencia_n_143-2020.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/989/pedido_de_providencia_n_144-2020.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/991/pedido_de_providencia_n_145-2020.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/993/pedido_de_providencia_n_146-2020.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/996/pedido_de_provdencia_n_147-2020.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/994/pedido_de_providencia_n_148-2020.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/995/pedido_de_providencia_n_149-2020.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1004/pedido_de_providencia_no_151-2020.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1005/pedido_de_providencia_no_152-2020.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1012/pedido_de_providencia_no_153-2020.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1013/pedido_de_providencia_no_154-2020.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1014/pedido_de_providencia_no_155-2020.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1015/pedido_de_providencia_no_156-2020.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1017/pedido_de_providencia_no_157.2020.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1018/pedido_de_providencia_no_158.2020.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1019/pedido_de_providencia_no_159.2020.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1020/pedido_de_providencia_no_160.2020.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1023/pedido_de_providencia_n_161-2020.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1027/pedido_de_providencia_no_162-2020.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1030/pedido_de_providencia_163.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1031/pedido_de_providencia_n_164-2020.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1032/pedido_de_providencia_n165_2020.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/765/projeto_de_lei_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/781/projeto_de_lei_no_06.2020.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/782/projeto_de_lei_no_07.2020.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/794/projeto_de_lei_no_08-2020.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/723/projeto_de_lei_no_001-2020.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/724/projeto_de_lei_no_002-2020.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/725/projeto_de_lei_no_003-2020.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/726/projeto_de_lei_no_04-2020.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/727/projeto_de_lei_no_05-2020.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/728/projeto_de_lei_no_06-2020.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/729/projeto_de_lei_no_07-2020.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/743/projeto_de_lei_n_08.2020.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/767/projeto_de_lei_no_09-2020_fci6Oq6.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/769/projeto_de_lei_no_10.2020_ImWKxwu.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/777/projeto_de_lei_no_11-2020.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/778/projeto_de_lei_no_12-2020_ZgqhS6w.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/796/projeto_de_lei_no_13-2020.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/797/projeto_de_lei_no_14-2020.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/798/projeto_de_lei_no_15-2020.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/826/projeto_de_lei_no_16-2020.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/835/projeto_de_lei_no_17.2020.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/836/projeto_de_lei_no_18.2020.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/889/projeto_no_19.2020.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/858/projeto_de_lei_n_20.2020.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/867/projeto_de_lei_no_21.2020.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/868/projeto_de_lei_no_22.2020.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/869/projeto_de_lei_no_23.2020.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/870/projeto_de_lei_no_24.2020.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/900/projeto_de_lei_no_25-2020.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/907/projeto_de_lei_n26-2020.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/908/projeto_de_lei_n27-2020.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/919/projeto_de_lei_no_29-2020.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/920/projeto_de_lei_no_30.2020.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/929/projeto_de_lei_no_31-2020.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/935/projeto_de_lei_no_32-2020.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/930/projeto_de_lei_no_33-2020.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/931/projeto_de_lei_no_34-2020.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/934/projeto_de_lei_no_35-2020.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/936/projeto_de_lei_no_36-2020.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/937/projeto_de_lei_no_37-2020.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/938/projeto_de_lei_no_38-2020.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/953/projeto_de_lei_40-2020.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/952/projeto_de_lei_no_41-2020.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/965/projeto_de_lei_n42-2020.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/970/projeto_de_lei__no_43-2020.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/972/projeto_de_lei_no_44-2020.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/990/projeto_de_lei_n_45-2020.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/997/projeto_de_lei_no_46-2020.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/998/projeto_de_lei_no_47-2020.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/999/projeto_de_lei_no_48-2020.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1000/projeto_de_lei_no_49-2020.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1007/projeto_de_lei_50-2020.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1008/projeto_de_lei_no_51-2020.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1009/projeto_de_lei_no_52-2020.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1010/projeto_de_lei_no_53-2020.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1022/projeto_de_lei_n_54-2020.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1025/projeto_de_lei_no_55-2020.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1026/projeto_de_lei_no_56-2020.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1593/projeto_de_lei_n_65-2021.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/760/projeto_de_lei_n_01.2020.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/761/projeto_de_lei_n_02.2020.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/766/projeto_de_lei_no_03-2020_-_vereador_ademar_frescura.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/750/projeto_de_lei_no_04.2020.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/751/projeto_de_lei_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/898/projeto_de_lei_no_10-2020.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/992/projeto_de_lei_no_11_do_vereador_ademar_frescura.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1016/projeto_de_lei_no_12-2020_-_vereadora_elizandra.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1021/projeto_de_lei_no_13.2020.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1028/projeto_de_lei_no_14-2020_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1029/projeto_de_lei_no_15-2020_-_everton_luiz.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/1034/projeto_de_lei_n_16-2020.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/815/requerimento_no_03-2020.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/748/requerimento_diaria.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/749/requerimento_diaria_2.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2020/3127/parecer_previo_tce_exercicio_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H311"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="32.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="134.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="134" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>