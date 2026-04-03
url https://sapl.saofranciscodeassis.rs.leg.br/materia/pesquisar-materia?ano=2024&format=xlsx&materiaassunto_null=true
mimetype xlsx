--- v0 (2025-10-28)
+++ v1 (2026-04-03)
@@ -54,6004 +54,6004 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3122</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Nilo Santos</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3122/indicacao_n_01-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3122/indicacao_n_01-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que institua o Programa Municipal CNH Social, possibilitando a obtenção subsidiada da Carteira nacional de Habilitação (CNH)</t>
   </si>
   <si>
     <t>3139</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_n02-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_n02-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja enviado a esta Casa Legislativa, um projeto de Lei instituindo a criação do Centro de Convivência do idoso no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3140</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_n03-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_n03-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja construído ESF ( Estratégia Saúde da Família) nos bairros Vila Nova, Getúlio Vargas e Santo Antônio.</t>
   </si>
   <si>
     <t>3141</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_n04-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_n04-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal a criação de um novo espaço específico para atividades de Food Truck.</t>
   </si>
   <si>
     <t>3142</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_n05-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_n05-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que implante o programa que dispõe sobre a instalação de fraldários em repartições públicas de saúde.</t>
   </si>
   <si>
     <t>3185</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_n06-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_n06-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que estabeleça uma parceria com o CFC Itapema de São Francisco de Assis, visando a realização dos cursos de moto taxistas e moto frentista em nosso Município</t>
   </si>
   <si>
     <t>3149</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Elizandra Sacardi</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3149/indicacao_n_07-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3149/indicacao_n_07-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja instituída, nas escolas da rede municipal de ensino, a obrigatoriedade de executar e entoar o hino municipal, preferencialmente no primeiro dia útil de cada mês, e em todas as cerimônias e eventos oficiais do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3152</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Lone Bianchini</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_n08-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_n08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja concedida à comunidade do Piquiri uma fração de terra  com as dimensões de 3 metros de largura e 13 metros de comprimento, situada entre a igreja e a Escola da referida comunidade.</t>
   </si>
   <si>
     <t>3157</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>Dilamar Salbego</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_no09-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_no09-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal para que estude a possibilidade de construir mais uma EMEI no bairro João XXIII ou em suas mediações.</t>
   </si>
   <si>
     <t>3158</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no10-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no10-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja enviado a esta casa um Projeto de Lei para criação e implementação do Distrito Industrial de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3160</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_n_11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja concedido a empresa Renovar Máquinas e Implementos e Peças uma cedência da área pertencente ao município que se encontra desocupada, localizada na Rodovia RS 214, próximo ao pórtico de entrada da sede do município.</t>
   </si>
   <si>
     <t>3168</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_n_12-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_n_12-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja concedido aumento salarial a todo funcionalismo público até atingir o índice máximo previsto pala LRF ( Lei de Responsabilidade Fiscal) que é 54%, uma vez que esse índice encontra-se em 49,33%.</t>
   </si>
   <si>
     <t>3183</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_n14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_n14-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja disponibilizado na patrulha agrícola do Município o serviço de roçadas e que seja realizado o concerto das roçadeiras já existentes nos implementos da patrulha agrícola.</t>
   </si>
   <si>
     <t>3184</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_n15-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_n15-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração municipal, solicitando um estudo para a construção de uma faixa elevada na Rua Borges de Medeiros, entre as Ruas Daltro Filho e Silva Jardim.</t>
   </si>
   <si>
     <t>3188</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_n16-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_n16-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, que seja estudada a possiblidade da instalação de brinquedos na praça do bairro Vila Nova.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3236/pedido_de_indicacao_n17-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3236/pedido_de_indicacao_n17-2024.pdf</t>
   </si>
   <si>
     <t>Que realize um estudo acerca da possibilidade de firmar uma parceria com o Poder Executivo do município de Santiago, a fim de que este forneça os maquinários necessários para a reconstrução das estradas municipais o mais pronto possível.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_n18-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_n18-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que regulamente, por meio de Lei, a instalação de lombofaixas em frente às Escolas Municipais de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_n19-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_n19-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo que solicite auxilio do Exército Brasileiro para a recuperação das estradas e ruas municipais atingidas pelas fortes chuvas e enchentes.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Ângelo Resta</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n20-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n20-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente da Casa, encaminhe ofício a Administração Municipal, para que seja feito um estudo para ser pago o Auxílio Feira para os funcionários da Prefeitura Municipal de São Francisco de Assis conforme Projeto de Lei n°37/2022 da Câmara de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>Valdevi Maciel</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_n21-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_n21-2024.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Executivo Municipal que analise a possibilidade de planejar para o próximo concurso público do município de São Francisco de Assis, inclusão de uma pequena equipe de funcionários, com a competência de conservação e manutenção das praças da cidade.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>Franklin Pereira</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_n22-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_n22-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, junto a secretaria de Educação e Cultura inclua na programação da semana da Cultura de 2024 eventos relacionados aos 40 anos do hino do nosso município, e ainda seja incluído uma sessão solene no legislativo municipal que rendam homenagens aos envolvidos na confecção do hino.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_n23-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_n23-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei versando sobre a implantação de um programa de credenciamento de clínicas odontológicas privadas para o atendimento dos serviços de endodontia (tratamento de canal) e confecção de próteses dentárias e outros procedimentos não oferecidos nas unidades municipais de saúde do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_n24-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_n24-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que, quando o prédio que atualmente abriga a Escola Especial for desocupado, seja transformado em uma creche.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n25-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n25-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encaminhado a Esta Casa Legislativa um Projeto de Lei versando sobre a concessão da gratificação pelo exercício em escola de difícil acesso de forma imediata e retroativo aos funcionários públicos concursados na área de serviços gerais e auxiliares administrativos.</t>
   </si>
   <si>
     <t>3311</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_n26-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_n26-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal elabore uma campanha permanente com divulgação e informações referente a importância da doação de sangue e medula óssea.</t>
   </si>
   <si>
     <t>3335</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_n27-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_n27-2024.pdf</t>
   </si>
   <si>
     <t>Sugiro ao Executivo Municipal que analise a possibilidade de formar uma comissão objetivando despertar o interesse de empresas que foram a ruina nos municípios que foram fortemente afetados pelos eventos climáticos.</t>
   </si>
   <si>
     <t>3341</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_n_28-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_n_28-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei que estabeleça um plano de carreira para todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_n_29-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_n_29-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal o projeto sugestão que versa sobre a instituição do serviço voluntário no âmbito da administração direta e indireta do município de São Francisco de Assis-RS.</t>
   </si>
   <si>
     <t>3347</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Rudinei Cortese</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_n_30-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_n_30-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal manifeste apoio ao Movimento Levantado pelo Sindicato dos Trabalhadores Rurais e demais envolvidos, onde tem por objetivo, chamar atenção do Governo Federal referente as atuações desorbitadas da Patrulha Ambiental em nosso Município.</t>
   </si>
   <si>
     <t>3358</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_n31-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_n31-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a implantação de um programa de incentivo fiscal voltado para a realização de projetos culturais por entidades tradicionalistas como CTG's e Piquete no âmbito do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3359</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>Ancelmo Olim</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_n32-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_n32-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal juntamente com a Secretaria de Saúde, estude a possibilidade de contratação de médico urologista para atender mensalmente em nosso município.</t>
   </si>
   <si>
     <t>3363</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_n_33-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_n_33-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal a implementação de um programa de apoio e inventivo às praticas tradicionalistas gaúchas no município de São Francisco de Assis. Este Programa deve ser vinculado à Secretaria de Educação e Cultura e ter como objetivo promover a aplicação de recursos financeiros em projetos que fomentem as práticas da cultura gaúcha em suas diversas modalidades.</t>
   </si>
   <si>
     <t>3377</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_n34-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_n34-2024.pdf</t>
   </si>
   <si>
     <t>Apresentamos ao Executivo Municipal o projeto Sala de Inovação(Espaço de Coworking), com o objetivo de providenciar a lideres, ONGs, empreendedores e projetos da comunidade, acesso a equipamentos, tecnologia, estrutura e capitação de qualidade, cultivando uma comunidade empreendedora local que se desenvolva pessoalmente e profissionalmente.</t>
   </si>
   <si>
     <t>3393</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_n35-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_n35-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de implantar uma quadra esportiva de futebol de areia junto as dependências do centro de referência de assistência social Cleuza Maria Luiz Ramos.</t>
   </si>
   <si>
     <t>3395</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_no36-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_no36-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de cadastro, junto ao Governo Federal, para credenciamento com o polo EAD UAB (Universidade Aberta do Brasil)</t>
   </si>
   <si>
     <t>3394</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_no37-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_no37-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizado um estudo sobre a possibilidade de implementar um semáforo na esquina da Praça Independência, entre a Rua 13 de Janeiro e Rua Carlos Gomes.</t>
   </si>
   <si>
     <t>3401</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_n38-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_n38-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que estude a possibilidade de reservar uma parcela do recurso livre do município para a aquisição de medicamentos não básicos, tendo em vista o alto valor de certos insumos, em face da carência de uma parcela dos munícipes. A medida, servirá para beneficiar as famílias mais carentes, especialmente idosos e famílias com crianças.</t>
   </si>
   <si>
     <t>3414</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_no39-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_no39-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei versando sobre a obrigatoriedade de cobertura das quadras esportivas em todas as Escolas de Educação Básica da rede Pública de ensino do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3415</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_no40-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_no40-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que implante o "Programa 50+ em atividade", destinado a incentivar a inserção e a manutenção de idosos no mercado de trabalho.</t>
   </si>
   <si>
     <t>3403</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no41-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no41-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo estude a viabilidade de promover palestras para orientação e prevenção sobre temas relacionados às atividades dos bombeiros dentre elas a prevenção de acidentes de transito, com animais domésticos, enchentes, primeiros socorros, temas relacionados a incêndio para as crianças e congêneres  nas escolas de educação infantil e fundamental no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3404</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_n_42_-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_n_42_-_2024.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja criado um programa de incentivo a piscicultura, auxiliando na construção de tanques para criação de peixes, bem como o fornecimento de alevinos para os produtores cadastrados no referido programa.</t>
   </si>
   <si>
     <t>3418</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n_43.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n_43.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que encaminhe a esta Casa de Leis um projeto de lei que crie o Conselho Municipal de Desenvolvimento Rural Sustentável (CMDRS).</t>
   </si>
   <si>
     <t>3420</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_n44-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_n44-2024.pdf</t>
   </si>
   <si>
     <t>Que seja implementado atendimento psicológico, de assistência social e de fonoaudiologia nas escolas da rede municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3422</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_n45-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_n45-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de incluir a partir de 2025, a modalidade esportiva de bocha na matriz curricular das escolas da rede municipal de ensino e construir canchas e estrutura necessária para o desenvolvimento e a pratica da modalidade nas escolas municipais de São Francisco de Assis e, em outros espaços públicos como: praças, parques e outras áreas públicas.</t>
   </si>
   <si>
     <t>3426</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_n46-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_n46-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor de trânsito, faça um estudo e analise a possibilidade de implantar uma rótula no cruzamento da rua 13 de Janeiro com a rua Gabriel Machado.</t>
   </si>
   <si>
     <t>3435</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_n_47.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_n_47.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja considerado o aumento de insalubridade para os funcionários que exercem a função de merendeira, concedendo o adicional de insalubridade em grau médio, tendo em vista as condições adversas a que estão expostos.</t>
   </si>
   <si>
     <t>3438</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_n_48.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_n_48.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de colocar placas suspensas, na via pública, indicando o início dos bairros de nossa cidade.</t>
   </si>
   <si>
     <t>3449</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_n49-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_n49-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja incluído no calendário de eventos do corrente ano e dos anos seguintes, o jantar baile da semana farroupilha da comunidade do Rincão dos Luzes e da Comunidade do Espinilio, ambos a serem realizados no mês de setembro, durante a semana farroupilha.</t>
   </si>
   <si>
     <t>3453</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_n50-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_n50-2024.pdf</t>
   </si>
   <si>
     <t>Sugiro que seja estudada a possibilidade de através de uma resolução, instituir a distinção ''Vereador Emérito'' a ser conferida pela Câmara de Vereadores, a cada ano, a um ex-parlamentar, que no decorrer de suas legislaturas, tenha prestado relevantes serviços ao Poder Legislativo ao município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3458</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_n51-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_n51-2024.pdf</t>
   </si>
   <si>
     <t>Sugiro que a Mesa Diretora estude a possibilidade de formar uma comissão com edis de todas as bancadas para agendar audiência na direção geral da Corsan, em Porto Alegre.</t>
   </si>
   <si>
     <t>3459</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_n52-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_n52-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei versando sobre a criação do Sistema Municipal de Assistência a Desastres e Emergências de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3461</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n_53-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n_53-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal Juntamente com a Secretaria de Obras, Turismo, Desporto e Lazer, estude a possibilidade de revitalização da área de camping denominado Passo da Tropa, no começo da Rua 13 de Janeiro, nas margens do rio Inhacundá.</t>
   </si>
   <si>
     <t>3478</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n54-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n54-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei versando sobre a criação de programa para o fornecimento de alimentação escolas aos professores e demais servidores, em efetivo exercício nas Escolas Públicas Municipais de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3486</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_n55-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_n55-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através do setor competente, estude a possibilidade de implantar o estacionamento rotativo(Parquímetro), na rua 13 de Janeiro, quadras entre Silva Jardim e Gabriel Machado.</t>
   </si>
   <si>
     <t>3495</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_no56-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_no56-2024.pdf</t>
   </si>
   <si>
     <t>Solicito a distribuição, de forma gratuita, pelo Executivo Municipal, de uniformes ou vestimentas escolares nas escolas municipais.</t>
   </si>
   <si>
     <t>3496</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_no57-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_no57-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, estude a possibilidade de a CULTURA retornar a sua estrutura de origem e volte a ser denominada Secretaria de Cultura, Turismo e Desporto, como forma de fortalecer as políticas públicas e ações de desenvolvimento cultural e turístico do município.</t>
   </si>
   <si>
     <t>3516</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_n58-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_n58-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, estude a possibilidade de recolher ao Museu Cônego Hugo uma peça do avião que conduzia o Senador Joaquim Pedro Salgado Filho, o qual foi vítima de acidente no Cerro dos Cortelini, 2° Distrito de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3517</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_n59-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_n59-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal juntamente com a Secretaria de Obras e limpeza urbana, realize a roçada na saída da cidade, no Bairro Italiano, nas laterais de acesso ao trevo da BR 377.</t>
   </si>
   <si>
     <t>3518</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_no60-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_no60-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal acrescente ao calendário de eventos do município, o jantar baile que ocorre anualmente em Fevereiro, na Associação Potreiro do Toroquá, evento este que comemora o aniversário da entidade.</t>
   </si>
   <si>
     <t>3519</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no61-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no61-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de formar uma parceria entre moradores e produtores rurais, que estes entrem com os bueiros conforme a vasão de água para colocar em frente as suas propriedades e que a administração municipal entre com a mão de obra máquinas para sua colocação.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_n62-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_n62-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, estude a possibilidade de colocar no calendário de eventos do município, a 20ª Jornada Diocesana da Juventude, sob a liderança da Igreja Católica de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3527</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_n63-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_n63-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, estude a possibilidade de introduzir no currículo escolar uma matéria que trate exclusivamente da historia do município e do estado do Rio Grande do Sul, bem como, o folclore, os usos e costumes, e a historia do tradicionalismo gaúcho.</t>
   </si>
   <si>
     <t>3539</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_n65-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_n65-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei versando sobre o acesso de munícipes a exames laboratoriais e de imagens da rede pública municipal quando da apresentação de requisições fornecidas por médicos particulares.</t>
   </si>
   <si>
     <t>3540</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_n66-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_n66-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que implante a Guarda Municipal no município de São Francisco de Assis, com o objetivo de reforçar a segurança pública e garantir a proteção do patrimônio municipal e dos cidadãos.</t>
   </si>
   <si>
     <t>3537</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_no67-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_no67-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se que o Executivo Municipal adote as medidas necessárias para a implantação de normativa que assegure a continuidade do pagamento do vale alimentação aos servidores públicos municipais durante os períodos em que estes se encontrem em licença para tratamento de saúde, bem como durante o gozo de suas férias.</t>
   </si>
   <si>
     <t>3536</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no68-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no68-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que encaminhe um Projeto de Lei que trate da implementação do plano de carreira para todos os servidores municipais, com o objetivo de estabelecer normas claras e objetivas para o desenvolvimento profissional, progressão salarial e valorização contínua do quadro de funcionários da Administração Pública Municipal.</t>
   </si>
   <si>
     <t>3538</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_69-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_69-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo que disponibilize um caminhão para esgotar os poços-negros das residências de famílias carentes, que não tem condições de arcar com as taxas, sem prejuízo do sustento da própria família.</t>
   </si>
   <si>
     <t>3541</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_n70-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_n70-2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que estude a possibilidade de elaboração de um Projeto de Lei que autorize a municipalidade a adquirir vagas na Educação Infantil, junto a instituições e escolas privadas de ensino e educação infantil com fins lucrativos.</t>
   </si>
   <si>
     <t>3554</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no71-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no71-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que a Câmara  Municipal, por meio de seu Presidente, convide o Delegado de Policia do Município a comparecer a esta Casa Legislativa para realizar uma explanação detalhada sobre os índices de violência registrados em nossa cidade.</t>
   </si>
   <si>
     <t>3553</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_no72-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_no72-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade de ingressar o Município de São Francisco de Assis ao programa RS Garanti.</t>
   </si>
   <si>
     <t>3560</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_n_73.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_n_73.2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, estude a possibilidade de enviar para esta Casa um Projeto de Lei que conceda desconto de IPTU a empresas e munícipes que instalarem câmera de videomonitoramento em frente de seus estabelecimentos ou imóveis residenciais.</t>
   </si>
   <si>
     <t>3581</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
     <t>Lone Bianchini, Nilo Santos</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_no74-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_no74-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizada a abertura de uma Escola Municipal de Educação Infantil (EMEI) no centro da cidade, com o objetivo de facilitar o acesso das mães trabalhadoras que necessitam de um local adequado para o cuidado e a educação de seus filhos.</t>
   </si>
   <si>
     <t>3674</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
     <t>Elizandra Sacardi, Lone Bianchini, Nilo Santos, Valdevi Maciel</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_n75-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_n75-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que sejam realizadas a abertura e a regularização do trecho da Rua Expedicionário e da Rua Garibaldi, no Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>3677</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3677/indicacao_n76-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3677/indicacao_n76-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, estude a possibilidade de fechar os banheiros públicos que funcionam no prédio do Centro de Cultura e Eventos Franklin Bastos de Carvalho, na praça Coronel Manoel Viana e providencie com a máxima brevidade a edificação de banheiros públicos, na mesma praça.</t>
   </si>
   <si>
     <t>3685</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_n77-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_n77-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a viabilidade de implantação de uma corporação mista do Corpo de Bombeiros no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3686</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_no78-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_no78-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja implantado transporte individual para atender as necessidades de pessoas com transtorno do espectro autismo (TEA) e acompanhantes, incluindo trajetos diretos para instituições de ensino, terapias, tratamentos de saúde e demais atendimentos necessários, respeitando suas especificidades e garantindo condições adequadas para seu bem-estar e dignidade.</t>
   </si>
   <si>
     <t>3687</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no79-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no79-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que viabilize a aquisição de vagas nos cursos de ballet e jazz na VIDATIVA Academia, destinadas a crianças de baixa renda do município e que possuam aptidão para dança.</t>
   </si>
   <si>
     <t>3691</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_n80-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_n80-2024.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, através da Secretaria da Agricultura, Pecuária e Abastecimento, estude a possibilidade de fomentar a fundação de uma entidade que congregue os agricultores que trabalham no cultivo da melancia, no âmbito do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3693</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3693/indicacao_no81-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3693/indicacao_no81-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que regulamente e conceda o auxílio-aluguel para mulheres com filhos vítimas de violência doméstica, com base no disposto na Lei Maria da Penha (Lei nº11.340/2006) e demais normativas que assegurem proteção as mulheres em situação de vulnerabilidade social, garantindo-lhes o direito a uma moradia digna e segura, enquanto estiverem sob risco iminente ou em processo de reconstrução de suas vidas.</t>
   </si>
   <si>
     <t>3118</t>
   </si>
   <si>
     <t>Moc</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3118/mocao_de_aplauso_n01-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3118/mocao_de_aplauso_n01-2024.pdf</t>
   </si>
   <si>
     <t>a Escola Unidos do Pé Preto, em homenagem e reconhecimento por suas atividades durante o carnaval.</t>
   </si>
   <si>
     <t>3170</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_aplauso_n02-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_aplauso_n02-2024.pdf</t>
   </si>
   <si>
     <t>A Comunidade do Cinamomo pela belíssima organização da 22° edição do ENESPHAR, assim como também seja entregue uma moção de aplauso para a comunidade campeã, Potreiro do Toroquá.</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3277/mocao_de_aplauso_n__03-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3277/mocao_de_aplauso_n__03-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada uma moção de aplauso aos integrantes do grupo Mãos Solidárias pela ação e empenho em ajudar as pessoas atingidas pelas cheias em nosso estado.</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3292/mocao_de_aplausos_no04-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3292/mocao_de_aplausos_no04-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, requer que após tramitação Regimental e ouvido o douto plenário desta Casa, seja entregue em Sessão Ordinária, a seguinte Moção de aplauso: apresento esta moção com objetivo de homenagear o grupo Amigos do Bem, em reconhecimento ao trabalho exemplar realizado em prol das vítimas das enchentes que assolaram o estado do Rio Grande do Sul, com especial enfoque nas cidades de Manoel Viana, Jaguari e Alegrete.</t>
   </si>
   <si>
     <t>3344</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3344/mocao_de_aplauso_n_06-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3344/mocao_de_aplauso_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Homenagear a equipe da Contadoria Municipal, composta pelo Senhor Luiz Frescura, Francieli Boch, Luana Cabreira, Neuza Martins, Juliane D. Luiz, Andrieli Paz e Sérgio Aguiar, pelo 2° ano consecutivo no Ranking SICONFI, com desempenho nota A na qualidade da informação contábil do Município.</t>
   </si>
   <si>
     <t>3532</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_no07-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_no07-2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Moção ao Lions Club de São Francisco de Assis em homenagem e reconhecimento pelas atividades prestadas a comunidade assisense nos seus 25 anos de história em nosso município.</t>
   </si>
   <si>
     <t>3419</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3419/mocao_de_aplausos_n08-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3419/mocao_de_aplausos_n08-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhada uma moção de aplausos a Seleção de Bochas de São Francisco de Assis que consagrou-se campeã na Fronteira Oeste de Bocha.</t>
   </si>
   <si>
     <t>3533</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no09-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no09-2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado a Associação Beneficente Cultural a Recreativa "Unidos do Pé Preto" em homenagem e reconhecimento pela contribuição e importância cultural durante os seus 45 anos de existência.</t>
   </si>
   <si>
     <t>3545</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3545/nocao_de_aplauso_n10-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3545/nocao_de_aplauso_n10-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao centro de Tradições Gaúchas (CTG) Pedro Telles Tourem, pela brilhante conquista do vice-campeonato na categoria Foça B (Danças Tradicionais) no Encontro de Artes e Tradição Gaúcha (ENART) 2024, realizado em Santa Cruz do Sul.</t>
   </si>
   <si>
     <t>3546</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3546/mocao_de_aplauso_e_reconhecimento_n_11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3546/mocao_de_aplauso_e_reconhecimento_n_11-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a presença do douto plenário e após tramitação Regimental, requerer que seja entregue em sessão ordinária desta Casa, uma moção de aplauso a Invernada Artística Laranjeira, do CTG Pedro Telles Tourem, bem como a Patronagem desta entidade.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_de_aplauso_no12-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_de_aplauso_no12-2024.pdf</t>
   </si>
   <si>
     <t>Que seja conferido a Valentina da Hora Marques, uma moção de aplauso em homenagem, reconhecimento e conquista do título de Mini Miss Universo Rio Grande do Sul 2024, evento que ocorreu na cidade de São Leopoldo/RS nos dias 23 e 24 de Novembro do corrente ano.</t>
   </si>
   <si>
     <t>3672</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3672/mocao_de_aplauso_n13-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3672/mocao_de_aplauso_n13-2024.pdf</t>
   </si>
   <si>
     <t>Homenagear o Grupo Vidativa Academia, reconhecendo o talento e dedicação das bailarinas que abrilhantaram o espetáculo '' Era Uma Vez'', realizado nos dias 29 e 30 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3584</t>
   </si>
   <si>
     <t>Ancelmo Olim, Franklin Pereira, Leonardo Pilar, Lone Bianchini</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3584/mocao_de_apoio_no14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3584/mocao_de_apoio_no14-2024.pdf</t>
   </si>
   <si>
     <t>A Mesa Diretora apresenta Moção de Apoio a manifestação da Comunidade Assisense através da OAB, sub seção São Francisco de Assis, ao projeto de elevar a nossa Comarca a classificação de Difícil Provimento.</t>
   </si>
   <si>
     <t>3670</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3670/mocao_de_aplauso_n15-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3670/mocao_de_aplauso_n15-2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado Moção de Aplauso a Banda de Música da Base Aérea de Santa Maria, ao Coronel Aviador Daniel Lames de Araujo - Comandante da base aérea de Santa Maria, ao Primeiro Tenente Silas José Candido - Maestro da Banda e ao sargento Cleiton Freitas da Silva pela nova gravação do Hino Municipal de São Francisco de Assis em comemoração à confecção do mesmo que completa 40 anos.</t>
   </si>
   <si>
     <t>3671</t>
   </si>
   <si>
     <t>Franklin Pereira, Miguel Lamberty</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3671/mocao_de_aplauso_n16-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3671/mocao_de_aplauso_n16-2024.pdf</t>
   </si>
   <si>
     <t>Que seja concedido a atleta profissional de Muay Thay Luana Merck Cortese pelo título de campeã no BFT Farroupilha.</t>
   </si>
   <si>
     <t>3680</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3680/mocao_de_aplauso_n17-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3680/mocao_de_aplauso_n17-2024.pdf</t>
   </si>
   <si>
     <t>Que seja enviado uma Moção de Aplauso a ''Claúdia Klose Parise'' em homenagem a reconhecimento pela contribuição e importância como professora, cientista e pesquisadora.</t>
   </si>
   <si>
     <t>3681</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3681/mocao_de_aplauso_n18-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3681/mocao_de_aplauso_n18-2024.pdf</t>
   </si>
   <si>
     <t>Moção de Aplauso ao atleta Carlos Henryque Noronha Flores, que conquistou na cidade de Não-Me-Toque, o Vice-Campeonato Estadual Sub 9 pela academia CEM de Santiago.</t>
   </si>
   <si>
     <t>3116</t>
   </si>
   <si>
     <t>PInf</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3116/pedido_de_informacao_n1-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3116/pedido_de_informacao_n1-2024.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal informe, por qual motivo não foram comprados e instalados os ar condicionado na EMEF Coronel Pimba</t>
   </si>
   <si>
     <t>3161</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3161/pedido_de_informacao_no02-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3161/pedido_de_informacao_no02-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que encaminhe a esta Casa, esclarecimentos acerca da razão pela qual ainda não foi instalado o aparelho de colposcopio e não foi e não foi contratado médico ginecologista capacitado para manusear o aparelho e realizar o exame de colposcopia.</t>
   </si>
   <si>
     <t>3202</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3202/pedido_de_informacao_no03-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3202/pedido_de_informacao_no03-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que encaminhe a esta Casa esclarecimentos acerca do horário de funcionamento, forma de atendimento e os dias da semana de atendimento do Sistema Nacional de Emprego (SINE), local onde são emitidas identidades e carteiras de trabalho na Secretaria de Desenvolvimento Social.</t>
   </si>
   <si>
     <t>3211</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3211/pedido_de_informacao_n04-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3211/pedido_de_informacao_n04-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que informe  a esta casa, se na folha referente ao mês de Março/2024, houve pagamentos de servidores através da utilização de cheques.</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3225/pedido_de_informacao_no05-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3225/pedido_de_informacao_no05-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que informe a esta Casa, se está sendo executada a Lei nº1372/2021 que institui a obrigatoriedade as empresas e concessionarias que fornecem energia elétrica, telefonia fixa, banda larga, televisão a cabo e outros serviços por meio da rede aérea.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3245/pedido_de_informacao_n06-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3245/pedido_de_informacao_n06-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, qual o órgão designado pelo gestor municipal para autuar empresas de telefonia fixa, energia elétrica, banda larga, televisão a cabo entre outros, que estão infringindo a Lei n°1372/2021, bem como quantas autuações já foram realizadas.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3246/pedido_de_informacao_n07-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3246/pedido_de_informacao_n07-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que encaminhe o motivo pelo qual não foram executadas ou pagas algumas emendas impositivas de ano de 2023.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3259/pedido_de_informacao_no08-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3259/pedido_de_informacao_no08-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta casa, quais as entidades do município de São Francisco de Assis, que estão cadastradas para receber repasses do programa da Nota Fiscal Gaúcha(NFG).</t>
   </si>
   <si>
     <t>3266</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3266/pedido_de_informacao_n09-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3266/pedido_de_informacao_n09-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a  esta Casa, qual a estrutura funcional existente da Defesa Civil do município de São Francisco de Assis? Existe um Plano Municipal de Enfrentamento de Desastres Naturais?</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3274/pedido_de_informacao_n10-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3274/pedido_de_informacao_n10-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado informações detalhadas sobre o motivo pelo qual o projeto de extensão da rede elétrica da Rua Brigadeiro Rube Canabarro não foi realizada até o momento e enviado à RGE Sul.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3275/pedido_de_informacao_n11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3275/pedido_de_informacao_n11-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que informe a este vereador , por qual motivo ainda não foram compradas e instaladas as câmeras de segurança da EMEF Coronel Pimba.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3281/pedido_de_informacao_n12-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3281/pedido_de_informacao_n12-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, quais os Conselhos Municipais existentes no município - que quais estão em funcionamento regular, bem como o calendário e locais de reuniões.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3284/pedido_de_informacao_n13-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3284/pedido_de_informacao_n13-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal juntos aos órgãos responsáveis informe esta casa, como devem proceder os profissionais da pesca na busca por assistência.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3299/pedido_de_informacao_n14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3299/pedido_de_informacao_n14-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta Casa qual é a previsão para retomada das atividades do albergue municipal no prédio antigo, situado em frente ao hospital.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3300/pedido_de_informacao_n15-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3300/pedido_de_informacao_n15-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie a lista de nomes dos beneficiários referidos a portaria n°001.341/2023 do DRHS/SEMA.</t>
   </si>
   <si>
     <t>3325</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3325/pedido_de_informacao_n_16-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3325/pedido_de_informacao_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja encaminhado informações referentes à implementação da plataforma digital AtoM (Access to Memory), sobre qual a razão da demora desta, sendo que o Poder Executivo tem uma transparência passiva no que se refere aos pedidos de acesso à informação.</t>
   </si>
   <si>
     <t>3323</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3323/pedido_de_informacao_n17-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3323/pedido_de_informacao_n17-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa exatamente quantas horas-máquina de motoniveladora, caminhão e retroescavadeira, foram contratadas no período compreendido entre janeiro do corrente ano e a data de confecção da resposta a esse pedido.</t>
   </si>
   <si>
     <t>3338</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3338/pedido_de_informacao_n18-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3338/pedido_de_informacao_n18-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta Casa qual é a previsão para a reconstrução da casa dos funcionários da praia, e se a mesma será ou não construída no mesmo local.</t>
   </si>
   <si>
     <t>3339</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3339/pedido_de_informacao_n19-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3339/pedido_de_informacao_n19-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal informe a esta Casa quem são os responsáveis pela fiscalização de qualidade, segurança e legalidade dos vendedores ambulantes de acessórios de veículos automotores.</t>
   </si>
   <si>
     <t>3349</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3349/pedido_de_informacao_no20-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3349/pedido_de_informacao_no20-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta Casa, qual é o auxilio oferecido a Associação de Futsal Assisense (AFA), por parte da municipalidade, tanto na parte financeira, quanto em outros apoios que eventualmente poderão ser patrocinados pelo erário público.</t>
   </si>
   <si>
     <t>3360</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3360/pedido_de_informacao_n_21-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3360/pedido_de_informacao_n_21-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa, qual o posicionamento da Administração Municipal e as medidas que estão sendo adotadas para minimizar o prejuízo doas agricultores, referente as licenças ambientais liberadas pela Secretaria municipal do Meio Ambiente.</t>
   </si>
   <si>
     <t>3364</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3364/pedido_de_informacao_n_22-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3364/pedido_de_informacao_n_22-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que sejam encaminhadas informações detalhadas sobre a viagem do Prefeito Paulo Renato Cortelini, na qual ele estava dando carona ao Ex-Prefeito Rubemar Paulinho Salbego. Assim como, que fosse esclarecido o motivo pelo qual não foi utilizado um motorista oficial, considerando que ambos foram conduzidos em um carro oficial. Além disso, solicitando cópias das diárias do Prefeito e do Servidor Público Gelson Leal, incluindo os dias e horários de saída e chegada.</t>
   </si>
   <si>
     <t>3372</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3372/pedido_de_informacao_n23-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3372/pedido_de_informacao_n23-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a relação de todo material de construção doado a partir de janeiro de 2024 até o presente momento.</t>
   </si>
   <si>
     <t>3362</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3362/pedido_de_informacao_n24-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3362/pedido_de_informacao_n24-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, a secretaria de Educação do Estado SEDUC-RS, a direção da Escola João Aguiar, ao Ministério Público e/ou órgãos responsáveis mandem a esta Casa informações referente a linha de transporte escolar da Escola Estadual de Ensino Médio João Aguiar, localizada no 5° Distrito.</t>
   </si>
   <si>
     <t>3376</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3376/pedido_de_informacao_n25-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3376/pedido_de_informacao_n25-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta Casa qual é a situação atual e a previsão para a conclusão da obra da nova Secretaria de Obras e por qual motivo foi escolhido aquele terreno para a construção da mesma.</t>
   </si>
   <si>
     <t>3387</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3387/pedido_de_informacao_no_26-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3387/pedido_de_informacao_no_26-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta casa, sobre o planejamento para a realização da semana farroupilha/2024, mais especificamente no tocante ao Concurso de Peões e Prendas do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3400</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3400/pedido_de_informacao_n_27-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3400/pedido_de_informacao_n_27-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta Casa, sobre os banheiros públicos instalados no Centro de Cultura e Eventos Franklin Bastos de Carvalho, se os mesmos foram incluídos na reforma do prédio.</t>
   </si>
   <si>
     <t>3411</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3411/pedido_de_informacao_no28-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3411/pedido_de_informacao_no28-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie a esta Casa informações referentes ao contrato em vigência com a Companhia Riograndense de Saneamento e a Administração Municipal. Destacando as obrigatoriedades e contrapartidas da empresa supracitada ao nosso município.</t>
   </si>
   <si>
     <t>3412</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3412/pedido_de_informacao_no29-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3412/pedido_de_informacao_no29-2024.pdf</t>
   </si>
   <si>
     <t>A Companhia Riograndense que seja enviada a esta Casa informação sobre: 1. Horário de funcionamento do escritório sede em nosso município. 2. Número de telefone para contato em casos de emergências. 3. Número de telefone de plantão para caso de emergência.  4. Em que prazo estão sendo realizadas a recuperação da pavimentação da via pública com danificação originadas nos consertos de tubulação subterrânea.</t>
   </si>
   <si>
     <t>3433</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3433/pedido_de_informacao_n30-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3433/pedido_de_informacao_n30-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta Casa, o motivo pelo qual o poço artesiano da localidade da Porteira do Toroquá não está em funcionamento.</t>
   </si>
   <si>
     <t>3463</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3463/pedido_de_informacao_no31-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3463/pedido_de_informacao_no31-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal informe a esta Casa, por qual motivo o programa "Mais Saúde no Interior" não está sendo realizado neste ano, sendo que destinei recursos através de Emenda Impositiva para este fim.</t>
   </si>
   <si>
     <t>3482</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3482/pedido_de_informacao_n32-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3482/pedido_de_informacao_n32-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta Casa como é feita a fiscalização da vigilância sanitária com relação aos produtos coloniais nos mercados e demais estabelecimentos comerciais do gênero, bem como, quais os estabelecimentos foram fiscalizados neste ano, quantos quilos de alimentos foram apreendidos e qual foi a destinação dada aos mesmos.</t>
   </si>
   <si>
     <t>3489</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3489/pedido_de_informacao_n33-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3489/pedido_de_informacao_n33-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam encaminhadas, com a devida urgência, informações detalhadas referentes aos trechos de obras já realizadas pela empresa Tino Locações de Máquinas e Equipamentos nas estradas municipais.</t>
   </si>
   <si>
     <t>3547</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3547/pedido_de_informacao_n34-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3547/pedido_de_informacao_n34-2024.pdf</t>
   </si>
   <si>
     <t>Que sejam encaminhadas informações referentes à execução da emenda impositiva n°139, de minha autoria, destinada ao auxílio para reparos e pintura das quadras esportivas das Escolas São Conrado do Piquiri e Clotário Fouchard, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>3551</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3551/pedido_de_informacao_n_35.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3551/pedido_de_informacao_n_35.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja informado a esta Casa as seguintes informações a respeito de projetos de habitação popular no município:_x000D_
 - Existe algum projeto de habitação popular em andamento ou previsto?_x000D_
 - Caso positivo, qual a localização definida para a implementação do projeto?_x000D_
 - Quantas residências serão construídas?_x000D_
 - Existe um prazo estimado para a conclusão e entrega das moradias à população?</t>
   </si>
   <si>
     <t>3582</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3582/pedido_de_infomacao_no36-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3582/pedido_de_infomacao_no36-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a relação dos profissionais de educação capacitados para o cumprimento da Lei Lucas (Lei nº13.722/2018) nas escolas da rede municipal de ensino, regulamentada pela Lei Municipal nº1415/2021. Solicito, especificamente, que seja fornecida a lista dos profissionais que receberam treinamento ou capacitação para atuar no cumprimento da referida Lei, além da quantidade de profissionais capacitados por escola ou unidade de ensino.</t>
   </si>
   <si>
     <t>3583</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3583/pedido_de_infomacao_no37-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3583/pedido_de_infomacao_no37-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, encaminhe a esta casa informações referentes a execução das Emendas Impositivas de número 47/2024, 50/52024 e 51/2024, de autoria deste vereador, destinadas a Secretaria de Saúde, totalizando o valor de R$58.181,81.</t>
   </si>
   <si>
     <t>3117</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3117/pedido_de_providencia_n1-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3117/pedido_de_providencia_n1-2024.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, através da Secretaria de Obras, realize a roçada e manutenção da estrada SF 106</t>
   </si>
   <si>
     <t>3124</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3124/pedido_de_providencia_n_02-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3124/pedido_de_providencia_n_02-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, em colaboração com a Secretaria Municipal de Obras, que seja realizada a construção de contenções no bueiro da rua Fábio José Meching, no trecho entre as ruas Pinheiro Rocha e José Rivas, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>3125</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3125/pedido_de_providencia_n_03-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3125/pedido_de_providencia_n_03-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, em colaboração com a Secretaria Municipal de Obras, que seja instalada uma parada de ônibus na rua Agricio Fagundes Ramos, esquina com a rua Benjamin Chioqueta, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>3130</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3130/pedido_de_providencia_no04-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3130/pedido_de_providencia_no04-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto com a Secretaria de Obras, que seja montada uma força tarefa para o conserto das estradas do interior, visto que muitas das estradas do município encontram-se em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>3131</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3131/pedido_de_providencia_no05-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3131/pedido_de_providencia_no05-2024.pdf</t>
   </si>
   <si>
     <t>Ao Presidente desta casa, para que o mesmo encaminhe ofício a Secretaria de Agricultura do estado do Rio Grande do Sul solicitando apoio através de equipes capacitadas e recursos para o combate a Raiva Herbívora causada pelo Morcego Hematófogo, pois a mais de 2 anos os produtores rurais do nosso município vem sendo prejudicados pelos focos deste morcego.</t>
   </si>
   <si>
     <t>3132</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3132/pedido_de_providencia_no06-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3132/pedido_de_providencia_no06-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal junto a Secretaria de Obras, que seja realizado a recuperação com cascalhamento em alguns pontos da estrada na localidade SF 214 da Timbáuva que dá acesso ao Buricaci, que se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>3133</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3133/pedido_de_providencia_n07-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3133/pedido_de_providencia_n07-2024.pdf</t>
   </si>
   <si>
     <t>Retirada quatro montes de entulho localizada na rua, Ernesto Alves entre as ruas Borges de Medeiros e Mauricio Cardoso.</t>
   </si>
   <si>
     <t>3134</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3134/pedido_de_providencia_n08-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3134/pedido_de_providencia_n08-2024.pdf</t>
   </si>
   <si>
     <t>Retirada dois montes de entulho localizado no final da rua farroupilha, e também seja retirado o entulho no beco Assis Brasil, vila nova.</t>
   </si>
   <si>
     <t>3148</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3148/pedido_de_providencia_no_09-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3148/pedido_de_providencia_no_09-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto à Secretaria de Obras, que seja realizado o patrolamento da estrada SF 201 da Sede (Passo do Leão-Perseverança) até Rincão dos Dorneles, que dá acesso ao quilombo.</t>
   </si>
   <si>
     <t>3153</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3153/pedido_de_providencia_n_10-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3153/pedido_de_providencia_n_10-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Município junto a RGE, que seja modificada a rede de energia dentro da Escola bem como a de fora também, entre a João de Deus e a Barros Cassal na Escola José Batista Pompeu.</t>
   </si>
   <si>
     <t>3154</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3154/pedido_de_providencia_no11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3154/pedido_de_providencia_no11-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja construída com urgência uma faixa elevada na rua Assis Brasil, em frente a Escola Wilson Azambuja Vieira, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>3159</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3159/pedido_de_providencia_no12-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3159/pedido_de_providencia_no12-2024.pdf</t>
   </si>
   <si>
     <t>Com base no Regimento Interno desta casa, requerer que seja construída uma ponte de madeira no arroio Feijó SF 511.</t>
   </si>
   <si>
     <t>3162</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3162/pedido_de_providencia_no13-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3162/pedido_de_providencia_no13-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize o concerto de um buraco no final da avenida Farroupilha acesso para Santiago, próximo a última lombada.</t>
   </si>
   <si>
     <t>3163</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3163/pedido_de_providencia_no14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3163/pedido_de_providencia_no14-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que seja instalada uma rampa de acessibilidade na Gruta São Tomé, a fim de tornar o local mais acessível as pessoas com deficiência ou que utilizam cadeira de rodas. Bem como a construção de dois banheiros no local, como medida de saneamento, e que três vezes na semana seja disponibilizado um funcionário para a manutenção e limpeza dos mesmos.</t>
   </si>
   <si>
     <t>3164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3164/pedido_de_providencia_no15-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3164/pedido_de_providencia_no15-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto com a Secretaria de Obras, seja instalada uma lombada ou algum tipo de redutor de velocidade, na rua Garibaldi, quadra entre as ruas Silva Jardim e Daltro Filho, ou, em caso de impossibilidade, visto que se trata de uma rua sem pavimentação, que seja realizada a retirada das britas que foram colocadas naquela via.</t>
   </si>
   <si>
     <t>3165</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3165/pedido_de_providencia_no16-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3165/pedido_de_providencia_no16-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a construção de bueiros na SF 405, localizado na Sanga da Gaudina, estrada entre o Beluno e Rincão dos Benachio.</t>
   </si>
   <si>
     <t>3166</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3166/pedido_de_providencia_no17-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3166/pedido_de_providencia_no17-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando um estudo para instalação de um pórtico de boas-vindas e canteiros na avenida Farroupilha no acesso pelo bairro Italiano.</t>
   </si>
   <si>
     <t>3167</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3167/pedido_de_providencia_no18-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3167/pedido_de_providencia_no18-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa encaminhe ofício a Administração Municipal, solicitando a instalação de uma academia popular na praça do bairro Vila Nova.</t>
   </si>
   <si>
     <t>3169</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3169/pedido_de_providencia_no19-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3169/pedido_de_providencia_no19-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal através da Secretaria de Obras, especialmente ao setor de iluminação que providencie a instalação de iluminação pública em frente a residência de número 2140 localizada na rua Sete de Setembro, no bairro João XXIII.</t>
   </si>
   <si>
     <t>3171</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3171/pedido_de_providencia_no20-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3171/pedido_de_providencia_no20-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria municipal de obras, que seja realizado o patrolamento com cascalhamento em alguns pontos da estrada SF212 São Thomé, Fátima do Inhadiju, a esquina de acesso ao Mocambo. Tal pedido se faz necessário, tendo em vista que a estrada se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>3175</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3175/pedido_de_providencia_no_21-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3175/pedido_de_providencia_no_21-2024.pdf</t>
   </si>
   <si>
     <t>Ao executivo municipal, junto com a secretaria de obras, a pedido dos moradores, a recuperação com cascalhamento e arrumação da sarjeta da final rua Franklin Bastos de Carvalho, no bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>3186</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3186/pedido_de_providencia_n22-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3186/pedido_de_providencia_n22-2024.pdf</t>
   </si>
   <si>
     <t>Requerer que seja invertida as placas de pare da esquina da Rua Wilson Azambuja Vieira para a esquina da Rua Assis Brasil Martins de Bitencourt, através do departamento de trânsito.</t>
   </si>
   <si>
     <t>3178</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3178/pedido_n_23-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3178/pedido_n_23-2024.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada melhor sinalização e roçada nas laterais da RS 377, entrada para o Potreiro do Toroquá, tendo em vista que já houveram acidentes por falta de sinalização no local.</t>
   </si>
   <si>
     <t>3179</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3179/pedido_de_providencia_n24-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3179/pedido_de_providencia_n24-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que providencie a recuperação da praça Alicio Pires do Bairro João de Deus e que seja colocado a placa indicando o nome da referida praça.</t>
   </si>
   <si>
     <t>3180</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3180/pedido_de_providencia_n25-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3180/pedido_de_providencia_n25-2024.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, junto à Secretaria de Obras, para que seja realizado o patrolamento e cascalhamento da estrada que dá acesso a várias residências, como ponto de referência à propriedade do Senhor Valdir Molinari e a roçada do corredor da família Desler, no 3° Distrito Cerro dos Teles.</t>
   </si>
   <si>
     <t>3181</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3181/pedido_de_providencia_n26-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3181/pedido_de_providencia_n26-2024.pdf</t>
   </si>
   <si>
     <t>Ao Presidente desta Casa, que encaminhe ofício a Administração Municipal, solicitando a revitalização e manutenção do pórtico de entrada do Município, localizado na RS-241.</t>
   </si>
   <si>
     <t>3182</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3182/pedido_de_providencia_n27-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3182/pedido_de_providencia_n27-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando um estudo para a criação do Cram ( Centro de Referência de Atendimento à Mulher).</t>
   </si>
   <si>
     <t>3189</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3189/pedido_de_providencia_n28-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3189/pedido_de_providencia_n28-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal junto a Secretaria de Obras e Setor de Transito, que seja feita uma faixa elevada na rua Júlio Nemitz próximo a Unidade de saúde do bairro João XXIII.</t>
   </si>
   <si>
     <t>3190</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3190/pedido_de_providencia_n29-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3190/pedido_de_providencia_n29-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal cobre da RGE um cronograma de podas das árvores próximas da rede elétrica.</t>
   </si>
   <si>
     <t>3197</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3197/pedido_de_providencia_no30-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3197/pedido_de_providencia_no30-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizada, com urgência, a pintura do meio fio na R. 13 de Janeiro, nº925, em frente a loja Embala Festas, pois a pintura do local está deteriorada, prejudicando a identificação da sinalização.</t>
   </si>
   <si>
     <t>3198</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3198/pedido_de_providencia_no31-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3198/pedido_de_providencia_no31-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que sejam revisadas todas as bocas de lobos do município e, nas que se fizer necessário, sejam instaladas a devida cobertura (grade ou tampa), visto que muitas das instalações estão abertas sem nenhuma proteção.</t>
   </si>
   <si>
     <t>3199</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3199/pedido_de_providencia_no32-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3199/pedido_de_providencia_no32-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja construída uma faixa elevada na rua Pinheiro Rocha, quadra entre as ruas Franklin Bastos de Carvalho e Amarílio Rangel Cáceres, no bairro Centro. Esta medida visa garantir a segurança dos pedestres e crianças que frequentam a referida rua proporcionando uma travessia mais segura nesta área.</t>
   </si>
   <si>
     <t>3200</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3200/pedido_de_providencia_no33-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3200/pedido_de_providencia_no33-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, a realização de reparos no calçamento da Rua 13 de Janeiro, no trecho compreendido entre a Rua Expedicionário e a Rua Walter Witt, localizado no Bairro Centro. Além disso, é necessário implementar um sistema de canalização para a água proveniente de vertentes e chuvas na Rua Walter Witt, por meio da instalação de uma galeria subterrânea que conduza o fluxo até o rio Inhacundá.</t>
   </si>
   <si>
     <t>3201</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3201/pedido_de_providencia_no34-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3201/pedido_de_providencia_no34-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal solicitando que seja realizada a construção de bueiros na estrada de saída para o sítio, em frente ao Complexo Esportivo Cláudio Luciano Gonçalves Aguiar, localizado no bairro João XXIII.</t>
   </si>
   <si>
     <t>3203</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3203/pedido_de_providencia_no35-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3203/pedido_de_providencia_no35-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto com a Secretaria de Obras, seja realizada a retirada das pedras colocadas na SF 301, trecho entre a esquina silva e o Cerro dos Telles, bem  como seja realizado o cascalhamento, patrolamento e compactação na via, com a abertura de local para o escoamento correto da água.</t>
   </si>
   <si>
     <t>3204</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3204/pedido_de_providencia_n36-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3204/pedido_de_providencia_n36-2024.pdf</t>
   </si>
   <si>
     <t>Solicito que seja retirado o entulho localizado na rua João Bastos ao lado do n°492, apedido dos moradores do bairro Assis Brasil.</t>
   </si>
   <si>
     <t>3214</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3214/pedido_de_providencia_n37-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3214/pedido_de_providencia_n37-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja construída uma faixa elevada na rua Gabriel Machado em frente a residência n° 996.</t>
   </si>
   <si>
     <t>3213</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3213/pedido_de_providencia_n38-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3213/pedido_de_providencia_n38-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal encaminhe um pedido de licença ao DAER e providencie a construção de uma parada de ônibus na entrada SF 402 - da RS377 (silo da BC Cereais) ao Pinheiro Bonito.</t>
   </si>
   <si>
     <t>3215</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3215/pedido_de_providencia_n39-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3215/pedido_de_providencia_n39-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizado a recuperação da Rua Franklin Bastos de Carvalho, no trecho compreendido entre as ruas Venâncio Aires e Pedro Telles Tourem.</t>
   </si>
   <si>
     <t>3206</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3206/pedido_de_providencia_n_40-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3206/pedido_de_providencia_n_40-2024.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado a Secretaria de Obras o pedido de recuperação do calçamento na Rua Borges de Medeiros esquina com a Rua Hortêncio Gonçalves Rodrigues. E da esquina da Hortêncio Gonçalves com a Borges de Medeiros.</t>
   </si>
   <si>
     <t>3207</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3207/pedido_de_providencia_no41-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3207/pedido_de_providencia_no41-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a colocação de uma tampa na boca de lobo localizada na Rua Carlos Gomes, nº1271, tendo em vista a periculosidade de acidentes.</t>
   </si>
   <si>
     <t>3208</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3208/pedido_de_providencia_no42-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3208/pedido_de_providencia_no42-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que seja realizada a pintura da faixa elevada localizada na rua Garibaldi, em frente a Escola Educarte. Esta medida visa garantir a segurança dos pedestres e crianças que frequentam a referida rua, proporcionalmente uma travessia mais segura nesta área.</t>
   </si>
   <si>
     <t>3209</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3209/pedido_de_providencia_no43-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3209/pedido_de_providencia_no43-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado a recuperação da estrada que dá acesso a propriedade dos Crestani no São José do Inhandiju, 2º Distrito. Tendo em vista que a mesma se encontra em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>3210</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3210/pedido_de_providencia_n44-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3210/pedido_de_providencia_n44-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo municipal, junto a secretaria de obras, que seja instalado um quebra-molas  na rua Amarílio Rangel Cáceres em frente a residência n°2276, no bairro Getúlio Vargas a pedido dos moradores.</t>
   </si>
   <si>
     <t>3212</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3212/pedido_de_providencia_n45-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3212/pedido_de_providencia_n45-2024.pdf</t>
   </si>
   <si>
     <t>Que seja feito o cascalhamento e patrolamento da estrada da Tumbaúva e Buricaci.</t>
   </si>
   <si>
     <t>3222</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3222/pedido_de_providencia_no46-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3222/pedido_de_providencia_no46-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a notificação dos proprietários de 02(dois) imóveis, sendo um localizados na Rua 13 de Janeiro, número 649, antigo Prédio da Oi e da casa em diagonal a esta prédio, a qual não foi possível verificar o número, a fim de que realizem a devida limpeza do pátio no intuito de evitar a proliferação do mosquito da dengue.</t>
   </si>
   <si>
     <t>3223</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3223/pedido_de_providencia_no47-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3223/pedido_de_providencia_no47-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado a recuperação da estrada no Rincão dos Dorneles, com  início na entrada dos Corcine até a propriedade do seu Elvio Loureiro, com alguns trechos com cascalhamento, tendo em vista que se encontra em péssimas condições.</t>
   </si>
   <si>
     <t>3224</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3224/pedido_de_providencia_no48-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3224/pedido_de_providencia_no48-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal seja feita a instalação de uma placa indicativa contendo o nome do Centro de Especialidades José Carlos Pereira, tendo em vista que está iniciativa vem atender a solicitação dos moradores de nossa cidade, como medida de informação.</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3226/pedido_de_providencia_no49-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3226/pedido_de_providencia_no49-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras para que seja realizado o conserto na rua Carlos Gomes  a partir da rua João de Deus, até o final, pois ao invés do cascalho normal que é utilizado neste tipo de trabalho, foram colocadas pedras muito grandes na rua e por outro lado a chuva abriu crateras ao longo destas quadras, tornando-as praticamente intransitáveis.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3227/pedido_de_providencia_no50-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3227/pedido_de_providencia_no50-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto  a Secretaria de Obras, que seja feito o conserto do cabeçalho da plaina niveladora klr300, pois o equipamento é de suma importância para a manutenção das estradas vicinais e atualmente encontra-se sem a devida manutenção.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3231/pedido_de_providencia_n52-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3231/pedido_de_providencia_n52-2024.pdf</t>
   </si>
   <si>
     <t>Que seja realizado um estudo pelo Executivo Municipal para construção de uma faixa elevada na Rua João Manoel, quadra entre as ruas Expedicionário e Floriano Peixoto.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3232/pedido_de_providencia_n53-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3232/pedido_de_providencia_n53-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que seja realizado a recuperação da estrada na localidade da Perseverança que dá acesso aos Fogliatos e a estrada que dá acesso a Picadas dos Pereiras com alguns trechos com cascalhamento.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3233/pedido_de_providencia_n54-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3233/pedido_de_providencia_n54-2024.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, junto a Secretaria de Obras, Setor de Iluminação, que seja feita a instalação de lâmpadas no final da Avenida Farroupilha em frente a casa n°2385, no bairro João de Deus.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3234/pedido_de_providencia_n55-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3234/pedido_de_providencia_n55-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, para que seja feito o recolhimento de galhos e entulhos, na rua Daltro Filho, quadra entre as ruas Borges de Medeiros e Mauricio Cardoso.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3235/pedido_de_providencia_n56-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3235/pedido_de_providencia_n56-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, para que seja realizado a limpeza e desentupimento da canalização do esgoto na rua Pinheiro Machado 1429 até a esquina com a rua Silva Jardim.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3237/pedido_de_providencia_n57-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3237/pedido_de_providencia_n57-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras e Secretaria de Meio Ambiente, que seja esgotado o poço negro coletivo da COHAB.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3241/pedido_de_providencia_no58-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3241/pedido_de_providencia_no58-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que seja providenciado a reposição de lâmpadas na iluminação da quadra de esportes Pedro Aragon, na praça Coronel Manoel Viana, bem como, seja feito um planejamento para efetuar um trabalho de limpeza ao redor daquela quadra.</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3242/pedido_de_providencia_no59-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3242/pedido_de_providencia_no59-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado o patrolamento e cascalhamento da rua Amarílio Rangel Cáceres, no trecho compreendido entre as ruas 10 de Novembro e 15 de Novembro, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3243/pedido_de_providencia_n60-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3243/pedido_de_providencia_n60-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretária Municipal de Obras, que seja realizado a recuperação da estrada SF201, acesso ao varejão até a Fatima do Inhandiju, com alguns pontos com cascalhamento.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3247/pedido_de_providencia_n61-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3247/pedido_de_providencia_n61-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado o cascalhamento da estrada que parte da sede do “Taperão”, no 5° distrito, passando pela propriedade de Mario e Enedi, até o final do corredor.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3255/pedido_de_providencia_n62-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3255/pedido_de_providencia_n62-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que seja disponibilizado uma retroescavadeira somente para a limpeza dos bueiros e desvio de águas nas estradas do interior do Município.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3256/pedido_de_providencia_n63-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3256/pedido_de_providencia_n63-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, providencie a recuperação da estrada que dá acesso as propriedades de Leonir e Luciano Vieiro, na localidade do Beluno.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3257/pedido_de_providencia_n64-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3257/pedido_de_providencia_n64-2024.pdf</t>
   </si>
   <si>
     <t>Ao Presidente desta Casa, que encaminhe ofício a Administração Municipal, solicitando que seja realizado o conserto das goteiras no prédio da Rodoviária Municipal de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3258/pedido_de_providencia_n65-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3258/pedido_de_providencia_n65-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que seja feito o cascalhamento e recuperação da estrada que parte da RS 241, passando pela localidade da Fátima do Inhandiju, Piquiri, até a divisa com Nova Esperança do Sul.</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3263/pedido_de_providencia_n_66-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3263/pedido_de_providencia_n_66-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Obras, providencie a colocação de tubos na rua Silva Jardim, acesso à residência de número 116, no Bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3260/pedido_de_providencia_n67-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3260/pedido_de_providencia_n67-2024.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta Casa, encaminhe ofício ao ministro da Agricultura e Pecuária do Brasil, manifestando apoio aos termos do ofício encaminhado pela Federação da Agricultura do Estado do Rio Grande do Sul-FARSUL.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3264/pedido_de_providencia_n_68-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3264/pedido_de_providencia_n_68-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja construída uma faixa elevada na Rua Barros Cassal, em frente à residência n° 722, entre a Rua 10 de novembro e Rua 03 de outubro.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3265/pedido_de_providencia_n_69-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3265/pedido_de_providencia_n_69-2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal, por intermédio da Secretaria Municipal de Obras, a realização da recuperação da estrada de acesso ao Mocambo.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3262/pedido_de_providencia_n_70-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3262/pedido_de_providencia_n_70-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras que seja feito uma lombada na Rua João de Deus quadra entre as ruas Carlos Gomes e Daltro Filho.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3270/pedido_de_providencia_no71-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3270/pedido_de_providencia_no71-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Indústria e Comércio, realize uma revitalização dos camelódromos do município, bem como, seja realizado um levantamento das bancas que estão sendo ocupadas, ociosas, e/ou sem uso para fins lucrativos ou ações sociais. Solicito também, os dias e horários de funcionamento das bancas.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3271/pedido_de_providencia_n72-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3271/pedido_de_providencia_n72-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à secretária de obras, que realize, com urgência, o conserto do bueiro situado na estrada do Rincão dos Cogos, no Beluno, próximo a residência dos Dal Soto.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3272/pedido_de_providencia_n73-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3272/pedido_de_providencia_n73-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que encaminhe à RGE Sul o projeto de extensão da rede elétrica da rua Brigadeiro Rube Canabarro.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3276/pedido_de_providencia_n_74-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3276/pedido_de_providencia_n_74-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que providencie um espaço aos pequenos empreendedores do município de desejam iniciar seu negócio, deixo como sugestão a área que antes funcionava o Albergue Municipal.</t>
   </si>
   <si>
     <t>3278</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3278/pedido_de_providencia_n_75-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3278/pedido_de_providencia_n_75-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, para que seja providenciado a reconstrução da boca de lobo que esta situada na Rua 13 de Janeiro, em frente ao Supermercado Maciel.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3279/pedido_de_providencia_n_76-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3279/pedido_de_providencia_n_76-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, Setor de Iluminação, que seja feita a substituição de lâmpada que esta queimada na Rua Jesus Brunet em frente à residência de n° 150, no Bairro Assis Brasil.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3280/pedido_de_providencia_n_77-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3280/pedido_de_providencia_n_77-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria de Obras, que providencie a recuperação da SF 209 - do Passo do Leão (COMIS), sitio até a esquina do Auri Lima, como também seja feito o conserto das pranchas da ponte de madeira dos COMIS.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3291/pedido_de_providencia_n78-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3291/pedido_de_providencia_n78-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Obras, providencie a recuperação do bueiro na estrada do Rincão dos Lamberti, próximo a Igreja Assembleia de Deus.</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3293/pedido_de_providencia_no79-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3293/pedido_de_providencia_no79-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja construído um abrigo com banco, fechamento das laterais e no fundo na parada de ônibus da Rua Ari Lopes esquina com a Rua Coralino Lamberty, no Bairro Ari Lopes, tendo em vista que as pessoas que usam o transporte todos os dias vem enfrentando dificuldades pela falta de abrigo para protegerem-se das intempéries climáricas.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3295/pedido_de_providencia_n80-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3295/pedido_de_providencia_n80-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a reconstrução da ponte, localizada na SFA 221, entre os municípios de São Francisco de Assis e São Vicente do sul, na localidade do Mocambo.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3296/pedido_de_providencia_n81-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3296/pedido_de_providencia_n81-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, para que seja providenciado a reconstrução do bueiro que atravessa a rua Pinheiro Rocha na esquina com a rua Barros Cassal, em frente a Câmara de Diretores Lojistas(CDL).</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3297/pedido_de_providencia_n82-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3297/pedido_de_providencia_n82-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, para que seja providenciado o cascalhamento da rua Fábio Telles Tourem, beco localizado no bairro João de Deus.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3298/pedido_de_providencia_n83-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3298/pedido_de_providencia_n83-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à secretaria responsável, que realize o cascalhamento na entrada do Jockey Clube Assisense.</t>
   </si>
   <si>
     <t>3312</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3312/pedido_de_providencia_n84-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3312/pedido_de_providencia_n84-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com urgência a recuperação, do beco localizado na praça João de Deus.</t>
   </si>
   <si>
     <t>3304</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3304/pedido_de_providencia_n_85-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3304/pedido_de_providencia_n_85-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretária Municipal de Obras, que seja realizada a recuperação da estrada do 2° Distrito São José do Inhandiju que da acesso aos Crestani.</t>
   </si>
   <si>
     <t>3305</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3305/pedido_de_providencia_no86-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3305/pedido_de_providencia_no86-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável encaminhe solicitação a RGE para extensão de rede de energia elétrica com instalação de postes na rua 10 de novembro, quadras entre rua Ezequiel Aguiar e Benjamim Cioqueta, bairro João XXIII.</t>
   </si>
   <si>
     <t>3306</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3306/pedido_de_providencia_no87-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3306/pedido_de_providencia_no87-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto com a Secretaria de Obras, que seja realizado o cascalhamento e recuperação da estrada que parte da RS377 passando pelo Limoeiro, Vista Alegre, Chequim e Santa Rosa.</t>
   </si>
   <si>
     <t>3307</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3307/pedido_de_providencia_no88-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3307/pedido_de_providencia_no88-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto com a Secretaria de Obras, que seja realizado o cascalhamento e recuperação das estradas que partem da RS377 até os Alves e até os Bernardis, ambas localidades situadas no 4º Distrito do Município.</t>
   </si>
   <si>
     <t>3308</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3308/pedido_de_providencia_no89-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3308/pedido_de_providencia_no89-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a recuperação da estrada SF 203, do Potreiro do Toroquá até o Passo do Leão.</t>
   </si>
   <si>
     <t>3309</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3309/pedido_de_providencia_no90-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3309/pedido_de_providencia_no90-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o cascalhamento e a recuperação da estrada do Formigueiro que dá acesso as propriedades dos Senhores Djalmo e Darci Mazui.</t>
   </si>
   <si>
     <t>3310</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3310/pedido_de_providencia_no91-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3310/pedido_de_providencia_no91-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras e limpeza urbana, realize a roçada na saída da cidade, no Bairro Italiano, nas laterais de acesso ao trevo da BR 377, bem como, roçada e instalação de tubos no final da rua 13 de Janeiro, área de lazer, na encosta do Rio Inhacundá.</t>
   </si>
   <si>
     <t>3313</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
     <t>Miguel Lamberty</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3313/pedido_de_providencia_n92-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3313/pedido_de_providencia_n92-2024.pdf</t>
   </si>
   <si>
     <t>Que o executivo municipal, faça um estudo para adequação do quadro de cargos de provimento efetivo da Lei N°589/2010, o qual os cargos de motorista e operadores que hoje são padrão 2, que sejam adequados ao padrão 4.</t>
   </si>
   <si>
     <t>3314</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3314/pedido_de_providencia_n93-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3314/pedido_de_providencia_n93-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, través da Secretaria de Obras, que providencie o alargamento do bueiro situado na SF 202, na curva próximo a ponte do Jaguarizinho, Potreiro do Toroquá.</t>
   </si>
   <si>
     <t>3315</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3315/pedido_de_providencia_no94-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3315/pedido_de_providencia_no94-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a manutenção da Rua Danilo Cáceres e conserto de um buraco próximo a residência nº357, no bairro João XXIII.</t>
   </si>
   <si>
     <t>3317</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3317/pedido_de_providencia_no95-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3317/pedido_de_providencia_no95-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem respeitosamente a presença de Vossa Excelência, com base no Regimento Interno desta casa, que seja encaminhado a Secretaria de Obras o pedido de manutenção por meio do rolo compressor, na Rua 03 de Outubro quadras entre as Ruas Avenida Farroupilha e Ernesto Alves. Bairro Italiano.</t>
   </si>
   <si>
     <t>3319</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3319/pedido_de_providencia_no96-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3319/pedido_de_providencia_no96-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo municipal, junto a sec. Obras, para que seja providenciado o imediato recolhimento dos galhos que estão depositados na rua Venâncio Aires, quadra entre  as ruas Ernesto Alves e Barros Cassal.</t>
   </si>
   <si>
     <t>3320</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3320/pedido_de_providencia_n_97-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3320/pedido_de_providencia_n_97-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal juntamente com a Secretaria de Obras, que seja realizado a recuperação e revisão dos brinquedos da Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>3321</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3321/pedido_de_providencia_n_98-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3321/pedido_de_providencia_n_98-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, Junto a Secretaria de Obras, que realize a recuperação da SF - 501 Paulo Gioda, estrada que dá acesso ao Cinamomo e a Vila Kraemer.</t>
   </si>
   <si>
     <t>3322</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3322/pedido_de_providencia_n_99-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3322/pedido_de_providencia_n_99-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja confeccionado o projeto de lei prevendo a implementação do piso salarial do magistério.</t>
   </si>
   <si>
     <t>3332</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3332/pedido_de_providencia_n100-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3332/pedido_de_providencia_n100-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe o oficio a Administração Municipal, solicitando que seja realizado a redução do nível de estrada SFA 212, na localidade do Inhandijú, próximo a residência de Elio Martins.</t>
   </si>
   <si>
     <t>3333</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3333/pedido_de_providencia_n101-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3333/pedido_de_providencia_n101-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a recuperação da estrada do Beluno até o Savaris e também a colocação de um bueiro próximo a propriedade do senhor Pedro Dalsoto, nesta mesma estrada.</t>
   </si>
   <si>
     <t>3334</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3334/pedido_de_providencia_n102-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3334/pedido_de_providencia_n102-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que envie correspondência ao Senhor Luciano Faustino da Silva Diretor Geral do DAER, solicitando a conclusão da recuperação da estrada da RS-377, trecho entre São Francisco de Assis e Santiago, solicito ainda pintura das faixas para sinalizar a mesma.</t>
   </si>
   <si>
     <t>3336</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3336/pedido_de_providencia_n103-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3336/pedido_de_providencia_n103-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja colocados tubos na sanga logo após a antiga sede de rodeiros dos Pinheiros, no Buricaci 2°Distrito.</t>
   </si>
   <si>
     <t>3337</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3337/pedido_de_providencia_n104-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3337/pedido_de_providencia_n104-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se, com urgência, que seja realizado o cascalhamento da estrada do Limoeiro fazendo a volta pela localidade Santa Rosa, bem como, do Limoeiro até o Goulart.</t>
   </si>
   <si>
     <t>3345</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3345/pedido_de_providencia_n_105-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3345/pedido_de_providencia_n_105-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, recuperação da Sanga da Areia passando pela propriedade do Senhor Valério indo até a esquina dos Lenas no 2° Distrito.</t>
   </si>
   <si>
     <t>3346</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3346/pedido_de_providencia_n106-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3346/pedido_de_providencia_n106-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria competente, providencie, com urgência, a limpeza e retirada de entulhos, galhos e lixo em geral da praça do Bairro Assis Brasil.</t>
   </si>
   <si>
     <t>3348</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3348/pedido_de_providencia_n107-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3348/pedido_de_providencia_n107-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a recuperação da estrada SF 405 - Da Esquina Boneli, Benachios até o Beluno, entrando em direção aos Nicolas.</t>
   </si>
   <si>
     <t>3350</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3350/pedido_de_providencia_no108-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3350/pedido_de_providencia_no108-2024.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem respeitosamente a presença de Vossa Excelência, com base no Regimento Interno desta casa, que através da Secretaria de Obras que seja providenciado a troca dos Brasilit da pracinha de brinquedos, da praça do Bairro João de Deus.</t>
   </si>
   <si>
     <t>3351</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3351/pedido_de_providencia_n109-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3351/pedido_de_providencia_n109-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, que seja colocados tubos na estrada que dá acesso na propriedade do Senhor Mauricio Nicola no 2° Distrito Progresso do Piquiri.</t>
   </si>
   <si>
     <t>3355</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3355/pedido_de_providencia_110-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3355/pedido_de_providencia_110-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras agilize a construção da Pranchada na Sanga da Galdina(Beluno) SF 405.</t>
   </si>
   <si>
     <t>3356</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3356/pedido_de_providencia_111-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3356/pedido_de_providencia_111-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, a implementação de placa de ''proibido jogar lixo'' na estrada do 3° Distrito, após a ponte do Caraípasso e após a ponte do Taquari.</t>
   </si>
   <si>
     <t>3357</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3357/pedido_de_providencia_112-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3357/pedido_de_providencia_112-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, para que seja realizado o conserto do pontilhão dos Tolfos, no 2° Distrito - Passo da Cruz, interior do município.</t>
   </si>
   <si>
     <t>3361</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3361/pedido_de_providencia_113-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3361/pedido_de_providencia_113-2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja construída uma área externa capaz de abrigar a comunidade do interior que aguardará na fila de espera do ESF Rural para pegar suas fichas de atendimento.</t>
   </si>
   <si>
     <t>3366</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3366/pedido_de_providencia_no114-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3366/pedido_de_providencia_no114-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado a recuperação da Rua Carlos Gomes, entre as Ruas João de Deus e Pedro Telles Tourem, no Bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>3367</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3367/pedido_de_providencia_n_115-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3367/pedido_de_providencia_n_115-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja construído bueiros de tubos na sanga que dá acesso a propriedade do Senhor Daison Erbice, o 2º Distrito São José do Inhandiju.</t>
   </si>
   <si>
     <t>3368</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3368/pedido_de_providencia_n_116-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3368/pedido_de_providencia_n_116-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através do Setor de Iluminação Pública, providencie a colocação de lâmpadas nos postes da praça em frente a Capela e do Clube na Comunidade da Perseverança, 2º distrito.</t>
   </si>
   <si>
     <t>3374</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3374/pedido_de_providencia_n117-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3374/pedido_de_providencia_n117-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, que seja feito o cascalhamento e patrolamento da estrada que parte da RS377, passando pelo Beluno, Calvário, Pinheiro Bonito até os silos da BC Cereais. Também se solicita, com urgência, a revisão e troca dos bueiros no trecho descrito especialmente na estrada principal do Pinheiro Bonito.</t>
   </si>
   <si>
     <t>3380</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3380/pedido_de_providencia_1182024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3380/pedido_de_providencia_1182024.pdf</t>
   </si>
   <si>
     <t>Ao executivo municipal, através da Secretaria de Obras, providencie a recuperação de estrada que dá acesso ao Rincão do Lamberti, e que seja feita a recuperação do bueiro próximo a igreja Assembléia de Deus, pois o mesmo encontra-se danificado dificultando o trânsito da localidade.</t>
   </si>
   <si>
     <t>3381</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3381/pedido_de_providencia_1192024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3381/pedido_de_providencia_1192024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Obras, providencie o conserto do bueiro localizado ao final da Avenida Farroupilha, após o açude, 1° Distrito - Sanga da Areia, na entrada da propiedade de Sirlei Lenoa Fogliato Trombini.</t>
   </si>
   <si>
     <t>3384</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3384/pedido_de_providencia_no120-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3384/pedido_de_providencia_no120-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a secretaria de obras, para que seja providenciado o imediato recolhimento dos galhos que estão depositados na rua Claudio Leopoldino Leitão Cidade/Vila Cohab, quadra entre as ruas 13 de Janeiro e a Pinheiro Rocha.</t>
   </si>
   <si>
     <t>3385</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3385/pedido_de_providencia_no121-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3385/pedido_de_providencia_no121-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a secretaria Municipal de Obras a recuperação da estrada FS 201 do passo do Leão até o Rincão dos Dorneles no 2º Distrito.</t>
   </si>
   <si>
     <t>3386</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3386/pedido_de_providencia_no122-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3386/pedido_de_providencia_no122-2024.pdf</t>
   </si>
   <si>
     <t>Requerer que seja feita a uma revitalização com pintura na quadra de esportes, na praça Coronal Manoel Viana e também que seja elevada a torneira para melhor uso.</t>
   </si>
   <si>
     <t>3388</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3388/pedido_de_providencia_n123-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3388/pedido_de_providencia_n123-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto a Secretária de Obras, que seja recuperado o muro de sustentação e instalada uma rampa de acessibilidade na Gruta São Tomé, bem como, sejam construídos dois banheiros no local como medida de de saneamento, e que três vezes na semana seja disponibilizado um funcionário para a manutenção e limpeza dos mesmos.</t>
   </si>
   <si>
     <t>3389</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3389/pedido_de_providencia_n124-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3389/pedido_de_providencia_n124-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à secretaria responsável, que realize a limpeza das ruas com o recolhimento dos galhos oriundos das podas realizadas pela população e a retirada de entulhos.</t>
   </si>
   <si>
     <t>3390</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3390/pedido_de_providencia_n125-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3390/pedido_de_providencia_n125-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizado a recuperação da Rua Mauricio Cardoso, entre a Rua Gabriel Machado e a Rua João Moreira.</t>
   </si>
   <si>
     <t>3391</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3391/pedido_de_providencia_n126-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3391/pedido_de_providencia_n126-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a pintura de faixa amarela em frente a ESF Rural, bem como que seja enviado ofício ao Departamento de Trânsito Municipal para que seja feita analise a possibilidade de implementar placa de estacionamento rotativo ou de estacionamento exclusivo para veículos da saúde neste local.</t>
   </si>
   <si>
     <t>3396</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3396/pedido_de_providencia_no127-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3396/pedido_de_providencia_no127-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto com a Secretaria de Obras, que seja realizado, com urgência, o cascalhamento da estrada que parte da sede do "Taperão", no 5º distrito, passando pela propriedade de Mario e Enedi, até o final corredor, pois o local está praticamente intransitável.</t>
   </si>
   <si>
     <t>3397</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3397/pedido_de_providencia_n_128-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3397/pedido_de_providencia_n_128-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada do Buricaci no 2° Distrito.</t>
   </si>
   <si>
     <t>3398</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3398/pedido_de_providencia_n_129-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3398/pedido_de_providencia_n_129-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a recuperação da estrada da comunidade do Rincão dos Benachios, passando pelo Rincão dos Nicola, Rincão dos Lançanova, indo até a RS-377 no Rincão dos Luzes.</t>
   </si>
   <si>
     <t>3399</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3399/pedido_de_providencia_n130-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3399/pedido_de_providencia_n130-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal através da Secretaria de Obras providencie a retirada dos galhos derivados das podas que se encontram depositados na rua João Moreira, entre as ruas 7 de Setembro e 21 de Abril.</t>
   </si>
   <si>
     <t>3402</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3402/pedido_de_providencia_no131-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3402/pedido_de_providencia_no131-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação da tampa da Boca de Lobo, localizada na esquina da Av. Farroupilha com a Rua Pinheiro Machado, pois a mesma encontra-se aberta causando riscos de acidente, tanto para os veículos como aos pedestres que ali transitam.</t>
   </si>
   <si>
     <t>3413</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3413/pedido_de_providencia_no132-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3413/pedido_de_providencia_no132-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a possibilidade construir um banheiro na área externa do ESF João de Deus, para que as pessoas que chegam fora do horário para aguardar a distribuição de fichas para possam usar.</t>
   </si>
   <si>
     <t>3405</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3405/pedido_de_providencia_n_133-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3405/pedido_de_providencia_n_133-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Meio Ambiente, para que seja providenciado a colocação de um container, para depósito de lixo, na rua 10 de Novembro, em frente a Creche Dente de Leite.</t>
   </si>
   <si>
     <t>3406</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3406/pedido_de_providencia_n134-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3406/pedido_de_providencia_n134-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal , através do Setor de Trânsito, providencie a revisão e faça a pintura correta do meio-fio dos cruzamentos do nosso município.</t>
   </si>
   <si>
     <t>3407</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3407/pedido_n_135.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3407/pedido_n_135.2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto a Secretaria de Obras, que seja feito o conserto, com as medidas que se fizerem necessárias, da estrada do Caraípasso, no trecho em que há um desmoronamento de parte da estrada (coordenadas aproximadas -29.518784, -55.176971)</t>
   </si>
   <si>
     <t>3408</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3408/pedido_de_providencia_no136-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3408/pedido_de_providencia_no136-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto a Secretaria de Obras, que seja feito o cascalhamento e patrolamento da estrada que parte da esquina Gioda até a estrada do Limoeiro e nas estradas vicinais dos Olhos D'água, com a colocação de um bueiro na estrada principal dos Olhos D'água, na localização -29.415299, -55.080458.</t>
   </si>
   <si>
     <t>3410</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3410/pedido_de_providencia_no137-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3410/pedido_de_providencia_no137-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize o patrolamento da estrada SF 105, do Cerro da Vigia, a Picada do Padre, até a RS 377, que dá acesso a propriedade da Família Bertazzo.</t>
   </si>
   <si>
     <t>3416</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3416/pedido_de_providencia_no138-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3416/pedido_de_providencia_no138-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a colocação de uma lixeira comunitária no final da rua Rua Oreste Lanes Rodrigues, esquina com a Rua Amarilio Rangel Cáceres, tendo em vista que não há recolhimento de lixo no local e os moradores tem de se deslocar até a saída do beco da referida Rua para que seu lixo seja recolhido.</t>
   </si>
   <si>
     <t>3421</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3421/pedido_de_providencia_no139-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3421/pedido_de_providencia_no139-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras providencie com urgência o concerto da pavimentação na Rua Heitor Lara de Carvalho, quadras entre a Rua Wilson de Azambuja e Fábio Mecking, em especial, no cruzamento com a Rua Paulino Cipriano Haigert.</t>
   </si>
   <si>
     <t>3424</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3424/pedido_de_providencia_n140-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3424/pedido_de_providencia_n140-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, que seja disponibilizado um número de telefone com WhatsApp no Posto de Saúde ESF Rural, Dr. Francisco Ênio Soares Cidade.</t>
   </si>
   <si>
     <t>3425</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3425/pedido_de_providencia_n141-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3425/pedido_de_providencia_n141-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à Secretaria de Obras, que seja feito o cascalhamento e patrolamento da estrada da Colônia do Mocambo.</t>
   </si>
   <si>
     <t>3423</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3423/pedido_de_providencia_n142-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3423/pedido_de_providencia_n142-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada substituição das madeiras que estão danificadas da ponte da sanga dos Stivanin na travessa dos Salbego que da acesso aos Dorneles.</t>
   </si>
   <si>
     <t>3432</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3432/pedido_de_providencia_no143-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3432/pedido_de_providencia_no143-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, para que seja providenciado o conserto da estrada que da acesso a praia no Passo do Catarina.</t>
   </si>
   <si>
     <t>3434</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3434/pedido_de_providencia_n144-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3434/pedido_de_providencia_n144-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do Setor de Trânsito, providencie uma melhor sinalização da lombada localizada em frente ao açude, na saída para Santiago, ou estude a possiblidade de remoção da lombada.</t>
   </si>
   <si>
     <t>3436</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3436/pedido_de_providencia_n145-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3436/pedido_de_providencia_n145-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe o ofício a Administração Municipal, solicitando que seja realizado pintura da faixada com a identificação do nome da Escola Municipal José Batista Pompeo, bem como seja realizado a reforma da praça de brinquedos no pátio da escola mencionada.</t>
   </si>
   <si>
     <t>3437</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3437/pedido_de_providencia_n146-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3437/pedido_de_providencia_n146-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a construção de bueiro na estrada ESF 214, entre a estrada do varejão e entrada para o Buricaci.</t>
   </si>
   <si>
     <t>3441</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3441/pedido_de_providencia_n147-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3441/pedido_de_providencia_n147-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação da estrada a partir da SF 201 com início no rincão dos Dorneles que da acesso ao quilombo, no 2° distrito deste município.</t>
   </si>
   <si>
     <t>3442</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3442/pedido_de_providencia_n148-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3442/pedido_de_providencia_n148-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento e cascalhamento da estrada da comunidade do Savaris até o Pinheiro Bonito.</t>
   </si>
   <si>
     <t>3448</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3448/pedido_de_providencia_n_149.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3448/pedido_de_providencia_n_149.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja implementado um livro de protocolos dos encaminhamentos deixados na secretaria de saúde, a fim de que os pacientes, na espera da realização de procedimentos, exames, etc, tenham mais segurança ao deixar os documentos para encaminhamentos e maior controle de tempo de espera.</t>
   </si>
   <si>
     <t>3450</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3450/pedido_de_providencia_n150-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3450/pedido_de_providencia_n150-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja colocados tubos na estrada do Passo da Cruz no Piquiri próximo a residência do Manganeli, no 2° Distrito.</t>
   </si>
   <si>
     <t>3455</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3455/pedido_de_providencia_n_151.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3455/pedido_de_providencia_n_151.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de obras providencie, com urgência, o patrolamento e encascalhamento na rua João de Deus, quadra entre a rua João Moreira e Av. Farroupilha.</t>
   </si>
   <si>
     <t>3456</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3456/pedido_de_providencia_n152-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3456/pedido_de_providencia_n152-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a recuperação do asfalto na Rua 15 de Novembro, bairro João XXIII em diagonal ao Stock Bebidas.</t>
   </si>
   <si>
     <t>3460</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3460/pedido_de_providencia_no153-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3460/pedido_de_providencia_no153-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto a Secretaria de Obras, que seja realizada a troca das lâmpadas nos postes situados em frente ao Salão da comunidade da Encruzilhada, bem como seja feita a revisão nos demais postos da cede da localidade, visto que existem ao menos três pontos com as lâmpadas queimadas.</t>
   </si>
   <si>
     <t>3464</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3464/pedido_de_providencia_no154-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3464/pedido_de_providencia_no154-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento e cascalhamento de alguns trechos da estrada que parte da Associação do Rincão dos Benachio até o Rio Jaguarizinho, na localidade do Engenho Velho. E também que seja colocado um bueiro nesta mesma estrada.</t>
   </si>
   <si>
     <t>3465</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3465/pedido_de_providencia_n155-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3465/pedido_de_providencia_n155-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à Secretaria de Obras, que realize o conserto com patrolamento e cascalhamento da estrada do corredor do cerro dos Telles até a Divisa com Manoel Viana e que seja feito o conserto do bueiro situado próximo as seguintes coordenadas: -29.459276, -55.358890.</t>
   </si>
   <si>
     <t>3466</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3466/pedido_de_providencia_n156-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3466/pedido_de_providencia_n156-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à Secretaria de Obras, que realize o conserto com patrolamento e cascalhamento do corredor que parte da RS377, de frente ao cemitério dos Anjos até o final do corredor, no 4° Dist. Rincão dos Luzes, da estrada que parte da RS377 até a igreja do Espinílho, 1° Dist, da estrada do Espinílho, partindo da esquina Gioda até o Limoeiro.</t>
   </si>
   <si>
     <t>3470</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3470/pedido_de_providencia_no157-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3470/pedido_de_providencia_no157-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada partindo da RS 241 no São Tome até a Fatima do Inhandiju, no segundo distrito.</t>
   </si>
   <si>
     <t>3471</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3471/pedido_de_providencia_no158-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3471/pedido_de_providencia_no158-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada partindo da estrada do Passo do Leão, Perseverança até o Rincão dos Dorneles no segundo Distrito.</t>
   </si>
   <si>
     <t>3472</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3472/pedido_de_providencia_no159-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3472/pedido_de_providencia_no159-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a troca dos tubos que se encontram quebrados no bueiro localizado na SF 406, do Beluno até a Encruzilhada, acima do perau do Beluno.</t>
   </si>
   <si>
     <t>3473</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3473/pedido_de_providencia_n160-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3473/pedido_de_providencia_n160-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a DAER, solicitando que seja realizada a pintura e sinalização do asfalto da RS-377 entre o município de São Francisco de Assis a Santiago.</t>
   </si>
   <si>
     <t>3474</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3474/pedido_de_providencia_n161-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3474/pedido_de_providencia_n161-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à Secretaria de Obras, que realize o conserto com patrolamento e cascalhamento da estrada que parte do lado do armazém da Comunidade do Beluno até o final da mesma.</t>
   </si>
   <si>
     <t>3475</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3475/pedido_de_providencia_n162-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3475/pedido_de_providencia_n162-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada do Piquiri que da acesso ao passo da cruz no 2° Distrito.</t>
   </si>
   <si>
     <t>3476</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3476/pedido_de_providencia_n163-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3476/pedido_de_providencia_n163-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto à Secretaria de Obras, que realize o conserto do calçamento em dois pontos da rua 13 de janeiro na quadra entre as ruas Floriano Peixoto e Expedicionário.</t>
   </si>
   <si>
     <t>3477</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3477/pedido_de_providencia_no_164-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3477/pedido_de_providencia_no_164-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal providencie, com urgência, a substituição das linhas telefônicas de responsabilidade do Executivo Municipal afetadas pelo interrompimento dos serviços da empresa de telefonia Oi neste município.</t>
   </si>
   <si>
     <t>3479</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3479/pedido_de_providencia_n_165.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3479/pedido_de_providencia_n_165.2024.pdf</t>
   </si>
   <si>
     <t>Que esta Casa entre em contato com AGESAN (Agência Reguladora de Saneamento do Estado).</t>
   </si>
   <si>
     <t>3480</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3480/pedido_de_providencia_no166-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3480/pedido_de_providencia_no166-2024.pdf</t>
   </si>
   <si>
     <t>Solici8to ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada que parte da SF 201 - do Piquiri, Mocambo até a ponte de divisa com Jaguari, 2º distrito. Tal medida se faz necessário devido as péssimas condições de trafegabilidade da estrada em questão.</t>
   </si>
   <si>
     <t>3481</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3481/pedido_de_providencia_no167-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3481/pedido_de_providencia_no167-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada que parte SF 201, passando pelo Varejão até a Fátima do Inhandiju, no 2º distrito. Tal medida se faz necessário devido as péssimas condições de trafegabilidade da estrada em questão.</t>
   </si>
   <si>
     <t>3483</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3483/pedido_de_providencia_no_168-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3483/pedido_de_providencia_no_168-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se, que o Executivo Municipal  designe um funcionário para cada unidade de saúde do município, com o objetivo de que as unidades possam ser abertas a partir das 6h00min, bem como mantenham o funcionamento ao meio-dia</t>
   </si>
   <si>
     <t>3484</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3484/pedido_de_providencia_no169-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3484/pedido_de_providencia_no169-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, para que seja realizado a limpeza e desentupimento da canalização do esgoto na rua Pinheiro Machado 1429 até a esquina com a rua Silva Jardim.</t>
   </si>
   <si>
     <t>3490</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3490/pedido_de_providencia_170-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3490/pedido_de_providencia_170-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação de um bueiro na estrada que dá acesso a entrada da propriedade do Sr. Delmo Dalsoto na localidade do Savaris.</t>
   </si>
   <si>
     <t>3491</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3491/pedido_de_providencia_171-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3491/pedido_de_providencia_171-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente  desta Casa, encaminhe o ofício a Administração Municipal para que seja realizado o patrolamento da Rua Venâncio Aires de onde termina o calçamento até o bueiro, esquina com a Rua Otelo Barbosa.</t>
   </si>
   <si>
     <t>3488</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3488/pedido_de_providencia_n172-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3488/pedido_de_providencia_n172-2024.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria de Obras, que seja realizada, a recuperação da estrada  SF 211, no trecho que se inicia na RS 241 e se estende até a localidade da Vassoura.</t>
   </si>
   <si>
     <t>3487</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3487/pedido_de_providencia_no173-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3487/pedido_de_providencia_no173-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal providencias urgentes junto a Secretaria de Saúde para resolver a grave situação de falta de médicos nas unidades de saúde do município.</t>
   </si>
   <si>
     <t>3497</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3497/pedido_de_providencia_n174-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3497/pedido_de_providencia_n174-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Agricultura juntamente com os órgãos competentes, monte uma força tarefa em combate aos morcegos hematófagos, causadores da raiva bovina no interior do município.</t>
   </si>
   <si>
     <t>3498</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3498/pedido_de_providencia_no175-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3498/pedido_de_providencia_no175-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal , junto à Secretaria de Obras, que realize o conserto com patrolamento e cascalhamento da estrada que parte da RS377, Picada do Padre, passando pela propriedade dos Bertazzo, no trecho que existem dois bueiros quebrados, os quais necessitam substituição, o que também se solicita, e pelas propriedades das famílias Resta, ate a Canchinha, fazendo o conserto das demais estradas locais que se fazem necessárias.</t>
   </si>
   <si>
     <t>3499</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3499/pedido_de_providencia_no176-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3499/pedido_de_providencia_no176-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, junto a Secretaria de Obras, seja instalada uma lombada na rua Franklin Bastos de Carvalho, na quadra entre as ruas Borges de Medeiros e Maurício Cardoso.</t>
   </si>
   <si>
     <t>3500</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3500/pedido_de_providencia_n177-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3500/pedido_de_providencia_n177-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a colocação de um bueiro na SF 202 próximo à entrada da propriedade de Carlos Minussi e de Paulo Ferrando.</t>
   </si>
   <si>
     <t>3501</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3501/pedido_de_providencia_n178-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3501/pedido_de_providencia_n178-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento com cascalhamento na estrada com inicio da SF 301 passando pela propriedade do Senhor João Costenari.</t>
   </si>
   <si>
     <t>3502</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3502/pedido_de_providencia_n179-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3502/pedido_de_providencia_n179-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras - Setor de Trânsito - a reposição das placas indicando os nomes das localidades no 2° Distrito deste Município.</t>
   </si>
   <si>
     <t>3503</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3503/pedido_de_providencia_n180-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3503/pedido_de_providencia_n180-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação da SF 101, da Sede(Vila Nova) a praia Jacaqua, local denominado Alto Alegre, passando na propriedade do Senhor Carlinho Sudati.</t>
   </si>
   <si>
     <t>3508</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3508/pedido_de_providencia_n181-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3508/pedido_de_providencia_n181-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, que providencie o conserto na rampa do acesso a residência de número 994 na rua Ulisses Bastos de Aguiar.</t>
   </si>
   <si>
     <t>3509</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3509/pedido_de_providencia_n182-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3509/pedido_de_providencia_n182-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a recuperação com patrolamento da rua Ezequiel Aguiar, entre as ruas 10 de Novembro e Coralino Lamberti Anchieta.</t>
   </si>
   <si>
     <t>3510</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3510/pedido_de_providencia_n183-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3510/pedido_de_providencia_n183-2024.pdf</t>
   </si>
   <si>
     <t>3515</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3515/pedido_de_providencia_n184-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3515/pedido_de_providencia_n184-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja feita a instalação de uma placa indicativa contendo o nome do Centro de Especialidades José Carlos Pereira, tendo em vista que esta iniciativa vem atender a solicitação dos moradores da nossa cidade, como medida de informação.</t>
   </si>
   <si>
     <t>3520</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3520/pedido_de_providencia_no185-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3520/pedido_de_providencia_no185-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por intermédio da Secretaria de Obras, seja montada uma força-tarefa dedicada a recuperação das estradas do interior de nosso município. A precariedade nas vias rurais tem dificultado o tráfego e impactado diretamente a rotina e o trabalho das famílias que dependem dessas estradas para escoamento da produção e deslocamento.</t>
   </si>
   <si>
     <t>3522</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3522/pedido_de_providencia_n_1862024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3522/pedido_de_providencia_n_1862024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, faça um estudo para solucionar um ponto de alagamento concentrado na travessa das ruas Saturnino Munhóz e Borges de Medeiros.</t>
   </si>
   <si>
     <t>3528</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3528/pedido_de_providencia_n187-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3528/pedido_de_providencia_n187-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por intermédio da Secretaria de Obras, que seja feita uma revisão de lâmpada no poste situado na rua Garibaldi em frente nº 912, no bairro Mandarino.</t>
   </si>
   <si>
     <t>3526</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3526/pedido_de_providencia_n188-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3526/pedido_de_providencia_n188-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, que forneça serviço de profissional de nutrição, seja por meio do consórcio intermunicipal de saúde, seja por meio da contratação temporária de profissionais da área.</t>
   </si>
   <si>
     <t>3529</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3529/pedido_de_providencia_no_189-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3529/pedido_de_providencia_no_189-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie o cascalhamento e patrolamento da estra 201, saída do sitio, passo do leão até são José do inhandju, tendo em vista que a estrada esta em péssimas condições, e que seja recuperada a estrada que da acesso aos bianchine no rincão dos Dorneles.</t>
   </si>
   <si>
     <t>3530</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3530/pedido_de_providencia_no_190-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3530/pedido_de_providencia_no_190-_2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feita a substituição das vigas a pranchas de madeira que estão em péssimas condições, na localidade da perseverança na sanga que da acesso a Picada dos Pereiras.</t>
   </si>
   <si>
     <t>3531</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3531/pedido_de_providencia_n191-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3531/pedido_de_providencia_n191-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal para que seja realizada a pintura das faixas de pedestres, ''quebra-molas'' e faixas elevadas.</t>
   </si>
   <si>
     <t>3535</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3535/pedido_de_providencia_n192-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3535/pedido_de_providencia_n192-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a pintura da sinalização do asfalto da Avenida Farroupilha, da Rua 13 de Janeiro até a saída para Santiago.</t>
   </si>
   <si>
     <t>3552</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3552/pedido_de_providencia_n193.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3552/pedido_de_providencia_n193.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, que seja efetuada a recuperação da estrada partindo da Rs 241 no São José até a Fátima do Inhandiju, no segundo distrito.</t>
   </si>
   <si>
     <t>3550</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3550/pedido_de_providencia_n194.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3550/pedido_de_providencia_n194.2024.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da secretaria de Obras e do Setor de Iluminação Pública, realize a revisão e substituição das lâmpadas queimadas na Praça da comunidade do Beluno.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3561/pedido_de_providencia_n_195.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3561/pedido_de_providencia_n_195.2024.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal, atraves da Secretaria de Obras, que seja realizada a roçada das laterais de alguns pontos da estrada que dá acesso a Timbaúva e Buricaci.</t>
   </si>
   <si>
     <t>3565</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3565/pedido_de_providencia_n196-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3565/pedido_de_providencia_n196-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, que providencie urgentemente a pintura da placa de ''PARE'', na confluência das ruas Pinheiro Rocha com Gabriel Machado.</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3566/pedido_de_providencia_n197-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3566/pedido_de_providencia_n197-2024.pdf</t>
   </si>
   <si>
     <t>3580</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3580/pedido_de_providencia_no198-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3580/pedido_de_providencia_no198-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por intermédio da Secretaria de Obras, que seja feito o reparo do calçamento da rua 13 de Janeiro, na quadra situada entre a Av. Farroupilha e a Rua Ernesto Alves, sobre o meio da quadra. Tendo em vista que o calçamento está cedendo e necessita de reparos.</t>
   </si>
   <si>
     <t>3673</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3673/pedido_de_providencia_n199-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3673/pedido_de_providencia_n199-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o patrolamento e cascalhamento da SF 405 - da esquina Bonelli, Benachios até o Beluno.</t>
   </si>
   <si>
     <t>3675</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3675/pedido_de_providencia_n200-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3675/pedido_de_providencia_n200-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado a roçada da estrada ESF 201, do Passo do Leão até São José do Inhandiju, 2º Distrito deste Município.</t>
   </si>
   <si>
     <t>3676</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3676/pedido_de_providencia_n201-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3676/pedido_de_providencia_n201-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por intermédio da Secretaria de Obras, seja realizado o conserto das seguintes estradas: Da RS377, ate o Espinílho; Da RS377, até os Alves; Da RS377 até os Bernardi; Da RS377, até o Rincão dos Lançanova; Da RS377 na Picada do Padre, passando pela propriedade do Ferdinando Resta e pelos Bertazzo, até a Canchinha. Além disso, solicita-se que seja feita a vistoria e recuperação dos bueiros nas estradas citadas acima, com a instalação de novos tubos, assim como a instalação de bueiros nas seguintes coordenadas: -29.425609, -55.038358, -29.425609, -55.038358, -29.423114, -55.043015, -29.423208, -55.042602, todas na estrada do Espinílho.</t>
   </si>
   <si>
     <t>3678</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3678/pedido_de_providencia_n_202.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3678/pedido_de_providencia_n_202.2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie a colocação de uma placa proibindo o descarte de lixo e outra informando o nome do local histórico que possui o Perau do Beluno para a comunidade.</t>
   </si>
   <si>
     <t>3683</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3683/pedido_de_providencia_n203-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3683/pedido_de_providencia_n203-2024.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, providencie linhas telefônicas em EMEIs, EMEFs e demais setores públicos do município em que há necessidade de tal serviço.</t>
   </si>
   <si>
     <t>3688</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3688/pedido_de_providencia_no204-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3688/pedido_de_providencia_no204-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada do Piquiri que da acesso ao passo da cruz no 2º Distrito, divisa com Nova Esperança e o acesso que vai a Jaguari.</t>
   </si>
   <si>
     <t>3694</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3694/pedido_de_providencia_no205-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3694/pedido_de_providencia_no205-2024.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por intermédio da Secretaria competente, seja realizada a limpeza e a manutenção dos banheiros públicos, especialmente aqueles localizados na Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>3695</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3695/pedido_de_providencia_no206-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3695/pedido_de_providencia_no206-2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a  Secretaria Municipal de Obras, Setor de Trânsito, a possibilidade de instalar uma rotula na Rua 15 de Novembro com a Júlio Nemitz no Bairro João XXIII, n4este local a periculosidade de acidente de trânsito.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3105/projeto_de_lei_no01_-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3105/projeto_de_lei_no01_-_2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº1437, de 25 de Fevereiro de 2022, que trata do vale-refeição dos servidores municipais e demais alterações legais, e concede reajuste no valor do referido benefício.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3106/projeto_de_lei_no02_-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3106/projeto_de_lei_no02_-_2024.pdf</t>
   </si>
   <si>
     <t>Altera o percentual de contribuição do município em favor do servidor público referente ao contrato firmado com o ipê-saúde - instituto de assistência à saúde dos servidores públicos do rio grande do sul para a prestação de serviço de assistência médico - hospitalar, laboratorial, diagnóstico e tratamento e dá outras providências.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3107/projeto_de_lei_no03_-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3107/projeto_de_lei_no03_-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as tabelas de vencimento e salários do pessoal efetivo, dos cargos em comissão e funções gratificadas, do pessoal de obras e magistério do município de São Francisco de Assis, com uma revisão geral anual.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_lei_no04_-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_lei_no04_-_2024.pdf</t>
   </si>
   <si>
     <t>Abre um crédito Especial no valor de R$ 400.000.00 (quatrocentos mil reais), para custear despesas não revistas no orçamento.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3109/projeto_de_lei_no05_-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3109/projeto_de_lei_no05_-_2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder público municipal contratar profissionais para atender na área da educação.</t>
   </si>
   <si>
     <t>3115</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_lei_n_06-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_lei_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender necessidades temporárias de excepcional interesse público.</t>
   </si>
   <si>
     <t>3119</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_lei_no_07.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_lei_no_07.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 1166/2018 de incentivo financeiro aos servidores públicos municipais integrantes da turma volante do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3120</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3120/projeto_de_lei_no_08.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3120/projeto_de_lei_no_08.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o Badesul Desenvolvimento S.A – Agência de Fomento/RS para aquisição de máquinas equipamentos rodoviários: uma motoniveladora, um micro-ônibus e dois caminhões basculante.</t>
   </si>
   <si>
     <t>3121</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3121/projeto_de_lei_no_09.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3121/projeto_de_lei_no_09.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o Badesul Desenvolvimento S.A – Agência de Fomento/RS para aquisição de lâmpadas de LED substituição das lâmpadas comuns e obras de infraestrutura urbana: Pavimentação da Rua Martinho Cáceres trecho entre as ruas Travessa 15 de novembro e Rua Agrício Fagundes Ramos.</t>
   </si>
   <si>
     <t>3123</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3123/projeto_de_lei_no10-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3123/projeto_de_lei_no10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Adriano Alexandre Velozo, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal nº. 1540/2023.</t>
   </si>
   <si>
     <t>3135</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3135/projeto_de_lei_n_11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3135/projeto_de_lei_n_11-2024.pdf</t>
   </si>
   <si>
     <t>Altera as leis n°1381/2021 - Plano Plurianual 2022 - 2025, Lei n°1596/2023 lei de diretrizes orçamentárias de 2023, do Munícipio de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3136</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3136/projeto_de_lei_n_12-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3136/projeto_de_lei_n_12-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n° 1381/2021 - Plano Plurianual 2022 - 2025, lei n° 1596/2023 lei de diretrizes orçamentária de 2023 do Munícipio de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3146</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3146/projeto_de_lei_no13-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3146/projeto_de_lei_no13-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº598/2010, cria e aumenta o número de Cargos de Provimento Efetivo e dá outras providencias.</t>
   </si>
   <si>
     <t>3144</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_lei_n14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_lei_n14-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n°1381/2021 - Plano Plurianual 2022 - 2025, lei n°1596/2023 Lei de Diretrizes Orçamentária de 2023 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3145</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3145/projeto_de_lei_no15-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3145/projeto_de_lei_no15-2024.pdf</t>
   </si>
   <si>
     <t>3150</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3150/projeto_de_lei_n_16-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3150/projeto_de_lei_n_16-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n° 1381/2021 - Plano Plurianual 2022 - 2025 , Lei n° 1596/2023 Lei de Diretrizes Orçamentária de 2024 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3151</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3151/projeto_de_lei_n_17-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3151/projeto_de_lei_n_17-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n° 1381/2021 - Plano Plurianual 2022 - 2025, Lei n° 1596/2023 Lei de Diretrizes Orçamentária de 2024 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3177</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3177/projeto_de_lei_no18-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3177/projeto_de_lei_no18-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender na área da educação.</t>
   </si>
   <si>
     <t>3187</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_n_19-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_n_19-2024.pdf</t>
   </si>
   <si>
     <t>3196</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3196/projeto_de_lei_n20-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3196/projeto_de_lei_n20-2024.pdf</t>
   </si>
   <si>
     <t>3216</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_no21-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_no21-2024.pdf</t>
   </si>
   <si>
     <t>Inclui o espaço 03 - Praça Independência, no artigo 1º da Lei Municipal nº 1202/2019, de 3 de Abril de 2019, que regulamenta o uso do solo na Praça Coronel Manoel Viana e na Praça Independência.</t>
   </si>
   <si>
     <t>3217</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3217/projeto_de_lei_no22-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3217/projeto_de_lei_no22-2024.pdf</t>
   </si>
   <si>
     <t>3219</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_no23-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_no23-2024.pdf</t>
   </si>
   <si>
     <t>3220</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_lei_no_24-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_lei_no_24-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo a conceder ajuda de custo ao atleta Pedro Gabriel da Silva de Souza, nos termos do programa de apoio e incentivo ao Esporte instituído pela lei Municipal nº1540/2023</t>
   </si>
   <si>
     <t>3221</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_n25-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_n25-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n°1381/2021 - Plano Plurianual 2022 - 2025, Lei n°1596/2023 Lei de Diretrizes Orçamentária de 2024 do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no26-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no26-2024.pdf</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_n27-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_n27-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei que dispõe sobre a política de atendimento dos direitos da Criança e do Adolescente no município, e dá outras providências.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_n28-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_n28-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder público municipal contratar profissionais para atender na área da educação e assistência social.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_n29-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_n29-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a Casa Lar São José para repasse de valores referentes as emendas impositivas 2024.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3301/projeto_de_lei_n30-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3301/projeto_de_lei_n30-2024.pdf</t>
   </si>
   <si>
     <t>Editar o programa de recuperação fiscal.</t>
   </si>
   <si>
     <t>3303</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3303/projeto_de_lei_n_31-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3303/projeto_de_lei_n_31-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Hospital Santo Antônio para repasse de valores referente às emendas impositivas de 2024.</t>
   </si>
   <si>
     <t>3326</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no32-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no32-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar Termo de comodato com o CTG – Negrinho do Pastoreio, de uma área rural.</t>
   </si>
   <si>
     <t>3327</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no33-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no33-2024.pdf</t>
   </si>
   <si>
     <t>3328</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_delei_n34-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_delei_n34-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao atleta Daniel Pereira Noronha, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal n°1.540/2023</t>
   </si>
   <si>
     <t>3329</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_n35-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_n35-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao atleta Mathias Carvalho Severo Elesbão, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal n°1.540/2023</t>
   </si>
   <si>
     <t>3330</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_lei_n36-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_lei_n36-2024.pdf</t>
   </si>
   <si>
     <t>Abre um crédito especial no valor de R$1.150.000,00(um milhão cento e cinquenta mil reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>3354</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3354/projeto_de_lei_no_37.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3354/projeto_de_lei_no_37.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissional para atender na área da educação.</t>
   </si>
   <si>
     <t>3370</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3370/projeto_de_lei_n_39-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3370/projeto_de_lei_n_39-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis N° 1381/2021 – Plano Plurianual 2022 – 2025, Lei N° 1596/2023 Lei de diretrizes Orçamentária de 2024 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3371</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3371/projeto_de_lei_n_40-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3371/projeto_de_lei_n_40-2024.pdf</t>
   </si>
   <si>
     <t>3373</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3373/projeto_de_lei_n41-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3373/projeto_de_lei_n41-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis N°1381/2021-Plano Plurianual 2022-2025, Lei N°1596/2023 Lei de diretrizes Orçamentária de 2024 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3382</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_de_lei_n_42-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_de_lei_n_42-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Hospital Santo Antônio para execução de complementos de serviços técnicos profissionais de assistência médica e de procedimentos diversos.</t>
   </si>
   <si>
     <t>3427</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_n43-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_n43-2024.pdf</t>
   </si>
   <si>
     <t>Renova a concessão firmada através da Lei 1180/2018, que concedeu em permissão de uso gratuito área pública para a cooperativa de crédito de livre admissão de associados Vale do Jaguari - Sicredi Vale do Jaguari, para fins que menciona e dá outras providências.</t>
   </si>
   <si>
     <t>3429</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3429/projeto_de_lei_n44-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3429/projeto_de_lei_n44-2024.pdf</t>
   </si>
   <si>
     <t>Abre um crédito suplementar no valor de R$ 350.000,00 (Trezentos e cinquenta mil reais), para reforçar saldo de dotações no orçamento do corrente exercício.</t>
   </si>
   <si>
     <t>3431</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3431/projeto_de_lei_no45-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3431/projeto_de_lei_no45-2024.pdf</t>
   </si>
   <si>
     <t>Altera a composição dos membros do Conselho Municipal do Meio Ambiente - COMDEMA.</t>
   </si>
   <si>
     <t>3443</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3443/projeto_de_lei_n46-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3443/projeto_de_lei_n46-2024.pdf</t>
   </si>
   <si>
     <t>Altera as leis n°1381/2021 - Plano Plurianual 2022 - 2025, lei n°1596/2023 lei de diretrizes orçamentária de 2024 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3444</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3444/projeto_de_lei_n47-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3444/projeto_de_lei_n47-2024.pdf</t>
   </si>
   <si>
     <t>3445</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3445/projeto_de_lei_n48-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3445/projeto_de_lei_n48-2024.pdf</t>
   </si>
   <si>
     <t>3446</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_n49-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_n49-2024.pdf</t>
   </si>
   <si>
     <t>3454</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_n50-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_n50-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n°1381/2021 - Plano Plurianual 2022 - 2025, Lei n°1596/2023 lei de diretrizes orçamentaria de 2024 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3467</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no51-2024_ldo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no51-2024_ldo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes orçamentarias do Município de São Francisco de Assis-RS para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3469</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3469/pl_no52-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3469/pl_no52-2024.pdf</t>
   </si>
   <si>
     <t>Altera a Leis nº1381/2021 - Plano Plurianual 2022/2025 do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3468</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3468/pl_no53-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3468/pl_no53-2024.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº1381/2021 - Plano Plurianual 2022 - 2025, Lei nº1596/2023 Lei de Diretrizes Orçamentarias de 2024 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3505</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_lei_no54-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_lei_no54-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender necessidades temporárias de excepcional interesse Público</t>
   </si>
   <si>
     <t>3543</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_n_55.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_n_55.2024.pdf</t>
   </si>
   <si>
     <t>Altera a lei n° 1381/2021 - Plano Plurianual 2022/2025 e Lei 1687/2024 Lei de diretrizes Orçamentarias do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3544</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_n_56.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_n_56.2024.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do município de São Francisco de Assis para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3559</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3559/projeto_de_lei_n57-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3559/projeto_de_lei_n57-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São Francisco de Assis a firmar convenio com a IES, abaixo qualificada, visando o desenvolvimento de estágio curricular obrigatório para os alunos dos cursos de graduação da instituição de ensino.</t>
   </si>
   <si>
     <t>3562</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3562/projeto_de_lei_n58-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3562/projeto_de_lei_n58-2024.pdf</t>
   </si>
   <si>
     <t>Institui dia de Luto Municipal em homenagem póstuma às vítimas do confronto de São Francisco de Assis, ocorrido em 02 de outubro de 1923 e estimula a secretaria municipal da educação e cultura ao estudo e a produção do conteúdo sobre o referido tema.</t>
   </si>
   <si>
     <t>3564</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3564/projeto_de_lei_n_59.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3564/projeto_de_lei_n_59.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revitalização do Balneário Fernando Witt e dá outras providências.</t>
   </si>
   <si>
     <t>3668</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no61-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no61-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço de plantão e do regime de sobreaviso para o transporte sanitário de pacientes em ambulância no âmbito do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3692</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_n_62.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_n_62.2024.pdf</t>
   </si>
   <si>
     <t>Altera a delimitação da planta que integra a Lei Municipal n° 244, de 29 de dezembro de 2006, que institui o Plano Diretor de Desenvolvimento Urbano - PDDU de São Francisco de Assis, no que diz respeito à zona comercial 2.</t>
   </si>
   <si>
     <t>3669</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no63-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no63-2024.pdf</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária origem Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3110/projeto_de_lei_n_01-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3110/projeto_de_lei_n_01-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede revisão geral anual dos subsídios aos agentes políticos do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3111</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_n_02-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_n_02-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a tabela de de vencimento do quadro permanente de cargos e quadro de cargos em comissão da Câmara de Municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3112</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_n_03-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_n_03-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Concede Reajuste ao vale-alimentação conforme o artigo 4° da Lei Municipal n° 819/2013, que dispõe sobre o vale-refeição dos servidores da Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>3137</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_n04-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_n04-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Programa Agro na Escola do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3143</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_n05-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_n05-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as diretrizes para implementação de políticas públicas de estimulo, incentivo, promoção e apoio a mulher empreendedora, no âmbito do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3147</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_n_06-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_n_06-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proteção as abelhas nativas sem ferrão e estimulo de criação, produção, comércio, polinização urbana e rural no município de São Francisco de Assis e da outras providências.</t>
   </si>
   <si>
     <t>3155</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3155/projeto_de_lei_no07-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3155/projeto_de_lei_no07-2024.pdf</t>
   </si>
   <si>
     <t>Disciplina a instalação de faixa elevada para travessia de pedestres em frente a escolas municipais de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3156</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no08-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no08-2024.pdf</t>
   </si>
   <si>
     <t>Institui a oferta de cursos profissionalizantes para alunos destacados na rede pública de ensino de São Francisco de Assis e dá outras providencias.</t>
   </si>
   <si>
     <t>3172</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_lei_no09-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_lei_no09-2024.pdf</t>
   </si>
   <si>
     <t>Proíbe a concessão de homenagens a pessoas que tenham sido condenadas por atos de improbidade ou crime de corrupção, e dá outras providencias.</t>
   </si>
   <si>
     <t>3173</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_lei_n10-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_lei_n10-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a  promover cursos profissionalizantes a população, através da Secretaria Municipal de Desenvolvimento Social e Habitação, no âmbito  do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3174</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_de_lei__no_11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_de_lei__no_11-2024.pdf</t>
   </si>
   <si>
     <t>Reconhece os (as) portadores (as) de fibromialgia como pessoas com deficiência no âmbito do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3176</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_no12-2024_substitutivo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_no12-2024_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de câmeras de monitoramento nas escolas municipais de educação infantil e a disponibilização de imagens em tempo real.</t>
   </si>
   <si>
     <t>3193</t>
   </si>
   <si>
     <t>Franklin Pereira, Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_lei_no13-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_lei_no13-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Agente de Contratação, a Equipe de Apoio e a Comissão de Contratação, suas atribuições e funcionamento, no âmbito da Câmara Municipal de São Francisco de Assis, RS, nos termos da Lei Federal nº14.133/2021, e atribui gratificação.</t>
   </si>
   <si>
     <t>3194</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_no14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_no14-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Legislativo a conceder gratificação especial ao Agente Legislativo da Câmara  Municipal.</t>
   </si>
   <si>
     <t>3195</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_lei_n15-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_lei_n15-2024.pdf</t>
   </si>
   <si>
     <t>Institui Dia Municipal do Imigrante Italiano no Município de São Francisco de Assis - RS e dá outras providências.</t>
   </si>
   <si>
     <t>3205</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3205/projeto_de_lei_n16-2024_mesa_diretora.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3205/projeto_de_lei_n16-2024_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 17/2010, que estabelece a estrutura administrativa da Câmara de Vereadores de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_no17-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_no17-2024.pdf</t>
   </si>
   <si>
     <t>Abre crédito suplementar no valor de R$ 60.000,00 (sessenta mil reais), para reforço de dotações orçamentárias insuficientes no corrente exercício da Câmara Municipal.</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no18-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no18-2024.pdf</t>
   </si>
   <si>
     <t>Altera o inciso II do artigo 2º da Lei nº1372/2021 que trata sobre a multa em valor correspondente a Unidade de Referência Municipal (URM).</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3239/projeto_de_lei_n19-_2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3239/projeto_de_lei_n19-_2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação do subsídio mensal dos Vereadores da Câmara Municipal de São Francisco de Assis, RS, para o período de 1° de janeiro de 2025 a 31 de dezembro de 2028.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3240/projeto_de_lei_n20-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3240/projeto_de_lei_n20-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a fixação e sobre o pagamento do subsídio de prefeito, de vice-prefeito e de secretários municipais para o período de 01 de janeiro de 2025 a 31 de dezembro de 2028, no município de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3249/projeto_de_lei_n21-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3249/projeto_de_lei_n21-2024.pdf</t>
   </si>
   <si>
     <t>Institui o direito do contribuinte de ter acesso a meios e formas de pagamento digital, tais como Pix e transferência bancária, para quitação de débitos de natureza tributária, taxas e contribuição.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_n22-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_n22-2024.pdf</t>
   </si>
   <si>
     <t>Denomina por lei uma praça pública localizada no bairro Matheus Mandarino de Rube Canabarro, e dá outras providências.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>Dilamar Salbego, Franklin Pereira, Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_n23-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_n23-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°23/2024 – da Mesa Diretora – Altera a Lei n°17/2010, que estabelece a estrutura administrativa da Câmara de Vereadores de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_n24-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_n24-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°24/2024 – da Mesa Diretora – Altera a Lei n°17/2010, que estabelece a estrutura administrativa da Câmara de Vereadores de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_n25-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_n25-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°25/2024 – da Mesa Diretora – Autoriza o Poder Legislativo a conceder gratificação especial ao Agente Legislativo da Câmara Municipal.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_n26-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_n26-2024.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei n°26/2024 – da Mesa Diretora – Institui o Agente de Contratação, a Equipe de Apoio e a Comissão de Contratação, suas atribuições e funcionamento, no âmbito da Câmara Municipal de São Francisco de Assis, RS, nos termos da Lei n°14.133/2021, e atribui gratificação.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>Ângelo Resta, Dilamar Salbego, Franklin Pereira, Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3294/projeto_de_lei_n27-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3294/projeto_de_lei_n27-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime de adiantamento de numerário para despesas de pronto pagamento no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>3316</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no28-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no28-2024.pdf</t>
   </si>
   <si>
     <t>Institui o "Selo Empresa Solidária com a vida" destinado as Empresas que desenvolvam programas de esclarecimento e incentivo aos seus funcionários para a doação de sangue, medula óssea, tecidos humanos e dá outras providências.</t>
   </si>
   <si>
     <t>3331</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_n29-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_n29-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Serviço Voluntário no âmbito da Administração Direta e Indireta do município de São Francisco de Assis-RS e dá outras providências.</t>
   </si>
   <si>
     <t>3353</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_n_30-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_n_30-2024.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal sobre Mudanças Climáticas no âmbito do Município de São Francisco de Assis/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>3378</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_de_lei_n31-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_de_lei_n31-2024.pdf</t>
   </si>
   <si>
     <t>Abre um crédito suplementar no valor de R$10.000,00(dez mil reais), para reforço de dotações orçamentárias insuficientes no corrente exercício da Câmara Municipal.</t>
   </si>
   <si>
     <t>3379</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_de_lei_n322024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_de_lei_n322024.pdf</t>
   </si>
   <si>
     <t>Institui a modalidade esportiva de bocha como esporte oficial do Município de São Francisco e Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3383</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3383/projeto_de_lei_n33-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3383/projeto_de_lei_n33-2024.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do empreendedor, no município de São Francisco de Assis-RS, e dá outras providências.</t>
   </si>
   <si>
     <t>3392</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_lei_n34-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_lei_n34-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa Crianças seguras nas escolas da rede pública de ensino do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3417</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_lei_n_35.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_lei_n_35.2024.pdf</t>
   </si>
   <si>
     <t>Denomina de Neneca Gomes a praça localizada na rua 13 de janeiro, entre as quadras Barros Cassal e Carlos Gomes e dá outras providências.</t>
   </si>
   <si>
     <t>3430</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3430/projeto_de_lei_no36-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3430/projeto_de_lei_no36-2024.pdf</t>
   </si>
   <si>
     <t>Sistema Municipal de Assistência a Desastres e Emergências de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3439</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3439/projeto_de_lei_n37-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3439/projeto_de_lei_n37-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de sistema de câmera de segurança nas praças e Playground, no âmbito de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3440</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3440/projeto_de_lei_n38-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3440/projeto_de_lei_n38-2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder executivo a ofertar as mesmas refeições fornecidas pela unidade escolar dos alunos, também aos professores, merendeiras e demais servidores das escolas públicas municipais e dá outras providências.</t>
   </si>
   <si>
     <t>3447</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3447/projeto_de_lei_n39-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3447/projeto_de_lei_n39-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a tramitação e aprovação de denominação de vias e logradouros públicos,  no âmbito de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3451</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_n40-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_n40-2024.pdf</t>
   </si>
   <si>
     <t>Substitui a denominação de Ipiranga, para Doutor Milton Medeiros, a rua que está entre as quadras João Moreira e Daltro Filho, dá outras providências.</t>
   </si>
   <si>
     <t>3452</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_n41-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_n41-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o fornecimento de alimentação escolar aos professores e demais servidores, em efetivo exercício nas Escolas Públicas Municipais de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3514</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3514/substitutivo_ao_projeto_de_lei_n42-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3514/substitutivo_ao_projeto_de_lei_n42-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para pessoas com deficiência que residem em ruas sem calçamento no município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3506</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_n43-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_n43-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de câmeras de segurança e monitoramento nos estabelecimentos públicos de saúde e nas farmácias públicas do município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3511</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3511/pl_no44-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3511/pl_no44-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Saúde Mental nas escolas da Rede Pública Municipal.</t>
   </si>
   <si>
     <t>3512</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3512/pl_no45-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3512/pl_no45-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da implantação de código QR em todas as placas de obras públicas municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>3513</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3513/pl_no46-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3513/pl_no46-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre divulgação da demanda atendida e lista de espera por vagas em creches e EMEI's do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3549</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3549/projeto_de_lei_no47-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3549/projeto_de_lei_no47-2024.pdf</t>
   </si>
   <si>
     <t>Estabelece e regulamenta o Tratamento Fora de Domicílio - TFD, instituído pela Portaria nº55 da Secretaria de Assistência a Saúde (Ministério da Saúde), visando garantir, através do SUS, tratamento médico a pacientes portadores de doenças não tratáveis no Município de origem por falta de condições técnicas e dá outras providências.</t>
   </si>
   <si>
     <t>3548</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3548/projeto_de_lei_no48-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3548/projeto_de_lei_no48-2024.pdf</t>
   </si>
   <si>
     <t>Abre um crédito suplementar no valor de R$ 38.000,00 (trinta e oito mil reais), para reforço de dotações orçamentárias insuficientes no corrente exercício da Câmara Municipal.</t>
   </si>
   <si>
     <t>3556</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_n49-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_n49-2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos espaços Pet friendly(amigos de estimação) em estabelecimentos comerciais, hotéis, restaurantes, bares e similares, no Município de São Francisco de Assis e da outras providências.</t>
   </si>
   <si>
     <t>3557</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_n50-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_n50-2024.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de prevenção ao diabetes nas Creches e Escolas Públicas Municipais do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3558</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3558/projeto_de_lei_no_51-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3558/projeto_de_lei_no_51-2024.pdf</t>
   </si>
   <si>
     <t>Institui o dia municipal do fumicultor, no Município de São Francisco de Assis-RS, e dá outras providências.</t>
   </si>
   <si>
     <t>3682</t>
   </si>
   <si>
     <t>Franklin Pereira, Ângelo Resta, Dilamar Salbego, Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_n_53.2024_da_mesa_diretora.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_n_53.2024_da_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>Abre um crédito suplementar no valor de R$ 90.000,00 (noventa mil reais), para reforço de dotações orçamentárias insuficientes no corrente exercício da Câmara Municipal.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3104/projeto_de_resolucao_no01-2024..pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3104/projeto_de_resolucao_no01-2024..pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a execução do hino oficial do município de São Francisco de Assis nas sessões solenes da Câmara Municipal de Vereadores e dá outras providências.</t>
   </si>
   <si>
     <t>3129</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3129/requerimento_de_autorizacao_de_diarias_no30-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3129/requerimento_de_autorizacao_de_diarias_no30-2024.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem a presença de vossa Excelência, requerer que sejam concedidas a este Vereador três diárias com pernoite e uma sem pernoite, para a cidade de Porto Alegre - RS, nos dias 5,6,7 e 8 de Março de 2024, onde participarei de curso na INLEGIS.</t>
   </si>
   <si>
     <t>3138</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3138/requerimento_de_diaria_n32-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3138/requerimento_de_diaria_n32-2024.pdf</t>
   </si>
   <si>
     <t>Requerimento de uma diária sem pernoite para a cidade de Não Me Toque - RS, no dia 07 de março de 2024.</t>
   </si>
   <si>
     <t>3191</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_de_diaria_n37-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_de_diaria_n37-2024.pdf</t>
   </si>
   <si>
     <t>Que seja concedida duas diárias, sendo uma com pernoite, para a cidade de Porto Alegre – RS, nos dias 02 e 03 de abril de 2024.</t>
   </si>
   <si>
     <t>3192</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3192/requerimento_de_diaria_n38-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3192/requerimento_de_diaria_n38-2024.pdf</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_de_viajem_n41-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_de_viajem_n41-2024.pdf</t>
   </si>
   <si>
     <t>01 diária sem pernoite para a cidade de Uruguaiana, RS, no dia 26 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3318</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3318/requerimento_de_viagem_n_57-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3318/requerimento_de_viagem_n_57-2024.pdf</t>
   </si>
   <si>
     <t>Quatro diárias sendo três com pernoite, dos dias 18, 19, 20, 21, na cidade de Porto Alegre - RS.</t>
   </si>
   <si>
     <t>3324</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_de_diaria_n_58-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_de_diaria_n_58-2024.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite, para a cidade de Porto Alegre, RS, entre os dias 18 a 21 de junho do corrente ano.</t>
   </si>
   <si>
     <t>3342</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_de_autorizacao_de_diarias_n59-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_de_autorizacao_de_diarias_n59-2024.pdf</t>
   </si>
   <si>
     <t>Uma diária com pernoite, para a cidade de Porto Alegre, no dia 17 de junho de 2024.</t>
   </si>
   <si>
     <t>3343</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_de_autorizacao_de_diaria_n60-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_de_autorizacao_de_diaria_n60-2024.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e uma sem pernoite, para a cidade de Porto Alegre, nos dias 2, 3, 4 e 5 de julho de 2024.</t>
   </si>
   <si>
     <t>3352</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_de_autorizacao_de_viagem_n61-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_de_autorizacao_de_viagem_n61-2024.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite e uma sem pernoite para a cidade de Porto Alegre, RS, nos dias 02, 03, 04, 05 de julho do corrente ano, para participar do 57° simpósio de Gestão Pública, promovido pela AGAP.</t>
   </si>
   <si>
     <t>3365</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_de_autorizacao_de_viagem_n_66-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_de_autorizacao_de_viagem_n_66-2024.pdf</t>
   </si>
   <si>
     <t>Uma diária sem pernoite, para a cidade de Porto Alegre - RS, no dia 08 de julho de 2024.</t>
   </si>
   <si>
     <t>3369</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_de_autorizacao_de_diarias_no67-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_de_autorizacao_de_diarias_no67-2024.pdf</t>
   </si>
   <si>
     <t>Requerer que lhe seja concedido uma diária sem pernoite para a cidade de Alegrete, no dia 20 de Junho de 2024.</t>
   </si>
   <si>
     <t>3375</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_de_autorizacao_de_diarias_n_69-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_de_autorizacao_de_diarias_n_69-2024.pdf</t>
   </si>
   <si>
     <t>Uma diária sem pernoite para a cidade Santiago/RS, no dia 11 de julho do corrente ano.</t>
   </si>
   <si>
     <t>3409</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_n75-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_n75-2024.pdf</t>
   </si>
   <si>
     <t>Requerer que lhe seja concedido 04 diárias com pernoite, para a cidade de Porto Alegre - RS, nos dias 05 a 09 de Agosto de 2024.</t>
   </si>
   <si>
     <t>3428</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_n_78.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_n_78.2024.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite e uma sem pernoite para a cidade de Porto Alegre/RS, nos dias 05, 06, 07, 08 e 09 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>3457</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3457/requerimento_n80-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3457/requerimento_n80-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício ao gerente dos Correios questionando sobre a razão que foi fechado a unidade na localidade do Toroquá e sobre a possibilidade de reabertura.</t>
   </si>
   <si>
     <t>3462</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3462/requerimento_de_autorizacao_de_viagem_no_81-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3462/requerimento_de_autorizacao_de_viagem_no_81-2024.pdf</t>
   </si>
   <si>
     <t>Uma diária sem pernoite cidade de Capão do Cipó - RS, para o dia 8 de Setembro de 2024.</t>
   </si>
   <si>
     <t>3492</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3492/requerimento_de_autorizacao_de_diarias_n_84-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3492/requerimento_de_autorizacao_de_diarias_n_84-2024.pdf</t>
   </si>
   <si>
     <t>requer que lhe sejas 04 diárias com pernoite e 1 sem pernoite, para a cidade de Porto Alegre-RS, nos dias 15 a 18 de outubro de 2024.</t>
   </si>
   <si>
     <t>3493</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_de_autorizacao_de_viagem_n_85-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_de_autorizacao_de_viagem_n_85-2024.pdf</t>
   </si>
   <si>
     <t>requerer quatro diárias com pernoite e uma sem para a cidade de Porto Alegre , RS, nos dias 15, 16, 17 e 18 de Outubro do corrente ano.</t>
   </si>
   <si>
     <t>3494</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_de_autorizacao_de_viagem_87-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_de_autorizacao_de_viagem_87-2024.pdf</t>
   </si>
   <si>
     <t>Requerer 04 Diárias com pernoite e 01 diária sem pernoite para cidade de Porto Alegre, RS entre os dias 14 e 18 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>3504</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_de_autorizacao_de_diarias_94-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_de_autorizacao_de_diarias_94-2024.pdf</t>
   </si>
   <si>
     <t>Requerer 4 diárias com pernoite, sendo uma sem pernoite, para a cidade de Porto Alegre - RS, nos dias 21 a 25 de outubro de 2024.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3534/requerimento_no97-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3534/requerimento_no97-2024.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente, a presença se Vossa Excelência, solicitar a realização de uma Audiência Pública para discussão sobre a Leiº 1638, que dispõe sobre a instalação de aparelhos de Ar-condicionado em todas as escolas e EMEI's públicas do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3507</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3507/requerimento_n98-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3507/requerimento_n98-2024.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício ao DAER(Departamento Autônomo de Estrada e Rodagem) do Rio Grande do Sul solicitando a recuperação da RS-241 que liga os municípios de São Francisco de Assis a São Vicente do Sul.</t>
   </si>
   <si>
     <t>3523</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3523/requerimento_de_diarias_n_99.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3523/requerimento_de_diarias_n_99.2024.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e uma sem pernoite, para a cidade de Brasília - DF, nos dias 12, 13, 14, e 15 de novembro de 2024.</t>
   </si>
   <si>
     <t>3524</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3524/requerimento_de_diarias_n_100.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3524/requerimento_de_diarias_n_100.2024.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e uma sem pernoite, para a cidade Brasília - DF, nos dias 12, 13, 14 e 15 de novembro de 2024.</t>
   </si>
   <si>
     <t>3525</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_de_diarias_n_101.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_de_diarias_n_101.2024.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e uma sem pernoite, para a cidade de Brasília - DF, nos dias 12, 13, 14 e 15 de novembro de 2024.</t>
   </si>
   <si>
     <t>3542</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento_de_autorizacao_de_viagem_n102-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento_de_autorizacao_de_viagem_n102-2024.pdf</t>
   </si>
   <si>
     <t>Requerer 01 diária sem pernoite e 01 diária com pernoite, para a cidade de Porto Alegre, RS, entre os dias 23 e 24 de novembro do corrente ano.</t>
   </si>
   <si>
     <t>3563</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3563/requerimento_de_viagem_n_108.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3563/requerimento_de_viagem_n_108.2024.pdf</t>
   </si>
   <si>
     <t>Uma diária com pernoite e uma sem pernoite para a cidade de Porto Alegre/RS.</t>
   </si>
   <si>
     <t>3679</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_de_diaria_n_110.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_de_diaria_n_110.2024.pdf</t>
   </si>
   <si>
     <t>Uma diária sem pernoite, para a cidade de Porto Alegre - RS, no dia 16 de dezembro de 2024.</t>
   </si>
   <si>
     <t>3113</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3113/veto_ao_pl_44.2023.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3113/veto_ao_pl_44.2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 44.2023</t>
   </si>
   <si>
     <t>3114</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3114/veto_ao_pl_48.2023.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3114/veto_ao_pl_48.2023.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei nº 48/2023</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3250/veto_pl_n11-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3250/veto_pl_n11-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°11/2024.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3251/veto_pl_no13-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3251/veto_pl_no13-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°13/2024.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3252/veto_pl_no14-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3252/veto_pl_no14-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°14/2024.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3253/veto_pl_no16-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3253/veto_pl_no16-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°16/2024.</t>
   </si>
   <si>
     <t>3485</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3485/veto_ao_projeto_de_lei_n37-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3485/veto_ao_projeto_de_lei_n37-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°37/2024.</t>
   </si>
   <si>
     <t>3684</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3684/veto_ao_projeto_de_lei_n45-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3684/veto_ao_projeto_de_lei_n45-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°45/2024.</t>
   </si>
   <si>
     <t>3689</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3689/veto_ao_projeto_de_lei_n35-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3689/veto_ao_projeto_de_lei_n35-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°35/2024.</t>
   </si>
   <si>
     <t>3690</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3690/veto_ao_projeto_de_lei_n46-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3690/veto_ao_projeto_de_lei_n46-2024.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°46/2024.</t>
   </si>
   <si>
     <t>3567</t>
   </si>
   <si>
     <t>EmImp</t>
   </si>
   <si>
     <t>Emenda Impositiva</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3567/emenda_impositiva_no01-2024_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3567/emenda_impositiva_no01-2024_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº01/2024 do Vereador Nilo Santos</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3568/emenda_impositiva_no02-2024_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3568/emenda_impositiva_no02-2024_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº02/2024 do Vereador Nilo Santos</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3569/emenda_impositiva_no03-2024_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3569/emenda_impositiva_no03-2024_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº03/2024 do Vereador Nilo Santos</t>
   </si>
   <si>
     <t>3570</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3570/emenda_impositiva_no04-2024_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3570/emenda_impositiva_no04-2024_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº04/2024 do Vereador Nilo Santos</t>
   </si>
   <si>
     <t>3571</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3571/emenda_impositiva_no05-2024_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3571/emenda_impositiva_no05-2024_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº05/2024 do Vereador Nilo Santos</t>
   </si>
   <si>
     <t>3572</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3572/emenda_impositiva_no06-2024_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3572/emenda_impositiva_no06-2024_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº06/2024 do Vereador Nilo Santos</t>
   </si>
   <si>
     <t>3573</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3573/emenda_impositiva_no07-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3573/emenda_impositiva_no07-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº07/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3574</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3574/emenda_impositiva_no08-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3574/emenda_impositiva_no08-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº08/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3575</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3575/emenda_impositiva_no09-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3575/emenda_impositiva_no09-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº09/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3576</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3576/emenda_impositiva_no10-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3576/emenda_impositiva_no10-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº10/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3577</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3577/emenda_impositiva_no11-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3577/emenda_impositiva_no11-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº11/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3578</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3578/emenda_impositiva_no12-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3578/emenda_impositiva_no12-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº12/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3579</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3579/emenda_impositiva_no13-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3579/emenda_impositiva_no13-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº13/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3585</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3585/emenda_impositiva_no14-2024_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3585/emenda_impositiva_no14-2024_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº14/2024 do Vereador Lone Bianchini</t>
   </si>
   <si>
     <t>3586</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3586/emenda_impositiva_no15-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3586/emenda_impositiva_no15-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº15/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3587</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3587/emenda_impositiva_no16-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3587/emenda_impositiva_no16-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº16/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3588</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3588/emenda_impositiva_no17-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3588/emenda_impositiva_no17-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº17/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3589</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3589/emenda_impositiva_no18-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3589/emenda_impositiva_no18-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº18/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3590</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3590/emenda_impositiva_no19-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3590/emenda_impositiva_no19-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº19/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3591</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3591/emenda_impositiva_no20-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3591/emenda_impositiva_no20-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº20/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3592</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3592/emenda_impositiva_no21-2024_ver_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3592/emenda_impositiva_no21-2024_ver_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva Nº21/2024 da Vereadora Elizandra Sacardi</t>
   </si>
   <si>
     <t>3593</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3593/emenda_impositiva_no22-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3593/emenda_impositiva_no22-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 22/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3594</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3594/emenda_impositiva_no23-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3594/emenda_impositiva_no23-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 23/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3595</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3595/emenda_impositiva_no24-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3595/emenda_impositiva_no24-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 24/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3596</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3596/emenda_impositiva_no25-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3596/emenda_impositiva_no25-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 25/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3597</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3597/emenda_impositiva_no26-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3597/emenda_impositiva_no26-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 26/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3598</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3598/emenda_impositiva_no27-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3598/emenda_impositiva_no27-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 27/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3599</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3599/emenda_impositiva_no28-2024_ver_valdevi_maciel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3599/emenda_impositiva_no28-2024_ver_valdevi_maciel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 28/2024, de autoria do vereador Valdevi Maciel.</t>
   </si>
   <si>
     <t>3600</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3600/emenda_impositiva_n_29.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3600/emenda_impositiva_n_29.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 29/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3601</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_impositiva_n_30.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_impositiva_n_30.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 30/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3602</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3602/emenda_impositiva_n_31.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3602/emenda_impositiva_n_31.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 31/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3603</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3603/emenda_impositiva_n_32.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3603/emenda_impositiva_n_32.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 32/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3604</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_impositiva_n_33.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_impositiva_n_33.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 33/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3605</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_impositiva_n_34.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_impositiva_n_34.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 34/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3606</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3606/emenda_impositiva_n_35.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3606/emenda_impositiva_n_35.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 35/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3607</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3607/emenda_impositiva_n_36.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3607/emenda_impositiva_n_36.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 36/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3608</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3608/emenda_impositiva_n_37.2024_ver._dilamar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3608/emenda_impositiva_n_37.2024_ver._dilamar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 37/2024, de autoria do vereador Dilamar Salbego.</t>
   </si>
   <si>
     <t>3609</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3609/emenda_impositiva_no38-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3609/emenda_impositiva_no38-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 38/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3610</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3610/emenda_impositiva_no39-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3610/emenda_impositiva_no39-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 39/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3611</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3611/emenda_impositiva_no40-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3611/emenda_impositiva_no40-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 40/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3612</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3612/emenda_impositiva_no41-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3612/emenda_impositiva_no41-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 41/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3613</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no42-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no42-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 42/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3614</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no43-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no43-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 43/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3615</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no44-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no44-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 44/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3616</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no45-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no45-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 45/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3617</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no46-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no46-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 46/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3618</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no47-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no47-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 47/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3619</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no48-2024_ver_ancelmo_olin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no48-2024_ver_ancelmo_olin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 48/2024, de autoria do vereador Ancelmo Olim.</t>
   </si>
   <si>
     <t>3620</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no49-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no49-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 49/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3621</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no50-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no50-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 50/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3622</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no51-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no51-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 51/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3623</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no52-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no52-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 52/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3624</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_n_53.2024_-_ver._franklin.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_n_53.2024_-_ver._franklin.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 53/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3625</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no54-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no54-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 54/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3626</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_impositiva_no55-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_impositiva_no55-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 55/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3627</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_impositiva_no56-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_impositiva_no56-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 56/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3628</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_impositiva_no57-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_impositiva_no57-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 57/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3629</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_impositiva_no58-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_impositiva_no58-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 58/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3630</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_impositiva_no59-2024_ver_franklin_pereira.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_impositiva_no59-2024_ver_franklin_pereira.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 59/2024, de autoria do vereador Franklin Pereira.</t>
   </si>
   <si>
     <t>3631</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_impositiva_no60-2024_ver_angelo_resta.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_impositiva_no60-2024_ver_angelo_resta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 60/2024, de autoria do vereador Ângelo Resta.</t>
   </si>
   <si>
     <t>3632</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_impositiva_no61-2024_ver_angelo_resta.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_impositiva_no61-2024_ver_angelo_resta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 61/2024, de autoria do vereador Ângelo Resta.</t>
   </si>
   <si>
     <t>3633</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3633/emenda_impositiva_no62-2024_ver_angelo_resta.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3633/emenda_impositiva_no62-2024_ver_angelo_resta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 62/2024, de autoria do vereador Ângelo Resta.</t>
   </si>
   <si>
     <t>3634</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3634/emenda_impositiva_no63-2024_ver_angelo_resta.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3634/emenda_impositiva_no63-2024_ver_angelo_resta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 63/2024, de autoria do vereador Ângelo Resta.</t>
   </si>
   <si>
     <t>3635</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3635/emenda_impositiva_no64-2024_ver_angelo_resta.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3635/emenda_impositiva_no64-2024_ver_angelo_resta.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 64/2024, de autoria do vereador Ângelo Resta.</t>
   </si>
   <si>
     <t>3636</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3636/emenda_impositiva_n_65.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3636/emenda_impositiva_n_65.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 65/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3637</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3637/emenda_impositiva_n_66.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3637/emenda_impositiva_n_66.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 66/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3638</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3638/emenda_impositiva_n_67.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3638/emenda_impositiva_n_67.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 67/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3639</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3639/emenda_impositiva_n_68.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3639/emenda_impositiva_n_68.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 68/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3640</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_impositiva_n_69.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_impositiva_n_69.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 69/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3641</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3641/emenda_impositiva_n_70.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3641/emenda_impositiva_n_70.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 70/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3642</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3642/emenda_impositiva_n_71.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3642/emenda_impositiva_n_71.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 71/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3643</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3643/emenda_impositiva_n_72.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3643/emenda_impositiva_n_72.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 72/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3644</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3644/emenda_impositiva_n_73.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3644/emenda_impositiva_n_73.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 73/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3645</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3645/emenda_impositiva_n_74.2024_ver._rudinei.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3645/emenda_impositiva_n_74.2024_ver._rudinei.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 74/2024, de autoria do vereador Rudinei Cortese.</t>
   </si>
   <si>
     <t>3646</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3646/emenda_impositiva_no75-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3646/emenda_impositiva_no75-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 75/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3647</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3647/emenda_impositiva_no76-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3647/emenda_impositiva_no76-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 76/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3648</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3648/emenda_impositiva_no77-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3648/emenda_impositiva_no77-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 77/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3649</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3649/emenda_impositiva_no78-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3649/emenda_impositiva_no78-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 78/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3650</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3650/emenda_impositiva_no79-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3650/emenda_impositiva_no79-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 79/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3651</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3651/emenda_impositiva_no80-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3651/emenda_impositiva_no80-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 80/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3652</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3652/emenda_impositiva_no81-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3652/emenda_impositiva_no81-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 81/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3653</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3653/emenda_impositiva_no82-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3653/emenda_impositiva_no82-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 82/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3654</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3654/emenda_impositiva_no83-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3654/emenda_impositiva_no83-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 83/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3655</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3655/emenda_impositiva_no84-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3655/emenda_impositiva_no84-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 84/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3656</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3656/emenda_impositiva_no85-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3656/emenda_impositiva_no85-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 85/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3657</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3657/emenda_impositiva_no86-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3657/emenda_impositiva_no86-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 86/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3658</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3658/emenda_impositiva_no87-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3658/emenda_impositiva_no87-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 87/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3659</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3659/emenda_impositiva_no88-2024_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3659/emenda_impositiva_no88-2024_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 88/2024, de autoria do vereador Leonardo Pilar.</t>
   </si>
   <si>
     <t>3660</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3660/emenda_impositiva_n_89.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3660/emenda_impositiva_n_89.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 89/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3661</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3661/emenda_impositiva_n_90.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3661/emenda_impositiva_n_90.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 90/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3662</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3662/emenda_impositiva_n_91.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3662/emenda_impositiva_n_91.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 91/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3663</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3663/emenda_impositiva_n_92.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3663/emenda_impositiva_n_92.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 92/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3664</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3664/emenda_impositiva_n_93.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3664/emenda_impositiva_n_93.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 93/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3665</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3665/emenda_impositiva_n_94.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3665/emenda_impositiva_n_94.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 94/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3666</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3666/emenda_impositiva_n_95.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3666/emenda_impositiva_n_95.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 95/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
   <si>
     <t>3667</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3667/emenda_impositiva_n_96.2024_ver._miguel.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3667/emenda_impositiva_n_96.2024_ver._miguel.pdf</t>
   </si>
   <si>
     <t>Emenda Impositiva N° 96/2024, de autoria do vereador Miguel Lamberti.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -6358,67 +6358,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3122/indicacao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_n02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_n06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3149/indicacao_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_n16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3236/pedido_de_indicacao_n17-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_n19-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n20-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_n21-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_n26-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_n31-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_no36-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_no37-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_no39-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_no40-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no41-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_n_42_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n_43.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_n44-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_n45-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_n46-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_n_47.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_n_48.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_n49-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_n50-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_n51-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_n52-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n54-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_n55-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_no56-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_no57-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_n58-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_n59-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_no60-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no61-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_n62-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_n63-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_n65-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_n66-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_no67-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no68-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_69-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_n70-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no71-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_no72-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_n_73.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_no74-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_n75-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3677/indicacao_n76-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_n77-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_no78-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no79-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_n80-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3693/indicacao_no81-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3118/mocao_de_aplauso_n01-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_aplauso_n02-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3277/mocao_de_aplauso_n__03-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3292/mocao_de_aplausos_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3344/mocao_de_aplauso_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3419/mocao_de_aplausos_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3545/nocao_de_aplauso_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3546/mocao_de_aplauso_e_reconhecimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_de_aplauso_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3672/mocao_de_aplauso_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3584/mocao_de_apoio_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3670/mocao_de_aplauso_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3671/mocao_de_aplauso_n16-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3680/mocao_de_aplauso_n17-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3681/mocao_de_aplauso_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3116/pedido_de_informacao_n1-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3161/pedido_de_informacao_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3202/pedido_de_informacao_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3211/pedido_de_informacao_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3225/pedido_de_informacao_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3245/pedido_de_informacao_n06-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3246/pedido_de_informacao_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3259/pedido_de_informacao_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3266/pedido_de_informacao_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3274/pedido_de_informacao_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3275/pedido_de_informacao_n11-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3281/pedido_de_informacao_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3284/pedido_de_informacao_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3299/pedido_de_informacao_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3300/pedido_de_informacao_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3325/pedido_de_informacao_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3323/pedido_de_informacao_n17-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3338/pedido_de_informacao_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3339/pedido_de_informacao_n19-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3349/pedido_de_informacao_no20-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3360/pedido_de_informacao_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3364/pedido_de_informacao_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3372/pedido_de_informacao_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3362/pedido_de_informacao_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3376/pedido_de_informacao_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3387/pedido_de_informacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3400/pedido_de_informacao_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3411/pedido_de_informacao_no28-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3412/pedido_de_informacao_no29-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3433/pedido_de_informacao_n30-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3463/pedido_de_informacao_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3482/pedido_de_informacao_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3489/pedido_de_informacao_n33-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3547/pedido_de_informacao_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3551/pedido_de_informacao_n_35.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3582/pedido_de_infomacao_no36-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3583/pedido_de_infomacao_no37-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3117/pedido_de_providencia_n1-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3124/pedido_de_providencia_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3125/pedido_de_providencia_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3130/pedido_de_providencia_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3131/pedido_de_providencia_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3132/pedido_de_providencia_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3133/pedido_de_providencia_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3134/pedido_de_providencia_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3148/pedido_de_providencia_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3153/pedido_de_providencia_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3154/pedido_de_providencia_no11-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3159/pedido_de_providencia_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3162/pedido_de_providencia_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3163/pedido_de_providencia_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3164/pedido_de_providencia_no15-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3165/pedido_de_providencia_no16-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3166/pedido_de_providencia_no17-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3167/pedido_de_providencia_no18-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3169/pedido_de_providencia_no19-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3171/pedido_de_providencia_no20-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3175/pedido_de_providencia_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3186/pedido_de_providencia_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3178/pedido_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3179/pedido_de_providencia_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3180/pedido_de_providencia_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3181/pedido_de_providencia_n26-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3182/pedido_de_providencia_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3189/pedido_de_providencia_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3190/pedido_de_providencia_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3197/pedido_de_providencia_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3198/pedido_de_providencia_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3199/pedido_de_providencia_no32-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3200/pedido_de_providencia_no33-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3201/pedido_de_providencia_no34-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3203/pedido_de_providencia_no35-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3204/pedido_de_providencia_n36-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3214/pedido_de_providencia_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3213/pedido_de_providencia_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3215/pedido_de_providencia_n39-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3206/pedido_de_providencia_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3207/pedido_de_providencia_no41-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3208/pedido_de_providencia_no42-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3209/pedido_de_providencia_no43-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3210/pedido_de_providencia_n44-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3212/pedido_de_providencia_n45-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3222/pedido_de_providencia_no46-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3223/pedido_de_providencia_no47-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3224/pedido_de_providencia_no48-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3226/pedido_de_providencia_no49-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3227/pedido_de_providencia_no50-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3231/pedido_de_providencia_n52-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3232/pedido_de_providencia_n53-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3233/pedido_de_providencia_n54-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3234/pedido_de_providencia_n55-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3235/pedido_de_providencia_n56-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3237/pedido_de_providencia_n57-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3241/pedido_de_providencia_no58-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3242/pedido_de_providencia_no59-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3243/pedido_de_providencia_n60-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3247/pedido_de_providencia_n61-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3255/pedido_de_providencia_n62-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3256/pedido_de_providencia_n63-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3257/pedido_de_providencia_n64-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3258/pedido_de_providencia_n65-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3263/pedido_de_providencia_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3260/pedido_de_providencia_n67-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3264/pedido_de_providencia_n_68-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3265/pedido_de_providencia_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3262/pedido_de_providencia_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3270/pedido_de_providencia_no71-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3271/pedido_de_providencia_n72-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3272/pedido_de_providencia_n73-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3276/pedido_de_providencia_n_74-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3278/pedido_de_providencia_n_75-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3279/pedido_de_providencia_n_76-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3280/pedido_de_providencia_n_77-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3291/pedido_de_providencia_n78-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3293/pedido_de_providencia_no79-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3295/pedido_de_providencia_n80-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3296/pedido_de_providencia_n81-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3297/pedido_de_providencia_n82-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3298/pedido_de_providencia_n83-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3312/pedido_de_providencia_n84-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3304/pedido_de_providencia_n_85-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3305/pedido_de_providencia_no86-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3306/pedido_de_providencia_no87-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3307/pedido_de_providencia_no88-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3308/pedido_de_providencia_no89-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3309/pedido_de_providencia_no90-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3310/pedido_de_providencia_no91-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3313/pedido_de_providencia_n92-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3314/pedido_de_providencia_n93-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3315/pedido_de_providencia_no94-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3317/pedido_de_providencia_no95-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3319/pedido_de_providencia_no96-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3320/pedido_de_providencia_n_97-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3321/pedido_de_providencia_n_98-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3322/pedido_de_providencia_n_99-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3332/pedido_de_providencia_n100-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3333/pedido_de_providencia_n101-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3334/pedido_de_providencia_n102-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3336/pedido_de_providencia_n103-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3337/pedido_de_providencia_n104-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3345/pedido_de_providencia_n_105-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3346/pedido_de_providencia_n106-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3348/pedido_de_providencia_n107-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3350/pedido_de_providencia_no108-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3351/pedido_de_providencia_n109-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3355/pedido_de_providencia_110-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3356/pedido_de_providencia_111-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3357/pedido_de_providencia_112-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3361/pedido_de_providencia_113-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3366/pedido_de_providencia_no114-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3367/pedido_de_providencia_n_115-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3368/pedido_de_providencia_n_116-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3374/pedido_de_providencia_n117-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3380/pedido_de_providencia_1182024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3381/pedido_de_providencia_1192024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3384/pedido_de_providencia_no120-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3385/pedido_de_providencia_no121-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3386/pedido_de_providencia_no122-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3388/pedido_de_providencia_n123-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3389/pedido_de_providencia_n124-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3390/pedido_de_providencia_n125-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3391/pedido_de_providencia_n126-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3396/pedido_de_providencia_no127-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3397/pedido_de_providencia_n_128-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3398/pedido_de_providencia_n_129-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3399/pedido_de_providencia_n130-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3402/pedido_de_providencia_no131-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3413/pedido_de_providencia_no132-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3405/pedido_de_providencia_n_133-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3406/pedido_de_providencia_n134-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3407/pedido_n_135.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3408/pedido_de_providencia_no136-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3410/pedido_de_providencia_no137-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3416/pedido_de_providencia_no138-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3421/pedido_de_providencia_no139-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3424/pedido_de_providencia_n140-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3425/pedido_de_providencia_n141-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3423/pedido_de_providencia_n142-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3432/pedido_de_providencia_no143-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3434/pedido_de_providencia_n144-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3436/pedido_de_providencia_n145-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3437/pedido_de_providencia_n146-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3441/pedido_de_providencia_n147-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3442/pedido_de_providencia_n148-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3448/pedido_de_providencia_n_149.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3450/pedido_de_providencia_n150-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3455/pedido_de_providencia_n_151.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3456/pedido_de_providencia_n152-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3460/pedido_de_providencia_no153-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3464/pedido_de_providencia_no154-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3465/pedido_de_providencia_n155-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3466/pedido_de_providencia_n156-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3470/pedido_de_providencia_no157-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3471/pedido_de_providencia_no158-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3472/pedido_de_providencia_no159-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3473/pedido_de_providencia_n160-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3474/pedido_de_providencia_n161-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3475/pedido_de_providencia_n162-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3476/pedido_de_providencia_n163-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3477/pedido_de_providencia_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3479/pedido_de_providencia_n_165.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3480/pedido_de_providencia_no166-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3481/pedido_de_providencia_no167-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3483/pedido_de_providencia_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3484/pedido_de_providencia_no169-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3490/pedido_de_providencia_170-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3491/pedido_de_providencia_171-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3488/pedido_de_providencia_n172-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3487/pedido_de_providencia_no173-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3497/pedido_de_providencia_n174-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3498/pedido_de_providencia_no175-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3499/pedido_de_providencia_no176-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3500/pedido_de_providencia_n177-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3501/pedido_de_providencia_n178-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3502/pedido_de_providencia_n179-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3503/pedido_de_providencia_n180-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3508/pedido_de_providencia_n181-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3509/pedido_de_providencia_n182-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3510/pedido_de_providencia_n183-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3515/pedido_de_providencia_n184-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3520/pedido_de_providencia_no185-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3522/pedido_de_providencia_n_1862024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3528/pedido_de_providencia_n187-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3526/pedido_de_providencia_n188-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3529/pedido_de_providencia_no_189-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3530/pedido_de_providencia_no_190-_2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3531/pedido_de_providencia_n191-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3535/pedido_de_providencia_n192-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3552/pedido_de_providencia_n193.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3550/pedido_de_providencia_n194.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3561/pedido_de_providencia_n_195.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3565/pedido_de_providencia_n196-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3566/pedido_de_providencia_n197-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3580/pedido_de_providencia_no198-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3673/pedido_de_providencia_n199-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3675/pedido_de_providencia_n200-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3676/pedido_de_providencia_n201-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3678/pedido_de_providencia_n_202.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3683/pedido_de_providencia_n203-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3688/pedido_de_providencia_no204-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3694/pedido_de_providencia_no205-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3695/pedido_de_providencia_no206-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3105/projeto_de_lei_no01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3106/projeto_de_lei_no02_-_2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3107/projeto_de_lei_no03_-_2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_lei_no04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3109/projeto_de_lei_no05_-_2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_lei_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3120/projeto_de_lei_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3121/projeto_de_lei_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3123/projeto_de_lei_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3135/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3136/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3146/projeto_de_lei_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_lei_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3145/projeto_de_lei_no15-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3150/projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3151/projeto_de_lei_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3177/projeto_de_lei_no18-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3196/projeto_de_lei_n20-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_no21-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3217/projeto_de_lei_no22-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_no23-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_lei_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no26-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3301/projeto_de_lei_n30-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3303/projeto_de_lei_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no32-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no33-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_delei_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_lei_n36-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3354/projeto_de_lei_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3370/projeto_de_lei_n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3371/projeto_de_lei_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3373/projeto_de_lei_n41-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_de_lei_n_42-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_n43-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3429/projeto_de_lei_n44-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3431/projeto_de_lei_no45-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3443/projeto_de_lei_n46-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3444/projeto_de_lei_n47-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3445/projeto_de_lei_n48-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_n49-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_n50-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no51-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3469/pl_no52-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3468/pl_no53-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_lei_no54-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_n_55.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_n_56.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3559/projeto_de_lei_n57-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3562/projeto_de_lei_n58-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3564/projeto_de_lei_n_59.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no61-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_n_62.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no63-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3110/projeto_de_lei_n_01-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_n_02-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_n_03-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3155/projeto_de_lei_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_lei_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_lei_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_de_lei__no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_no12-2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_lei_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_lei_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3205/projeto_de_lei_n16-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_no17-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no18-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3239/projeto_de_lei_n19-_2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3240/projeto_de_lei_n20-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3249/projeto_de_lei_n21-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_n26-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3294/projeto_de_lei_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no28-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_de_lei_n31-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_de_lei_n322024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3383/projeto_de_lei_n33-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_lei_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_lei_n_35.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3430/projeto_de_lei_no36-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3439/projeto_de_lei_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3440/projeto_de_lei_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3447/projeto_de_lei_n39-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_n40-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_n41-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3514/substitutivo_ao_projeto_de_lei_n42-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_n43-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3511/pl_no44-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3512/pl_no45-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3513/pl_no46-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3549/projeto_de_lei_no47-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3548/projeto_de_lei_no48-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_n49-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_n50-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3558/projeto_de_lei_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_n_53.2024_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3104/projeto_de_resolucao_no01-2024..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3129/requerimento_de_autorizacao_de_diarias_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3138/requerimento_de_diaria_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_de_diaria_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3192/requerimento_de_diaria_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_de_viajem_n41-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3318/requerimento_de_viagem_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_de_diaria_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_de_autorizacao_de_diarias_n59-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_de_autorizacao_de_diaria_n60-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_de_autorizacao_de_viagem_n61-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_de_autorizacao_de_viagem_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_de_autorizacao_de_diarias_no67-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_de_autorizacao_de_diarias_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_n75-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_n_78.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3457/requerimento_n80-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3462/requerimento_de_autorizacao_de_viagem_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3492/requerimento_de_autorizacao_de_diarias_n_84-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_de_autorizacao_de_viagem_n_85-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_de_autorizacao_de_viagem_87-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_de_autorizacao_de_diarias_94-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3534/requerimento_no97-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3507/requerimento_n98-2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3523/requerimento_de_diarias_n_99.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3524/requerimento_de_diarias_n_100.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_de_diarias_n_101.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento_de_autorizacao_de_viagem_n102-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3563/requerimento_de_viagem_n_108.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_de_diaria_n_110.2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3113/veto_ao_pl_44.2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3114/veto_ao_pl_48.2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3250/veto_pl_n11-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3251/veto_pl_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3252/veto_pl_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3253/veto_pl_no16-2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3485/veto_ao_projeto_de_lei_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3684/veto_ao_projeto_de_lei_n45-2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3689/veto_ao_projeto_de_lei_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3690/veto_ao_projeto_de_lei_n46-2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3567/emenda_impositiva_no01-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3568/emenda_impositiva_no02-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3569/emenda_impositiva_no03-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3570/emenda_impositiva_no04-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3571/emenda_impositiva_no05-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3572/emenda_impositiva_no06-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3573/emenda_impositiva_no07-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3574/emenda_impositiva_no08-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3575/emenda_impositiva_no09-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3576/emenda_impositiva_no10-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3577/emenda_impositiva_no11-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3578/emenda_impositiva_no12-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3579/emenda_impositiva_no13-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3585/emenda_impositiva_no14-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3586/emenda_impositiva_no15-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3587/emenda_impositiva_no16-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3588/emenda_impositiva_no17-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3589/emenda_impositiva_no18-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3590/emenda_impositiva_no19-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3591/emenda_impositiva_no20-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3592/emenda_impositiva_no21-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3593/emenda_impositiva_no22-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3594/emenda_impositiva_no23-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3595/emenda_impositiva_no24-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3596/emenda_impositiva_no25-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3597/emenda_impositiva_no26-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3598/emenda_impositiva_no27-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3599/emenda_impositiva_no28-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3600/emenda_impositiva_n_29.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_impositiva_n_30.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3602/emenda_impositiva_n_31.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3603/emenda_impositiva_n_32.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_impositiva_n_33.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_impositiva_n_34.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3606/emenda_impositiva_n_35.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3607/emenda_impositiva_n_36.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3608/emenda_impositiva_n_37.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3609/emenda_impositiva_no38-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3610/emenda_impositiva_no39-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3611/emenda_impositiva_no40-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3612/emenda_impositiva_no41-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no42-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no43-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no44-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no45-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no46-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no47-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no48-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no49-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no50-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no51-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no52-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_n_53.2024_-_ver._franklin.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no54-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_impositiva_no55-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_impositiva_no56-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_impositiva_no57-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_impositiva_no58-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_impositiva_no59-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_impositiva_no60-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_impositiva_no61-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3633/emenda_impositiva_no62-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3634/emenda_impositiva_no63-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3635/emenda_impositiva_no64-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3636/emenda_impositiva_n_65.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3637/emenda_impositiva_n_66.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3638/emenda_impositiva_n_67.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3639/emenda_impositiva_n_68.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_impositiva_n_69.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3641/emenda_impositiva_n_70.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3642/emenda_impositiva_n_71.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3643/emenda_impositiva_n_72.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3644/emenda_impositiva_n_73.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3645/emenda_impositiva_n_74.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3646/emenda_impositiva_no75-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3647/emenda_impositiva_no76-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3648/emenda_impositiva_no77-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3649/emenda_impositiva_no78-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3650/emenda_impositiva_no79-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3651/emenda_impositiva_no80-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3652/emenda_impositiva_no81-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3653/emenda_impositiva_no82-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3654/emenda_impositiva_no83-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3655/emenda_impositiva_no84-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3656/emenda_impositiva_no85-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3657/emenda_impositiva_no86-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3658/emenda_impositiva_no87-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3659/emenda_impositiva_no88-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3660/emenda_impositiva_n_89.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3661/emenda_impositiva_n_90.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3662/emenda_impositiva_n_91.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3663/emenda_impositiva_n_92.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3664/emenda_impositiva_n_93.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3665/emenda_impositiva_n_94.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3666/emenda_impositiva_n_95.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3667/emenda_impositiva_n_96.2024_ver._miguel.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3122/indicacao_n_01-2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3139/indicacao_n02-2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3140/indicacao_n03-2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3141/indicacao_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3142/indicacao_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3185/indicacao_n06-2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3149/indicacao_n_07-2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3152/indicacao_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3157/indicacao_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3158/indicacao_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3160/indicacao_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3168/indicacao_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3183/indicacao_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3184/indicacao_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3188/indicacao_n16-2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3236/pedido_de_indicacao_n17-2024.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3248/indicacao_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3244/indicacao_n19-2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n20-2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3267/indicacao_n21-2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3268/indicacao_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3273/indicacao_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3289/indicacao_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3311/indicacao_n26-2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3335/indicacao_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3341/indicacao_n_28-2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3340/indicacao_n_29-2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3347/indicacao_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3358/indicacao_n31-2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3359/indicacao_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3363/indicacao_n_33-2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3377/indicacao_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3393/indicacao_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3395/indicacao_no36-2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3394/indicacao_no37-2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3401/indicacao_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3414/indicacao_no39-2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3415/indicacao_no40-2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3403/indicacao_no41-2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3404/indicacao_n_42_-_2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3418/indicacao_n_43.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3420/indicacao_n44-2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3422/indicacao_n45-2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3426/indicacao_n46-2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3435/indicacao_n_47.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3438/indicacao_n_48.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3449/indicacao_n49-2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3453/indicacao_n50-2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3458/indicacao_n51-2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3459/indicacao_n52-2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3461/indicacao_n_53-2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3478/indicacao_n54-2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3486/indicacao_n55-2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3495/indicacao_no56-2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3496/indicacao_no57-2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3516/indicacao_n58-2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3517/indicacao_n59-2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3518/indicacao_no60-2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3519/indicacao_no61-2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3521/indicacao_n62-2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3527/indicacao_n63-2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3539/indicacao_n65-2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3540/indicacao_n66-2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3537/indicacao_no67-2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3536/indicacao_no68-2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3538/indicacao_69-2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3541/indicacao_n70-2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3554/indicacao_no71-2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3553/indicacao_no72-2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3560/indicacao_n_73.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3581/indicacao_no74-2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3674/indicacao_n75-2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3677/indicacao_n76-2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3685/indicacao_n77-2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3686/indicacao_no78-2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3687/indicacao_no79-2024.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3691/indicacao_n80-2024.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3693/indicacao_no81-2024.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3118/mocao_de_aplauso_n01-2024.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3170/mocao_de_aplauso_n02-2024.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3277/mocao_de_aplauso_n__03-2024.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3292/mocao_de_aplausos_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3344/mocao_de_aplauso_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3532/mocao_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3419/mocao_de_aplausos_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3533/mocao_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3545/nocao_de_aplauso_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3546/mocao_de_aplauso_e_reconhecimento_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3555/mocao_de_aplauso_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3672/mocao_de_aplauso_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3584/mocao_de_apoio_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3670/mocao_de_aplauso_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3671/mocao_de_aplauso_n16-2024.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3680/mocao_de_aplauso_n17-2024.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3681/mocao_de_aplauso_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3116/pedido_de_informacao_n1-2024.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3161/pedido_de_informacao_no02-2024.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3202/pedido_de_informacao_no03-2024.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3211/pedido_de_informacao_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3225/pedido_de_informacao_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3245/pedido_de_informacao_n06-2024.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3246/pedido_de_informacao_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3259/pedido_de_informacao_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3266/pedido_de_informacao_n09-2024.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3274/pedido_de_informacao_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3275/pedido_de_informacao_n11-2024.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3281/pedido_de_informacao_n12-2024.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3284/pedido_de_informacao_n13-2024.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3299/pedido_de_informacao_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3300/pedido_de_informacao_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3325/pedido_de_informacao_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3323/pedido_de_informacao_n17-2024.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3338/pedido_de_informacao_n18-2024.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3339/pedido_de_informacao_n19-2024.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3349/pedido_de_informacao_no20-2024.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3360/pedido_de_informacao_n_21-2024.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3364/pedido_de_informacao_n_22-2024.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3372/pedido_de_informacao_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3362/pedido_de_informacao_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3376/pedido_de_informacao_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3387/pedido_de_informacao_no_26-2024.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3400/pedido_de_informacao_n_27-2024.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3411/pedido_de_informacao_no28-2024.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3412/pedido_de_informacao_no29-2024.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3433/pedido_de_informacao_n30-2024.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3463/pedido_de_informacao_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3482/pedido_de_informacao_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3489/pedido_de_informacao_n33-2024.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3547/pedido_de_informacao_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3551/pedido_de_informacao_n_35.2024.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3582/pedido_de_infomacao_no36-2024.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3583/pedido_de_infomacao_no37-2024.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3117/pedido_de_providencia_n1-2024.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3124/pedido_de_providencia_n_02-2024.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3125/pedido_de_providencia_n_03-2024.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3130/pedido_de_providencia_no04-2024.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3131/pedido_de_providencia_no05-2024.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3132/pedido_de_providencia_no06-2024.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3133/pedido_de_providencia_n07-2024.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3134/pedido_de_providencia_n08-2024.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3148/pedido_de_providencia_no_09-2024.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3153/pedido_de_providencia_n_10-2024.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3154/pedido_de_providencia_no11-2024.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3159/pedido_de_providencia_no12-2024.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3162/pedido_de_providencia_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3163/pedido_de_providencia_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3164/pedido_de_providencia_no15-2024.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3165/pedido_de_providencia_no16-2024.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3166/pedido_de_providencia_no17-2024.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3167/pedido_de_providencia_no18-2024.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3169/pedido_de_providencia_no19-2024.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3171/pedido_de_providencia_no20-2024.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3175/pedido_de_providencia_no_21-2024.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3186/pedido_de_providencia_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3178/pedido_n_23-2024.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3179/pedido_de_providencia_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3180/pedido_de_providencia_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3181/pedido_de_providencia_n26-2024.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3182/pedido_de_providencia_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3189/pedido_de_providencia_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3190/pedido_de_providencia_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3197/pedido_de_providencia_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3198/pedido_de_providencia_no31-2024.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3199/pedido_de_providencia_no32-2024.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3200/pedido_de_providencia_no33-2024.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3201/pedido_de_providencia_no34-2024.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3203/pedido_de_providencia_no35-2024.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3204/pedido_de_providencia_n36-2024.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3214/pedido_de_providencia_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3213/pedido_de_providencia_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3215/pedido_de_providencia_n39-2024.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3206/pedido_de_providencia_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3207/pedido_de_providencia_no41-2024.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3208/pedido_de_providencia_no42-2024.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3209/pedido_de_providencia_no43-2024.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3210/pedido_de_providencia_n44-2024.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3212/pedido_de_providencia_n45-2024.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3222/pedido_de_providencia_no46-2024.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3223/pedido_de_providencia_no47-2024.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3224/pedido_de_providencia_no48-2024.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3226/pedido_de_providencia_no49-2024.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3227/pedido_de_providencia_no50-2024.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3231/pedido_de_providencia_n52-2024.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3232/pedido_de_providencia_n53-2024.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3233/pedido_de_providencia_n54-2024.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3234/pedido_de_providencia_n55-2024.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3235/pedido_de_providencia_n56-2024.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3237/pedido_de_providencia_n57-2024.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3241/pedido_de_providencia_no58-2024.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3242/pedido_de_providencia_no59-2024.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3243/pedido_de_providencia_n60-2024.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3247/pedido_de_providencia_n61-2024.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3255/pedido_de_providencia_n62-2024.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3256/pedido_de_providencia_n63-2024.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3257/pedido_de_providencia_n64-2024.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3258/pedido_de_providencia_n65-2024.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3263/pedido_de_providencia_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3260/pedido_de_providencia_n67-2024.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3264/pedido_de_providencia_n_68-2024.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3265/pedido_de_providencia_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3262/pedido_de_providencia_n_70-2024.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3270/pedido_de_providencia_no71-2024.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3271/pedido_de_providencia_n72-2024.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3272/pedido_de_providencia_n73-2024.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3276/pedido_de_providencia_n_74-2024.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3278/pedido_de_providencia_n_75-2024.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3279/pedido_de_providencia_n_76-2024.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3280/pedido_de_providencia_n_77-2024.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3291/pedido_de_providencia_n78-2024.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3293/pedido_de_providencia_no79-2024.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3295/pedido_de_providencia_n80-2024.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3296/pedido_de_providencia_n81-2024.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3297/pedido_de_providencia_n82-2024.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3298/pedido_de_providencia_n83-2024.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3312/pedido_de_providencia_n84-2024.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3304/pedido_de_providencia_n_85-2024.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3305/pedido_de_providencia_no86-2024.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3306/pedido_de_providencia_no87-2024.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3307/pedido_de_providencia_no88-2024.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3308/pedido_de_providencia_no89-2024.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3309/pedido_de_providencia_no90-2024.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3310/pedido_de_providencia_no91-2024.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3313/pedido_de_providencia_n92-2024.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3314/pedido_de_providencia_n93-2024.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3315/pedido_de_providencia_no94-2024.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3317/pedido_de_providencia_no95-2024.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3319/pedido_de_providencia_no96-2024.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3320/pedido_de_providencia_n_97-2024.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3321/pedido_de_providencia_n_98-2024.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3322/pedido_de_providencia_n_99-2024.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3332/pedido_de_providencia_n100-2024.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3333/pedido_de_providencia_n101-2024.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3334/pedido_de_providencia_n102-2024.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3336/pedido_de_providencia_n103-2024.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3337/pedido_de_providencia_n104-2024.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3345/pedido_de_providencia_n_105-2024.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3346/pedido_de_providencia_n106-2024.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3348/pedido_de_providencia_n107-2024.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3350/pedido_de_providencia_no108-2024.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3351/pedido_de_providencia_n109-2024.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3355/pedido_de_providencia_110-2024.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3356/pedido_de_providencia_111-2024.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3357/pedido_de_providencia_112-2024.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3361/pedido_de_providencia_113-2024.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3366/pedido_de_providencia_no114-2024.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3367/pedido_de_providencia_n_115-2024.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3368/pedido_de_providencia_n_116-2024.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3374/pedido_de_providencia_n117-2024.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3380/pedido_de_providencia_1182024.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3381/pedido_de_providencia_1192024.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3384/pedido_de_providencia_no120-2024.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3385/pedido_de_providencia_no121-2024.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3386/pedido_de_providencia_no122-2024.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3388/pedido_de_providencia_n123-2024.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3389/pedido_de_providencia_n124-2024.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3390/pedido_de_providencia_n125-2024.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3391/pedido_de_providencia_n126-2024.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3396/pedido_de_providencia_no127-2024.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3397/pedido_de_providencia_n_128-2024.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3398/pedido_de_providencia_n_129-2024.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3399/pedido_de_providencia_n130-2024.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3402/pedido_de_providencia_no131-2024.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3413/pedido_de_providencia_no132-2024.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3405/pedido_de_providencia_n_133-2024.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3406/pedido_de_providencia_n134-2024.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3407/pedido_n_135.2024.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3408/pedido_de_providencia_no136-2024.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3410/pedido_de_providencia_no137-2024.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3416/pedido_de_providencia_no138-2024.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3421/pedido_de_providencia_no139-2024.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3424/pedido_de_providencia_n140-2024.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3425/pedido_de_providencia_n141-2024.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3423/pedido_de_providencia_n142-2024.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3432/pedido_de_providencia_no143-2024.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3434/pedido_de_providencia_n144-2024.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3436/pedido_de_providencia_n145-2024.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3437/pedido_de_providencia_n146-2024.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3441/pedido_de_providencia_n147-2024.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3442/pedido_de_providencia_n148-2024.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3448/pedido_de_providencia_n_149.2024.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3450/pedido_de_providencia_n150-2024.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3455/pedido_de_providencia_n_151.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3456/pedido_de_providencia_n152-2024.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3460/pedido_de_providencia_no153-2024.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3464/pedido_de_providencia_no154-2024.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3465/pedido_de_providencia_n155-2024.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3466/pedido_de_providencia_n156-2024.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3470/pedido_de_providencia_no157-2024.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3471/pedido_de_providencia_no158-2024.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3472/pedido_de_providencia_no159-2024.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3473/pedido_de_providencia_n160-2024.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3474/pedido_de_providencia_n161-2024.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3475/pedido_de_providencia_n162-2024.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3476/pedido_de_providencia_n163-2024.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3477/pedido_de_providencia_no_164-2024.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3479/pedido_de_providencia_n_165.2024.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3480/pedido_de_providencia_no166-2024.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3481/pedido_de_providencia_no167-2024.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3483/pedido_de_providencia_no_168-2024.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3484/pedido_de_providencia_no169-2024.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3490/pedido_de_providencia_170-2024.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3491/pedido_de_providencia_171-2024.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3488/pedido_de_providencia_n172-2024.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3487/pedido_de_providencia_no173-2024.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3497/pedido_de_providencia_n174-2024.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3498/pedido_de_providencia_no175-2024.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3499/pedido_de_providencia_no176-2024.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3500/pedido_de_providencia_n177-2024.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3501/pedido_de_providencia_n178-2024.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3502/pedido_de_providencia_n179-2024.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3503/pedido_de_providencia_n180-2024.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3508/pedido_de_providencia_n181-2024.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3509/pedido_de_providencia_n182-2024.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3510/pedido_de_providencia_n183-2024.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3515/pedido_de_providencia_n184-2024.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3520/pedido_de_providencia_no185-2024.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3522/pedido_de_providencia_n_1862024.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3528/pedido_de_providencia_n187-2024.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3526/pedido_de_providencia_n188-2024.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3529/pedido_de_providencia_no_189-2024.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3530/pedido_de_providencia_no_190-_2024.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3531/pedido_de_providencia_n191-2024.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3535/pedido_de_providencia_n192-2024.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3552/pedido_de_providencia_n193.2024.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3550/pedido_de_providencia_n194.2024.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3561/pedido_de_providencia_n_195.2024.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3565/pedido_de_providencia_n196-2024.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3566/pedido_de_providencia_n197-2024.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3580/pedido_de_providencia_no198-2024.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3673/pedido_de_providencia_n199-2024.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3675/pedido_de_providencia_n200-2024.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3676/pedido_de_providencia_n201-2024.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3678/pedido_de_providencia_n_202.2024.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3683/pedido_de_providencia_n203-2024.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3688/pedido_de_providencia_no204-2024.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3694/pedido_de_providencia_no205-2024.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3695/pedido_de_providencia_no206-2024.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3105/projeto_de_lei_no01_-_2024.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3106/projeto_de_lei_no02_-_2024.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3107/projeto_de_lei_no03_-_2024.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3108/projeto_de_lei_no04_-_2024.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3109/projeto_de_lei_no05_-_2024.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3115/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3119/projeto_de_lei_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3120/projeto_de_lei_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3121/projeto_de_lei_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3123/projeto_de_lei_no10-2024.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3135/projeto_de_lei_n_11-2024.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3136/projeto_de_lei_n_12-2024.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3146/projeto_de_lei_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3144/projeto_de_lei_n14-2024.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3145/projeto_de_lei_no15-2024.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3150/projeto_de_lei_n_16-2024.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3151/projeto_de_lei_n_17-2024.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3177/projeto_de_lei_no18-2024.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3187/projeto_de_lei_n_19-2024.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3196/projeto_de_lei_n20-2024.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3216/projeto_de_lei_no21-2024.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3217/projeto_de_lei_no22-2024.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3219/projeto_de_lei_no23-2024.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3220/projeto_de_lei_no_24-2024.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3221/projeto_de_lei_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3238/projeto_de_lei_no26-2024.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3269/projeto_de_lei_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3283/projeto_de_lei_n28-2024.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_lei_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3301/projeto_de_lei_n30-2024.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3303/projeto_de_lei_n_31-2024.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3326/projeto_de_lei_no32-2024.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3327/projeto_de_lei_no33-2024.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3328/projeto_delei_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3329/projeto_de_lei_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3330/projeto_de_lei_n36-2024.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3354/projeto_de_lei_no_37.2024.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3370/projeto_de_lei_n_39-2024.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3371/projeto_de_lei_n_40-2024.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3373/projeto_de_lei_n41-2024.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3382/projeto_de_lei_n_42-2024.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3427/projeto_de_lei_n43-2024.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3429/projeto_de_lei_n44-2024.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3431/projeto_de_lei_no45-2024.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3443/projeto_de_lei_n46-2024.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3444/projeto_de_lei_n47-2024.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3445/projeto_de_lei_n48-2024.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3446/projeto_de_lei_n49-2024.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3454/projeto_de_lei_n50-2024.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3467/projeto_de_lei_no51-2024_ldo.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3469/pl_no52-2024.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3468/pl_no53-2024.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3505/projeto_de_lei_no54-2024.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3543/projeto_de_lei_n_55.2024.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3544/projeto_de_lei_n_56.2024.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3559/projeto_de_lei_n57-2024.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3562/projeto_de_lei_n58-2024.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3564/projeto_de_lei_n_59.2024.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3668/projeto_de_lei_no61-2024.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3692/projeto_de_lei_n_62.2024.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3669/projeto_de_lei_no63-2024.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3110/projeto_de_lei_n_01-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3111/projeto_de_lei_n_02-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3112/projeto_n_03-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3137/projeto_de_lei_n04-2024.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3143/projeto_de_lei_n05-2024.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3147/projeto_de_lei_n_06-2024.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3155/projeto_de_lei_no07-2024.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3156/projeto_de_lei_no08-2024.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3172/projeto_de_lei_no09-2024.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3173/projeto_de_lei_n10-2024.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3174/projeto_de_lei__no_11-2024.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3176/projeto_de_lei_no12-2024_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3193/projeto_de_lei_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3194/projeto_de_lei_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3195/projeto_de_lei_n15-2024.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3205/projeto_de_lei_n16-2024_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_no17-2024.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3229/projeto_de_lei_no18-2024.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3239/projeto_de_lei_n19-_2024.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3240/projeto_de_lei_n20-2024.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3249/projeto_de_lei_n21-2024.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3254/projeto_de_lei_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_n23-2024.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_n24-2024.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3287/projeto_de_lei_n25-2024.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3288/projeto_de_lei_n26-2024.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3294/projeto_de_lei_n27-2024.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3316/projeto_de_lei_no28-2024.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3331/projeto_de_lei_n29-2024.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3353/projeto_de_lei_n_30-2024.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3378/projeto_de_lei_n31-2024.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3379/projeto_de_lei_n322024.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3383/projeto_de_lei_n33-2024.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3392/projeto_de_lei_n34-2024.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3417/projeto_de_lei_n_35.2024.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3430/projeto_de_lei_no36-2024.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3439/projeto_de_lei_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3440/projeto_de_lei_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3447/projeto_de_lei_n39-2024.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3451/projeto_de_lei_n40-2024.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3452/projeto_de_lei_n41-2024.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3514/substitutivo_ao_projeto_de_lei_n42-2024.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3506/projeto_de_lei_n43-2024.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3511/pl_no44-2024.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3512/pl_no45-2024.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3513/pl_no46-2024.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3549/projeto_de_lei_no47-2024.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3548/projeto_de_lei_no48-2024.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3556/projeto_de_lei_n49-2024.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3557/projeto_de_lei_n50-2024.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3558/projeto_de_lei_no_51-2024.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3682/projeto_de_lei_n_53.2024_da_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3104/projeto_de_resolucao_no01-2024..pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3129/requerimento_de_autorizacao_de_diarias_no30-2024.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3138/requerimento_de_diaria_n32-2024.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3191/requerimento_de_diaria_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3192/requerimento_de_diaria_n38-2024.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3230/requerimento_de_viajem_n41-2024.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3318/requerimento_de_viagem_n_57-2024.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3324/requerimento_de_diaria_n_58-2024.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3342/requerimento_de_autorizacao_de_diarias_n59-2024.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3343/requerimento_de_autorizacao_de_diaria_n60-2024.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3352/requerimento_de_autorizacao_de_viagem_n61-2024.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3365/requerimento_de_autorizacao_de_viagem_n_66-2024.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3369/requerimento_de_autorizacao_de_diarias_no67-2024.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3375/requerimento_de_autorizacao_de_diarias_n_69-2024.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3409/requerimento_n75-2024.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3428/requerimento_n_78.2024.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3457/requerimento_n80-2024.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3462/requerimento_de_autorizacao_de_viagem_no_81-2024.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3492/requerimento_de_autorizacao_de_diarias_n_84-2024.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3493/requerimento_de_autorizacao_de_viagem_n_85-2024.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3494/requerimento_de_autorizacao_de_viagem_87-2024.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3504/requerimento_de_autorizacao_de_diarias_94-2024.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3534/requerimento_no97-2024.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3507/requerimento_n98-2024.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3523/requerimento_de_diarias_n_99.2024.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3524/requerimento_de_diarias_n_100.2024.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3525/requerimento_de_diarias_n_101.2024.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3542/requerimento_de_autorizacao_de_viagem_n102-2024.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3563/requerimento_de_viagem_n_108.2024.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3679/requerimento_de_diaria_n_110.2024.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3113/veto_ao_pl_44.2023.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3114/veto_ao_pl_48.2023.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3250/veto_pl_n11-2024.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3251/veto_pl_no13-2024.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3252/veto_pl_no14-2024.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3253/veto_pl_no16-2024.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3485/veto_ao_projeto_de_lei_n37-2024.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3684/veto_ao_projeto_de_lei_n45-2024.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3689/veto_ao_projeto_de_lei_n35-2024.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3690/veto_ao_projeto_de_lei_n46-2024.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3567/emenda_impositiva_no01-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3568/emenda_impositiva_no02-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3569/emenda_impositiva_no03-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3570/emenda_impositiva_no04-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3571/emenda_impositiva_no05-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3572/emenda_impositiva_no06-2024_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3573/emenda_impositiva_no07-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3574/emenda_impositiva_no08-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3575/emenda_impositiva_no09-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3576/emenda_impositiva_no10-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3577/emenda_impositiva_no11-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3578/emenda_impositiva_no12-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3579/emenda_impositiva_no13-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3585/emenda_impositiva_no14-2024_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3586/emenda_impositiva_no15-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3587/emenda_impositiva_no16-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3588/emenda_impositiva_no17-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3589/emenda_impositiva_no18-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3590/emenda_impositiva_no19-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3591/emenda_impositiva_no20-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3592/emenda_impositiva_no21-2024_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3593/emenda_impositiva_no22-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3594/emenda_impositiva_no23-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3595/emenda_impositiva_no24-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3596/emenda_impositiva_no25-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3597/emenda_impositiva_no26-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3598/emenda_impositiva_no27-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3599/emenda_impositiva_no28-2024_ver_valdevi_maciel.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3600/emenda_impositiva_n_29.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3601/emenda_impositiva_n_30.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3602/emenda_impositiva_n_31.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3603/emenda_impositiva_n_32.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3604/emenda_impositiva_n_33.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3605/emenda_impositiva_n_34.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3606/emenda_impositiva_n_35.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3607/emenda_impositiva_n_36.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3608/emenda_impositiva_n_37.2024_ver._dilamar.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3609/emenda_impositiva_no38-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3610/emenda_impositiva_no39-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3611/emenda_impositiva_no40-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3612/emenda_impositiva_no41-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3613/emenda_impositiva_no42-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3614/emenda_impositiva_no43-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3615/emenda_impositiva_no44-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3616/emenda_impositiva_no45-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3617/emenda_impositiva_no46-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3618/emenda_impositiva_no47-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3619/emenda_impositiva_no48-2024_ver_ancelmo_olin.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3620/emenda_impositiva_no49-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3621/emenda_impositiva_no50-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3622/emenda_impositiva_no51-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3623/emenda_impositiva_no52-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3624/emenda_impositiva_n_53.2024_-_ver._franklin.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3625/emenda_impositiva_no54-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3626/emenda_impositiva_no55-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3627/emenda_impositiva_no56-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3628/emenda_impositiva_no57-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3629/emenda_impositiva_no58-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3630/emenda_impositiva_no59-2024_ver_franklin_pereira.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3631/emenda_impositiva_no60-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3632/emenda_impositiva_no61-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3633/emenda_impositiva_no62-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3634/emenda_impositiva_no63-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3635/emenda_impositiva_no64-2024_ver_angelo_resta.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3636/emenda_impositiva_n_65.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3637/emenda_impositiva_n_66.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3638/emenda_impositiva_n_67.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3639/emenda_impositiva_n_68.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3640/emenda_impositiva_n_69.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3641/emenda_impositiva_n_70.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3642/emenda_impositiva_n_71.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3643/emenda_impositiva_n_72.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3644/emenda_impositiva_n_73.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3645/emenda_impositiva_n_74.2024_ver._rudinei.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3646/emenda_impositiva_no75-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3647/emenda_impositiva_no76-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3648/emenda_impositiva_no77-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3649/emenda_impositiva_no78-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3650/emenda_impositiva_no79-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3651/emenda_impositiva_no80-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3652/emenda_impositiva_no81-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3653/emenda_impositiva_no82-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3654/emenda_impositiva_no83-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3655/emenda_impositiva_no84-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3656/emenda_impositiva_no85-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3657/emenda_impositiva_no86-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3658/emenda_impositiva_no87-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3659/emenda_impositiva_no88-2024_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3660/emenda_impositiva_n_89.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3661/emenda_impositiva_n_90.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3662/emenda_impositiva_n_91.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3663/emenda_impositiva_n_92.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3664/emenda_impositiva_n_93.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3665/emenda_impositiva_n_94.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3666/emenda_impositiva_n_95.2024_ver._miguel.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2024/3667/emenda_impositiva_n_96.2024_ver._miguel.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H588"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="56.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="133.7109375" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="132.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>