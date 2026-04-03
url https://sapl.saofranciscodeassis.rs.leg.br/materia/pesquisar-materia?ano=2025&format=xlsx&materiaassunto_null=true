--- v0 (2025-10-29)
+++ v1 (2026-04-03)
@@ -10,8062 +10,11226 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="6166" uniqueCount="2671">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="8796" uniqueCount="3725">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3696</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>Ind</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Elizandra Sacardi</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_n_01.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_n_01.2024.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja enviado a esta Casa um Projeto de Lei para criação e implementação do Distrito Industrial de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3697</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_n_02.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_n_02.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que estude a viabilidade de elaboração de um Projeto Habitacional Popular com o objetivo de beneficiar famílias carentes, proporcionando-lhes acesso à moradia digna e promovendo melhoria na qualidade de vida desses cidadãos.</t>
   </si>
   <si>
     <t>3698</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_n_03.2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_n_03.2024.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que estude a viabilidade de implantação de uma corporação mista do Corpo de Bombeiros no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3726</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>Rodrigo Lamberti</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no04-2025.pdf</t>
   </si>
   <si>
     <t>Realize um levantamento técnico e arquitetônico detalhado do antigo prédio do Matadouro Municipal, a fim de avaliar as condições estruturais e identificar as intervenções necessárias para sua reforma e preservação.</t>
   </si>
   <si>
     <t>3727</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>Leticia Salcedo</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no05-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no05-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja criado um programa de capacitação aos nossos munícipes (cursos de panificação, mecânica automotiva, auto elétrica e elétrica residencial, entre outros), visando a preparação e inserção dos nossos jovens e demais trabalhadores ao mercado do trabalho.</t>
   </si>
   <si>
     <t>3734</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no06-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no06-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando ao Poder Executivo a contratação de uma empresa especializada em Engenharia de Transito, visando melhorias no tráfego de veículos e pedestres no nosso município.</t>
   </si>
   <si>
     <t>3742</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_07.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_07.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado ao Poder Legislativo um Projeto de Lei que "Institui o Auxílio-Feira da Agricultura Familiar (vale-feira) aos Servidores Públicos do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3747</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>Matias Gomes</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n_08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado Projeto de Lei para apreciação neste Poder, visando à alteração da legislação, a fim de incluir o pagamento de auxílio-alimentação aos servidores públicos municipais durante o período de auxílio-doença, bem como durante o período de atestado de saúde.</t>
   </si>
   <si>
     <t>3748</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n_09-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Indicando a retomada do Programa de Castração de Cães e Gatos, para dar continuidade ao controle populacional de animais em nosso município, visando o bem-estar dos animais e a prevenção de problemas relacionados ao abandono e superpopulação.</t>
   </si>
   <si>
     <t>3749</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>Nilo Santos</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n_10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal ofereça gratuitamente o serviço de esgotamento de fosse séptica para famílias com renda de ate três salários mínimos, como medida de saúde publica, preservação ambiental e justiça social.</t>
   </si>
   <si>
     <t>3756</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>Orlando Flores</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no11-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no11-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que, obedecendo aos termos regimentais vigentes e dentro das formalidades legais, realize estudos e tome as providências cabíveis para a locação de um caminhão destinado ao esgotamento das fossas sépticas do município, visando melhoras as condições sanitárias e de saúde pública da população.</t>
   </si>
   <si>
     <t>3768</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no12-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no12-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo que estude a possibilidade para a instalação e adequação de uma piscina térmica, usando a estrutura existente nas piscinas do antigo Parque Assisense, onde hoje está instalada a Escola Especial Romeu Dedé Ribeiro, para aplicação de hidroterapia, destinada aos idosos e pessoas com necessidades especiais.</t>
   </si>
   <si>
     <t>3769</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no13-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no13-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal promova a entrega das escrituras públicas aos moradores dos núcleos habitacionais que manifestarem intere4sse em obter o domínio definitivo de suas propriedades. Incluem-se também os beneficiários de terrenos públicos cedidos há mais 10 anos.</t>
   </si>
   <si>
     <t>3772</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_n_14-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_n_14-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, em parceria com a Secretaria Municipal de Saúde, que celebre convênio com planos de saúde atuantes no município, visando à realização de atendimentos  especializados.</t>
   </si>
   <si>
     <t>3773</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que disponibilize atendimento a todas as mulheres que estão esperando uma consulta ginecológica, ainda no corrente mês, haja vista os riscos que envolvem a saúde da mulher e as consequências da demora no atendimento.</t>
   </si>
   <si>
     <t>3774</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando que seja encaminhado ao Poder Legislativo um Projeto de Lei que cria o "Cadastro Municipal dos Catadores de Recicláveis e estabelece benefícios, como uniformes, EPIs e cestas básicas aos cadastrados, com o objetivo de melhorar as condições de trabalho e promover a inclusão social".</t>
   </si>
   <si>
     <t>3779</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_no17-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_no17-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal providencie a contratação de uma empresa especializada para a elaboração de um Plano Carreira para o funcionalismo Público Municipal.</t>
   </si>
   <si>
     <t>3780</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>Lone Bianchini</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no18-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no18-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da Secretaria de Educação e Cultura, que realize a instalação de um fraldário na Escola Municipal Clotário Fouchard, visando oferecer mais conforto e comodidade para todos. Além disso, cabe ressaltar que há uma criança especial na escola o que torna a instalação ainda mais necessária.</t>
   </si>
   <si>
     <t>3781</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>Kassineida Paz</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no19-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no19-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que o vale-alimentação dos servidores públicos municipais seja pago durante as férias e licenças.</t>
   </si>
   <si>
     <t>3783</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_no20-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_no20-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal regulamente, por meio de ordem de serviço ou outro instrumento normativo adequado, a aplicação da tarifa social na cobrança do abastecimento de água para os munícipes inscritos no Cadastro Único (CadÚnico) que possuam renda per capita de até meio salário mínimo.</t>
   </si>
   <si>
     <t>3784</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no21-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no21-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que elabore um plano de carreira para os funcionários públicos municipais.</t>
   </si>
   <si>
     <t>3790</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_n22-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_n22-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, para que seja feito um estudo de viabilidade financeira e dentro das possibilidades, colocado no orçamento, recursos para a construção de uma praça e área de lazer no espaço que fica atrás do Ginásio de Esportes , entre os conjuntos habitacionais na Bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>3794</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_no23-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_no23-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja incluído, na placa de inauguração da reforma, o nome da arquiteta responsável pela obra, uma vez que sua atuação foi essencial para a execução do projeto e para a concretização das melhorias realizadas.</t>
   </si>
   <si>
     <t>3809</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_n24-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_n24-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a reforma e revitalização geral de todas as paradas de ônibus do nosso município.</t>
   </si>
   <si>
     <t>3810</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_n25-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_n25-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado ao Poder Legislativo um Projeto de Lei que "Institui no âmbito do Município de São Francisco de Assis o "Junho Violeta", mês de prevenção, combate e conscientização da violência contra a pessoa idosa e da outras providências."</t>
   </si>
   <si>
     <t>3811</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_n26-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_n26-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que faça uma pesquisa de um local de transição para transferir os bugios da praça Independência para um habitat Intermediário, que una o ambiente urbano e silvestre, proporcionando a adaptação dos animais a natureza, bem como a visitação, e também que seja estudada a possibilidade de se realizar um convênio com universidades da região.</t>
   </si>
   <si>
     <t>3813</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_n27.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_n27.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja prestado homenagem de congratulação aos Servidores Públicos Municipais por seus serviços prestados ao município, no ano de início de suas aposentadorias.</t>
   </si>
   <si>
     <t>3818</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no28-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no28-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que implante um Ambulatório Veterinário no Município para atendimento e fornecimento de medicamentos aos animais de rua e aos pertencentes a famílias de baixa renda.</t>
   </si>
   <si>
     <t>3827</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
     <t>Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_n29-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_n29-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja criado o programa "Saúde rural itinerante" em nosso município, visando oferecer serviços de saúde, tais como diagnósticos, controle, orientação, tratamento e prevenção de doenças para quem reside nas áreas rurais do município.</t>
   </si>
   <si>
     <t>3828</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no30-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no30-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja encaminhado a esta Casa Legislativa um Projeto de Lei implantando um restaurante popular em São Francisco de Assis.</t>
   </si>
   <si>
     <t>3833</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_n31-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_n31-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja encaminhado ao Poder Legislativo o Projeto de Lei que institui o título ''Empresa Amiga da Juventude'', no âmbito do município de São Francisco de Assis, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>3882</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_n_32.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_n_32.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal que encaminhe um Projeto de Lei que estabeleça e regulamente o Tratamento Fora de Domicilio - TFD, instituído pela portaria n° 55 da Secretaria de Assistência à Saúde (Ministério da Saúde).</t>
   </si>
   <si>
     <t>3835</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_n_33.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_n_33.2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado projeto de lei para apreciação neste Poder, visando à intituição, no âmbito do município de São Francisco de Assis, da "Secretaria Municipal de Segurança Pública".</t>
   </si>
   <si>
     <t>3839</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no34-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no34-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe um Projeto de Lei, que dispõe sobre a criação do Conselho Municipal dos Direitos da Pessoa com Deficiência - COMDE.</t>
   </si>
   <si>
     <t>3844</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no35-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no35-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Mesa Diretora solicitando um estudo para implantação do Projeto que "Cria a Procuradoria da Mulher no âmbito da Câmara Municipal de São Francisco de Assis e da outras providências.</t>
   </si>
   <si>
     <t>3850</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_n_36.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_n_36.2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, indicando a instalação de três mastros para as bandeiras oficiais do Brasil, Rio Grande do Sul e de São Francisco de Assis no trevo de acesso à nossa cidade (RS 377) acesso à Santa Maria, atendendo a Legislação Federal permitente quanto a instalação de símbolos nacionais.</t>
   </si>
   <si>
     <t>3864</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no37-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no37-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio deste, que seja estudada a possibilidade de alteração dos horários permanentes de funcionamento das creches e EMEI's (Escolas Municipais de Educação Infantil), tendo em vista que a maioria dos usuários desse serviço são trabalhadores do comércio, domésticas, diaristas, servidores da prefeitura, entre outros, que necessitam de horários compatíveis com os de entrada e saída de seus respectivos estabelecimentos de trabalho.</t>
   </si>
   <si>
     <t>3913</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_n_38.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_n_38.2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio deste, que seja realizado o conveniamento mensal entre o Executivo Municipal e a Liga de Combate ao Câncer.</t>
   </si>
   <si>
     <t>3869</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_n39-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_n39-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando um estudo referente a possibilidade de uma parceria com o "Programa Estadual TEAcolhe", para oferecer cursos de capacitação para estagiários e monitores das escolas e Emei's municipais visando atender as crianças com TEA (Transtorno do Espectro Autista) do nosso município.</t>
   </si>
   <si>
     <t>3876</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no40-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no40-2025.pdf</t>
   </si>
   <si>
     <t>Que seja estudada a viabilidade de implantação de turmas de Patrulheiro Ambiental Mirim no Município, com o objetivo de promover a educação ambiental e conscientizar as novas gerações sobre a importância da preservação do meio ambiente.</t>
   </si>
   <si>
     <t>3878</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_n_41.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_n_41.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizado o conveniamento com repasse mensal entre o Executivo Municipal e o Rotary Club, com o objetivo de fortalecer as ações sociais e desenvolvimento comunitário.</t>
   </si>
   <si>
     <t>3879</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_n_42.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_n_42.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria de Saúde, que realize a capacitação e especialização de um ou mais médicos para a aplicação, remoção e acompanhamento de mulheres que utilizam o Dispositivo Intrauterino (DIU).</t>
   </si>
   <si>
     <t>3890</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_n_43.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_n_43.2025.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal estude a viabilidade de criar um projeto que promova apresentações culturais e recreativas, envolvendo alunos das escolas municipais e talentos locais.</t>
   </si>
   <si>
     <t>3891</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_n_44.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_n_44.2025.pdf</t>
   </si>
   <si>
     <t>solicito que o Executivo Municipal que implante o Programa de Incentivo às Cooperativas e Associações de Catadores de Material Reciclável no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3892</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_n_45.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_n_45.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal implante o Programa de Capacitação de Mães de Portadores de Transtorno do Transtorno do Espectro Autista, o Programa ora criado tem como objetivo proteger, capacitar e facilitar as mães de pessoas com o Transtorno no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3893</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_n46-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_n46-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal a implantação de um programa de apoio e incentivo às praticas tradicionalistas gaúchas no  município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4056</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>Ebertom Luiz, Kassineida Paz, Leonardo Pilar, Leticia Salcedo, Lone Bianchini, Matias Gomes, Nilo Santos, Rodrigo Lamberti, Rudinei Cortese, Elizandra Sacardi, Orlando Flores</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_n47-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_n47-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos que o Executivo Municipal que realize a contratação de um mecânico para atuar exclusivamente na secretaria Municipal de Agricultura e Abastecimento.</t>
   </si>
   <si>
     <t>3912</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_n_48.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_n_48.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal conceda auxílio transporte para todos que representarem o município em eventos culturais realizados em outras cidades, abrangendo todas as áreas da cultura. Além disso, sugiro que sejam estabelecidos critérios claros para a concessão desse auxílio, garantindo equidade e transparência no processo de seleção dos beneficiados.</t>
   </si>
   <si>
     <t>3902</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_n_49.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_n_49.2025.pdf</t>
   </si>
   <si>
     <t>Faça um estudo para criação de protocolos referentes às demandas e pedidos da comunidade em geral, pertinentes a cada secretaria.</t>
   </si>
   <si>
     <t>3907</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_n50-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_n50-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, considerando a importância da saúde visual para o desempenho escolar de crianças e adolescentes da rede municipal de ensino, implemente o ''Programa Visão de Futuro''.</t>
   </si>
   <si>
     <t>3908</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_n51-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_n51-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal implante o programa que estabelece a entrega de uniformes e kits escolares completos para os estudantes da Educação Infantil e do Ensino Fundamental I e II da Rede Municipal de Ensino de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3914</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_n_52.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_n_52.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja realizado o calçamento ou a pavimentação das ruas no entorno do Estádio Municipal João M. Azambuja Vieira.</t>
   </si>
   <si>
     <t>3920</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no53-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no53-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal Programa "IPTU Solidário 60+" que comtemple duas importantes ações voltadas ao bem-estar social e a promoção da saúde e da dignidade dos cidadãos, idosos baixa renda no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3921</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no54-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no54-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria Municipal de Educação, que sejam adotadas providencias no sentido de separar as turmas do 2º e 3º anos do Ensino Fundamental da Escola Municipal São Conrado, que atualmente encontra-se alocadas na mesma sala de aula.</t>
   </si>
   <si>
     <t>3930</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>Ebertom Luiz</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no55-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no55-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja realizado um estudo abrangente para viabilidade de instalação do Programa Estadual TEAcolhe, em nossa cidade, visando estabelecer os atendimentos e serviços oferecidos aos portadores de transtorno do espectro autista (TEA), que atualmente são atendidos nas cidades de São Vicente do Sul e Santiago.</t>
   </si>
   <si>
     <t>3931</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>Rudinei Cortese</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_no56-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_no56-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal realize a adesão ao Programa RS Qualificação, promovido pela Secretaria de Trabalho e Desenvolvimento Profissional do Estado do Rio Grande do Sul, com o intuito de ampliar as oportunidades de qualificação profissional e inserção no mercado de trabalho para a população local.</t>
   </si>
   <si>
     <t>3927</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no57-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no57-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que adote as providencias necessárias para a implementação do Programa Menor Aprendiz no âmbito da Prefeitura Municipal de São Francisco de Assis e suas Secretarias, conforme proposta do Projeto de Lei anexo.</t>
   </si>
   <si>
     <t>3928</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no58-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no58-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal que encaminhe um Projeto de Lei que estabeleça e regulamente a criação do Fundo Municipal de Apoio as Estradas Rurais de São Francisco de Assis, com o objetivo de garantir recursos próprios e de outras fontes para recuperação, manutenção e melhorias das estradas do município, promovendo assim melhores condições de trafegabilidade para a população rural, transporte escolar, escoamento da produção agropecuária e aceso aos serviços públicos essenciais.</t>
   </si>
   <si>
     <t>3929</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no59-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no59-2025.pdf</t>
   </si>
   <si>
     <t>Solicito a Mesa Diretora que adote as providencias necessárias para a efetiva implementação do Programa Menor Aprendiz no âmbito da Câmara  Municipal de São Francisco de Assis e suas Secretarias, conforme previsto na Resolução ora apresentada em anexo.</t>
   </si>
   <si>
     <t>3926</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_no60-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_no60-2025.pdf</t>
   </si>
   <si>
     <t>Que seja implementado, no âmbito do Município de São Francisco de Assis, um sistema de distribuição de medicamentos básicos e de uso contínuo diretamente nas Unidades Básicas de Saúde (UBSs), com o objetivo de facilitar o acesso da população, especialmente das pessoas com dificuldades de locomoção ou residentes em regiões mais afastadas.</t>
   </si>
   <si>
     <t>3937</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no61-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no61-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feita uma Homenagem ao Senador Salgado Filho na Semana da Pátria de 2025.</t>
   </si>
   <si>
     <t>3946</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no62-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no62-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal que seja feita implantação de uma creche pública para idosos em situação de vulnerabilidade, a creche oferecerá acolhimento, cuidado e assistência, além de apoiar famílias que enfrentam dificuldades para conciliar trabalho e cuidados com parentes idosos.</t>
   </si>
   <si>
     <t>3950</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no63-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no63-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicito a avaliação da possibilidade de contratação de um Engenheiro Agrônomo para atuar no viveiro do CRAS.</t>
   </si>
   <si>
     <t>3951</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_n64-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_n64-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que seja concedido, na forma retroativa a partir do mês de janeiro do corrente ano, o percentual complementar de 2,67% de reajuste aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>3961</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no65-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no65-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que disponha obrigatoriamente nos estabelecimentos de ensino a oferecer material escolar adaptado aos estudantes com deficiência no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3962</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no66-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no66-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal a criação e implantação do Programa "Visão para todos", com o objetivo de garantir a realização de exames oftalmológicos gratuitos para estudantes matriculados na Rede Pública de Ensino Fundamental e pessoas de baixa renda residentes no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3963</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no67-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no67-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, que sejam adotadas medidas para a implantação do sistema de zoneamento escolar no município, de forma a organizar a distribuição de vagas nas escolas municipais conforme a área de residência dos alunos.</t>
   </si>
   <si>
     <t>3964</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no68-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no68-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, a concessão de adicional de insalubridade de 20% aos professores da Educação Infantil da rede municipal de ensino.</t>
   </si>
   <si>
     <t>3983</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_n69-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_n69-2025.pdf</t>
   </si>
   <si>
     <t>Venho através dessa indicação, solicitar ao Excelentíssimo Senhor Prefeito, que por meio dos setores competentes do Poder Executivo, seja realizada uma ampla campanha de divulgação do programa ''São Chico Nota 10'' através da Lei 1728/2025, que envolva rádios, redes sociais, veículos impressos, escolas, associações comunitárias e todos os meios possíveis de comunicação.</t>
   </si>
   <si>
     <t>3984</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_n70-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_n70-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que o horário de atendimento da Prefeitura Municipal de São Francisco de Assis seja fixado das 08:00 às 14:00.</t>
   </si>
   <si>
     <t>3987</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no71-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no71-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe Projeto de Lei que estabeleça e regulamente o Estatuto Municipal da Pessoa com Transtorno do Espectro Autista - TEA, a Semana Municipal de Conscientização do Autismo, institua a Política Municipal de Atendimento aos Direitos da Pessoa com TEA e a Carteirinha de Identificação.</t>
   </si>
   <si>
     <t>3988</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_no72-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_no72-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal promova estudo de viabilidade para a celebração de convenio com o Sindicato dos Trabalhadores Rurais de São Francisco de Assis, visando possibilitar futuramente a destinação de emendas impositivas a essa entidade.</t>
   </si>
   <si>
     <t>3993</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_n73-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_n73-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe a esta Casa Legislativa um Projeto de Lei que estabeleça e regulamente a criação do Sistema Municipal de Assistência a Desastres e Emergências de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3994</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no74-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no74-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe a esta casa Legislativa um Projeto de Lei que estabeleça e regulamente a obrigatoriedade de cobertura das quadras esportivas e playgrounds em todas as escolas de Educação básica e EMEI`s da rede publica de ensino do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3996</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_75-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_75-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal  que o vale-alimentação dos servidores públicos municipais seja pago durante as férias e licenças. _x000D_
   Além disso, indico que seja revista a tarifa do vale-alimentação de 20% para 8%, assim como nos municípios São Vicente do Sul, Cacequi e Santiago.</t>
   </si>
   <si>
     <t>3997</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_76-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_76-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que realize um estudo de viabilidade e, posteriormente implemente um programa de consultas oftalmológicas e fornecimento de lentes corretivas voltado as crianças de baixa renda.</t>
   </si>
   <si>
     <t>4005</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_n_77-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_n_77-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando um estudo para a construção de um ESF (Estratégia Saúde da Família) no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>4010</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no78-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no78-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio do setor competente da administração pública, que sejam ampliadas as ações de divulgação acerca do direito a insenção do pagamento do IPTU para contribuintes com doenças graves, ou seus responsáveis legais, conforme previsto na legislação municipal 907/2014.</t>
   </si>
   <si>
     <t>4009</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no79-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no79-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Executivo Municipal que seja feita a regulamentação Serviço Voluntário no âmbito da Administração Direta e Indireta do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4017</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no80-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no80-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal Programa "Pente Fino - Cidade Limpa" que contempla duas importantes ações voltadas a promoção da saúde pública e a melhoria da qualidade de vida da população no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4018</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_n81-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_n81-2025.pdf</t>
   </si>
   <si>
     <t>Venho através dessa indicação , solicitar ao Excelentíssimo Senhor Prefeito que encaminhe ao Poder Legislativo o Projeto de Lei que ''institui o Programa Banco de Ração e Utensílios para cães no Município de São Francisco de Assis e dá outras providencias.</t>
   </si>
   <si>
     <t>4020</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_n82-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_n82-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe a esta Casa Legislativa um Projeto de Lei que estabeleça e regulamente sobre a instalação de torres de segurança e monitoramento com câmeras de reconhecimento facial, botão de pânico para o cidadão e identificação de placas de veículos no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4021</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_n83-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_n83-2025.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal estude a viabilidade para implantação e instalação de um Ecoponto na cidade de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4022</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n84-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n84-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe Projeto de Lei que estabeleça e regulamente o Programa Municipal de Incentivo à Permanência Escolar, com a concessão de auxilio financeiro mensal no valor de R$ 200,00 ( duzentos reais) aos alunos regularmente matriculados no nono ano do ensino fundamental da rede municipal.</t>
   </si>
   <si>
     <t>4026</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n85-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n85-2025.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo, por meio do setor de trânsito, estude a viabilidade de transformar a Rua Antônio Carlos Vidal, entre a Travessa B e a Rua Otelo Barbosa, no Bairro Assis Brasil, em via de mão única.</t>
   </si>
   <si>
     <t>4031</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_n86-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_n86-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicito que avalie a possibilidade de criação, junto a secretaria de Obras, de um Departamento de mobilidade urbana que vistorie vias públicas para sanar problemas em bocas de lobo, manutenção de calçadas, calçamentos , asfaltos, meio fio e demais questões que venham a surgir relacionadas ao assunto.</t>
   </si>
   <si>
     <t>4034</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no87-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no87-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe oficio a Administração Municipal, solicitando um estudo para a implantação de Salas de Recursos Multifuncionais nas escolas da rede municipal de ensino, destinadas ao atendimento especializado de crianças diagnosticadas com Transtorno de Espectro Autista (TEA).</t>
   </si>
   <si>
     <t>4036</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_88-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_88-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, indicando a afixação, em local visível, do número de vagas disponíveis para consultas médicas e demais atendimentos nas Unidades de Saúde da rede pública, especialmente nas unidades da Estratégia Saúde da Família (ESF).</t>
   </si>
   <si>
     <t>4046</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_n89-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_n89-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe o ofício a Administração Municipal, solicitando que seja encaminhado ao Poder Legislativo um Projeto de Lei que cria o "Cadastro Municipal dos Catadores de Materiais Recicláveis e estabelece benefícios, como uniformes, EPIs e cestas básicas aos cadastrados, com o objetivo de melhorar as condições de trabalho e promover a inclusão social".</t>
   </si>
   <si>
     <t>4060</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_n90-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_n90-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe a seguinte indicação ao Excelentíssimo Senhor Prefeito, solicitando que seja encaminhado ao poder Legislativo o Projeto de Lei que "Dispoe sobre a politica 'antibullying' nas instituições Publicas Municipais de Ensino de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>4062</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao__n91-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao__n91-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo  Municipal, por meio da Secretaria de Agricultura e Abastecimento, que realize um estudo técnico, preferencialmente em parceria com  EMATER, para viabilizar a doação de mangueiras as famílias atualmente assistidas pela referida Secretaria do fornecimento de água.</t>
   </si>
   <si>
     <t>4066</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_92.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_92.2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, sugerindo a criação do Programa “Agenda Fácil Saúde”, que contemple ações voltadas à facilitação do acesso aos serviços de saúde, especialmente para os idosos, pessoas com mobilidade reduzida e moradores da zona rural do Município de São Francisco de Assis, por meio de agendamento online de consultas e atendimentos remotos (tele mensagem e videoconferência) nas Unidades de Saúde da rede municipal.</t>
   </si>
   <si>
     <t>4068</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_n93-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_n93-2025.pdf</t>
   </si>
   <si>
     <t>Solicitamos ao Executivo Municipal que amplie o percentual de auxílio atualmente concedido aos servidores públicos municipais para o custeio do plano do IPE Saúde. Atualmente, o Município subsidia 10% do valor, e a presente sugestão é para que esse percentual seja reajustado para acima de 30%, como forma de acompanhar a nova realidade imposta pela atualização da tabela de contribuição do plano.</t>
   </si>
   <si>
     <t>4078</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_n_94-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_n_94-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe oficio a Administraçao Municipal, solicitando que seja criado o "Fundo de Proteção aos Animais".</t>
   </si>
   <si>
     <t>4094</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
     <t>Ebertom Luiz, Leonardo Pilar, Leticia Salcedo, Matias Gomes, Rodrigo Lamberti, Rudinei Cortese</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no95-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no95-2025.pdf</t>
   </si>
   <si>
     <t>Que seja promovida a alteração do artigo 3º da Lei Municipal nº1.626, de 31 de Janeiro de 2024, que altera a Lei nº1.437, de 25 de Fevereiro de 2022, para reduzir a participação do servidor público municipal no custeio do vale-refeição, passando de 20% (vinte por cento) para 5% (cinco por cento) do valor máximo do benefício.</t>
   </si>
   <si>
     <t>4095</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_n96-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_n96-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal que utilize os recursos destinados à viabilização de água potável para a comunidade da Vila Kraemer, para a aquisição de uma nova bomba de água e a ampliação do reservatório existente.</t>
   </si>
   <si>
     <t>4098</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no97-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no97-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicito a possibilidade de indicar um servidor efetivo para exercer as atividades de fiscalização de trânsito, conforme as normas vigentes.</t>
   </si>
   <si>
     <t>4099</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no98-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no98-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria de Obras e Saneamento, que sejam construídos dois novos banheiros públicos na Praça Coronel Manoel Viana, somando-se aos dois já existentes.</t>
   </si>
   <si>
     <t>4107</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no99-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no99-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ao Senhor Prefeito solicitando que seja enviado ao Poder Legislativo, ora anexo, o Projeto de Lei que "Institui no Município de São Francisco de Assis a "Semana Municipal de Prevenção, Conscientização e Combate ao uso de Drogas", e dá outras providências.</t>
   </si>
   <si>
     <t>4111</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no100-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no100-2025.pdf</t>
   </si>
   <si>
     <t>Que seja construída uma área na lavagem municipal de veículos situada na Rua Expedicionário, com o objetivo de proporcionar melhores condições de trabalho aos servidores responsáveis pela limpeza e manutenção dos veículos públicos.</t>
   </si>
   <si>
     <t>4115</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4115/indicacao_n101-2025_do_ver_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4115/indicacao_n101-2025_do_ver_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminha ofício a Administração Municipal, solicitando que seja encaminhado ao Poder Legislativo o Projeto de Lei, ora  anexo , que "Dispõe sobre a Política de Prevenção e combate as amputações em pacientes diabéticos e dá outras providencias".</t>
   </si>
   <si>
     <t>4116</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4116/indicacao_102-2025_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4116/indicacao_102-2025_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminha ofício a Administração Municipal, solicitando que seja encaminhado ao Poder Legislativo o Projeto de Lei, ora anexo, que "Cria o Programa Municipal de Incentivo ao Empreendedorismo da Mulher e dá outras providencias".</t>
   </si>
   <si>
     <t>4118</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4118/indicacao_n103-2025_do_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4118/indicacao_n103-2025_do_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe oficio a Administração Municipal, sugerindo ao Poder Executivo a adesão ao Programo Federal "+Pecuária Brasil" coordenado pela CONAFER(Confederação Nacional dos Agricultores Familiares) em parceria com a empresa Alta Genetics.</t>
   </si>
   <si>
     <t>4127</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_n104-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_n104-2025.pdf</t>
   </si>
   <si>
     <t>Que seja concedido aos funcionários responsáveis pelos serviços de limpeza das escolas municipais o adicional de insalubridade em grau máximo, correspondente a 40% do salário mínimo, conforme previsto em legislação e jurisprudência pertinentes.</t>
   </si>
   <si>
     <t>4128</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no105-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no105-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a substituição da sineira existente na esquina da Rua 13 de Janeiro por uma rótula, mediante a devida desinstalação da sineira e a construção da referida rótula no local, com objetivo de reorganizar e otimizar o tráfego de veículos e pedestres na região.</t>
   </si>
   <si>
     <t>4141</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>Lone Bianchini, Orlando Flores</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_n106-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_n106-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, considerando as fortes chuvas que atingiram o Município e os prejuízos causados a trafegabilidade, que sejam contratados horas-máquina para o conserto e a manutenção das estradas municipais.</t>
   </si>
   <si>
     <t>4142</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>Orlando Flores, Lone Bianchini</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_n107-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_n107-2025.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, em conjunto com a Secretaria Municipal de Agricultura e Abastecimento, que seja realizada a solicitação de liberação dos recursos disponíveis no Fundo Municipal de Agricultura, para que os mesmos sejam utilizados no atendimento emergencial aos produtores rurais atingidos pelas fortes chuvas que recentemente assolaram nosso Município.</t>
   </si>
   <si>
     <t>4147</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_n107-2025_do_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_n107-2025_do_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal que encaminhe documento ao Governo do Estado do Rio Grande do Sul para a inscrição do Município de São Francisco de Assis no programa RS Qualificação Recomeçar, com o objetivo de fortalecer a empregabilidade e contribuir para a retomada socioeconômica por meio da oferta de qualificação e capacitação profissional.</t>
   </si>
   <si>
     <t>4148</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_n109-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_n109-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que estude a possibilidade de instituir a Sala do Empreendedor em nosso município, em parceria com o SEBRAE.</t>
   </si>
   <si>
     <t>4163</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_n110-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_n110-2025.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Poder Executivo Municipal que promova estudos no sentido de adotar medidas compensatórias à perda de renda dos vendedores ambulantes, especialmente aqueles que eventualmente venham a ser impactados por restrições de atuação em espaços públicos, conforme ordem de serviço n°009/2025.</t>
   </si>
   <si>
     <t>4170</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_n111-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_n111-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a construção de uma galeria na Rua Pinheiro Rocha, esquina com a Rua Wilson Azambuja Vieira, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>4176</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_n112-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_n112-2025.pdf</t>
   </si>
   <si>
     <t>Que a Administração Municipal, por meio da Secretaria de Desenvolvimento Social, Secretaria de Saúde e demais pastas competentes, buscando a parceria e o apoio de instituições privadas, entidades civis, OAB, universidades, escolas e profissionais voluntários, fortalecendo a rede de apoio e solidariedade no município, retome as edições do ''Dia da Cidadania'', no mês de julho, conforme previsto no Calendário Oficial de Eventos do Município.</t>
   </si>
   <si>
     <t>4177</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_n113-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_n113-2025.pdf</t>
   </si>
   <si>
     <t>Por meio da Secretaria Municipal de Desenvolvimento Econômico e Habitação, em parceria com a Secretaria Municipal de Educação, seja criada uma campanha de conscientização voltada aos comerciantes, seus colaboradores e à comunidade escolar, orientando-os a evitarem estacionar seus veículos em frente aos próprios estabelecimentos comerciais e instituições de ensino localizadas em áreas comerciais.</t>
   </si>
   <si>
     <t>4178</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4178/indicacao_n114-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4178/indicacao_n114-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal a criação e implementação do programa ''Merenda Segura'', que consiste em auxílio financeiro destinado a substituir a merenda escolar durante os períodos de férias escolares, garantindo a segurança alimentar dos alunos da rede publica municipal, inclusive das creches, enquanto durar o recesso escolar.</t>
   </si>
   <si>
     <t>4184</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_n115-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_n115-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a contratação de porteiros para atuarem em todas as escolas e creches da rede municipal de ensino, com o objetivo de reforçar a segurança dos alunos, professores, servidores e do patrimônio público.</t>
   </si>
   <si>
     <t>4187</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_n_116-2025_ver_ebertom_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_n_116-2025_ver_ebertom_luiz.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicito que estude a possibilidade de destinar uma área do município para loteamento e doação de terrenos, dando concessão de direito real de uso gratuito para pessoas de vulnerabilidade social do nosso município, adotando critérios para seleção dos beneficiários.</t>
   </si>
   <si>
     <t>4189</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4189/indicacao_n_117_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4189/indicacao_n_117_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicita-se que o Executivo Municipal encaminhe a esta Casa Legislativa um Projeto de Lei que institua e regulamente o "Projeto Órfãos do Feminicídio", por meio da criação do benefício denominado Auxílio Ampara, destinado a crianças e adolescentes em situação de orfandade decorrente de feminicídio.</t>
   </si>
   <si>
     <t>4190</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_n_118_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_n_118_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicita-se que o Executivo Municipal encaminhe a esta Casa Legislativa um Projeto de Lei que estabeleça e regulamente a obrigatoriedade da presença de equipamentos anti-engasgo (dispositivo de primeiros socorros contra asfixia por obstrução das vias aéreas) em creches, escolas públicas e privadas que atendam crianças, bem como em restaurantes, lanchonetes, bares e estabelecimentos similares com capacidade de atendimento igual a 20 (vinte) pessoas.</t>
   </si>
   <si>
     <t>4188</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_n_119_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_n_119_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicita-se que o Executivo Municipal encaminhe a esta Casa Legislativa um Projeto de Lei que estabeleça e regulamente a concessão de incentivos fiscais, financeiros e materiais às empresas e cooperativas que queiram se instalar, expandir ou reativar suas atividades no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4209</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_120-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_120-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal, que através do setor competente, seja realizada uma campanha de conscientização junto à população assisense quanto aos impactos negativos causados pela prática de descarte de resíduos sólidos nas bocas de lobo (bueiros) do Município.</t>
   </si>
   <si>
     <t>4222</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_n121-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_n121-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo, solicito que estude a viabilidade de reativação da horta comunitária junto ao CRAS, com a participação das famílias atendidas pelos programas e oficinas sociais.</t>
   </si>
   <si>
     <t>4233</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4233/indicacao_n122-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4233/indicacao_n122-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal que apresente projeto de lei visando a redução em pelo menos 25%(vinte e cinco por cento) dos valores das diárias de viagens concedidas aos agentes políticos do Poder Executivo Municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4237</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
     <t>Ebertom Luiz, Rodrigo Lamberti</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_n_123-2025_ver_rodrigo_lambert_e_eberton_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_n_123-2025_ver_rodrigo_lambert_e_eberton_luiz.pdf</t>
   </si>
   <si>
     <t>Indicamos ao Excelentíssimo Senhor Prefeito Municipal que seja realizada a inclusão para pavimentação da quadra da Rua Mauricio Cardoso, que dá acesso ao Estádio Municipal de futebol de Campo "Joao Manoel de Azambuja Vieira", bem como das quadras em seu entorno, seja por meio do programa próprio de pavimentação urbana ou, se viável, junto ao governo do estado, via programa Pavimenta RS.</t>
   </si>
   <si>
     <t>4245</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_n124-2025_ver_ebertom_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_n124-2025_ver_ebertom_luiz.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, via Secretaria de Obras, solicito que seja realizada a recuperação e liberação da estrada no Balneário Poço da Pedra, e estrada das antigas olarias que da o acesso ao outro lado do Rio Inhacundá.</t>
   </si>
   <si>
     <t>4248</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_n125-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_n125-2025.pdf</t>
   </si>
   <si>
     <t>Que seja instituído no Município de São Francisco de Assis o Programa "Farmácia Solidária", visando complementar o atendimento das necessidades medicamentosas  da população por meio da doação e redistribuição gratuita de medicamentos.</t>
   </si>
   <si>
     <t>4253</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4253/indicacao_n126-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4253/indicacao_n126-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado expediente ao senhor prefeito Municipal Paulinho Salbego, solicitando que o Executivo, por meio da Secretaria competente, providencie a produção e aplicação de britagem nas ruas de chão batido do nosso município, enquanto não forem contempladas com pavimentação definitiva.</t>
   </si>
   <si>
     <t>4254</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_n127-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_n127-2025.pdf</t>
   </si>
   <si>
     <t>Que a administração Municipal, por meio da Secretaria de Desenvolvimento Social-coordenadoria da Mulher, Secretaria da Saúde, Secretaria de Educação e cultura ou outra pasta competente , seja realizada uma campanha educativa durante o mês de agosto - alusivo ao "Agosto lilás", de enfrentamento e fortalecimento da rede de proteção a violência contra a mulher - com a distribuição de matérias informativos sobre a Lei Maria da Penha, contendo os canais oficiais de denuncia e  e os locais de apoio disponíveis  no município.</t>
   </si>
   <si>
     <t>4256</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_n_128-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_n_128-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal institua uma campanha permanente de prevenção e visitação medica mas EMEI's de São Francisco de Assis, promovendo a saúde e bem-estar das nossas crianças desde a primeira infância.</t>
   </si>
   <si>
     <t>4257</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4257/indicacao_n_129-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4257/indicacao_n_129-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal que implante no município politica publica que disponha sobre a isenção da tarifa de agua, esgoto e da retirada de dejetos de fossas sépticas para unidades familiares que possuam pessoas com transtorno de Espectro Autista (TEA)  ou com deficiência (PCD), que tenham renda mensal de até três Salários Mínimos.</t>
   </si>
   <si>
     <t>4269</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_n130-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_n130-2025.pdf</t>
   </si>
   <si>
     <t>Indica-se ao Poder Executivo Municipal a criação da Casa de Acolhimento para Mulheres em situação de risco, vitimas de violência domestica, familiar, moral, sexual, psicológica ou patrimonial, conforme anteprojeto de lei em anexo.</t>
   </si>
   <si>
     <t>4277</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao__n_131-2025_ver_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao__n_131-2025_ver_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo, junto a Secretaria Municipal de Desenvolvimento Social, que seja viabilizada a realização de um Curso Profissionalizante de Eletricista Predial, visando a capacitação de moradores do município para atuação nesta área.</t>
   </si>
   <si>
     <t>4283</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_n_132-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_n_132-2025.pdf</t>
   </si>
   <si>
     <t>Indicio ao Excelentíssimo Senhor Prefeito Municipal que seja enviado a esta Casa Legislativa o Projeto de Lei anexo, que dispõe sobre a "Criação do Programa Municipal de Incentivo ao Esporte nas Escolas (PMIEE), no âmbito do Município de São Francisco de Assis."</t>
   </si>
   <si>
     <t>4285</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao__n133-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao__n133-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Excelentíssimo Senhor Prefeito, junto a Secretaria Municipal de Educação e Cultura, para que encaminhe a esta Casa Legislativa o Projeto de Lei que institui o "Aluno Nota 10" no âmbito das escolas publicas municipais e da outras providências.</t>
   </si>
   <si>
     <t>4291</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_n134-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_n134-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja estudada a viabilidade de instituir a Semana de Prevenção e Combate à Intimidação Sistemática (Bullying), em conformidade com a Lei Federal 13.185/2015.</t>
   </si>
   <si>
     <t>4296</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/indicacao_n135-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/indicacao_n135-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal a criação do Programa "Sorria Mais em São Chico", com o objetivo de garantir o acesso gratuito a próteses dentárias e atendimento odontológico básico para pessoas em situação de vulnerabilidade social, especialmente idosos e munícipes com perda dentária severa, residentes no Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4298</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/indicacao_n136-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/indicacao_n136-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando um estudo para a implantação de um Programa de Bibliotecas Itinerantes Infantis no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4313</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_n137-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_n137-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal, por meio da Secretaria de Educação e Cultura, estude a viabilidade de implantar, na grade curricular das escolas municipais, conteúdos voltados à valorização e preservação da história do nosso município, cultura e tradição gaúcha.</t>
   </si>
   <si>
     <t>4315</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/indicacao_n138-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/indicacao_n138-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores indicam ao Excelentíssimo Senhor Prefeito Municipal que seja encaminhado Projeto de Lei ao Poder Legislativo Municipal, visando alterar a redação do artigo 18 da Lei Municipal n°655/2011, com redação dada pela Lei n°1656, de 11 de junho de 2024, substituindo a expressão "gratificação" por "vencimento".</t>
   </si>
   <si>
     <t>4319</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/indicacao_139-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/indicacao_139-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que realize estudo de viabilidade para a criação de uma área de reserva legal municipal, estabelecendo acordo com os órgãos ambientais competentes, de forma a permitir que tal área seja utilizada como compensação ambiental pelos produtores autuados em decorrência da falha administrativa do próprio ente público, que concedeu licenciamento irregular.</t>
   </si>
   <si>
     <t>4322</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/indicacao_n140-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/indicacao_n140-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando a instalação de uma Sala Lilás no Centro de Especialidades do nosso município.</t>
   </si>
   <si>
     <t>4323</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_n141-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_n141-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a construção de uma Capela Comunitária, destinada a oferecer espaço gratuito para realização de velórios de famílias em situação de vulnerabilidade social, podendo ser construída em área próxima ao Cemitério Municipal caso seja viável.</t>
   </si>
   <si>
     <t>4324</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao_n142-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao_n142-2025.pdf</t>
   </si>
   <si>
     <t>Sugere ao Poder Executivo Municipal a realização de estudo técnico para viabilizar o fechamento do trecho da Rua Garibaldi, compreendido entre a Rua Silva Jardim e a Rua Ito Carvalho, visando a expansão do Cemitério Municipal.</t>
   </si>
   <si>
     <t>4325</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_n143-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_n143-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ao Senhor Prefeito, solicitando que seja enviado ao Poder Legislativo, ora anexo, o Projeto de Lei que "Institui no Município de São Francisco de Assis a política de incentivo ao consumo no comércio local, denominada "Compra Legal Gera Emprego", e da outras providencias".</t>
   </si>
   <si>
     <t>4329</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_n144-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_n144-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que implante programas de incentivo e apoio à criação de abelhas nativas sem ferrão no município, promovendo ações educativas em escolas, capacitações para agricultores e comunidade em geral, além da instalação de meliponários em espaços públicos.</t>
   </si>
   <si>
     <t>4336</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_n145-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_n145-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando um estudo visando a necessidade de estabelecer prioridade de acesso nos programas habitacionais municipais, estaduais e federais para mulheres vítimas de violência doméstica e familiar, como forma de assegurar proteção social e condições dignas de moradia.</t>
   </si>
   <si>
     <t>4341</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/indicacao_146-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/indicacao_146-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, que encaminhe ao Poder Legislativo, Projeto de Lei (anteprojeto em anexo) que Dispõe sobre a obrigatoriedade de divulgação, pelo Poder Executivo Municipal, da relação de medicamentos e insumos disponíveis e em falta na rede pública de saúde de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4342</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_147-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_147-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, que encaminhe ao Poder Legislativo, Projeto de Lei (anteprojeto em anexo) que Institui no âmbito do Município de São Francisco de Assis, o Programa Municipal de Valorização da Vida e Prevenção à depressão e ao suicídio nas Escolas da Rede Municipal de Ensino, e dá outras providências.</t>
   </si>
   <si>
     <t>4343</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/indicacao_n148-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/indicacao_n148-2025.pdf</t>
   </si>
   <si>
     <t>Que seja analisada a possibilidade de tornar gratuito o transporte urbano no Município de São Francisco de Assis, bem como de disponibilizar mais uma linha de ônibus no período da manhã e outra no período da tarde, visando ampliar o acesso e a mobilidade da população.</t>
   </si>
   <si>
     <t>4349</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/indicacao_n149-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/indicacao_n149-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal, Projeto de Lei (anteprojeto em anexo) que institui a "Lei Felca" no âmbito do Município de São Francisco de Assis, que estabelece diretrizes para a conscientização, prevenção e enfrentamento dos crimes de pedofilia e sexualização infantil, e dá outras providências.</t>
   </si>
   <si>
     <t>4360</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_n150.2025_do_vereador_rudinei_cortese.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_n150.2025_do_vereador_rudinei_cortese.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal envie a esta Casa um Projeto de Lei instituindo como política pública, em parceria coma brigada Militar, o Programa Educacional de Resistência às Drogas e à Violência (PROERD), vinculando-o à Secretaria Municipal de Educação, bem como viabilizar convênio ou cooperação com o Grupo de Apoio à Brigada Militar de São Francisco de Assis, de forma a assegurar suporte para materiais, premiações e demais despesas relacionadas ás ações e formaturas do Programa, garantindo sua continuidade e fortalecimento no município.</t>
   </si>
   <si>
     <t>4363</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_n_151-25.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_n_151-25.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal juntamente com o Procon de São Francisco de Assis, que venha a aderir ao programa "De Olho na Validade". O referido programa, já consolidado com êxito em diversas cidades do estado e do país, fortalece a defesa do consumidor ao assegurar que, ao encontrar um produto vencido na área de vendas de um supermercado, o cliente tenha o direito a receber gratuitamente um, produto idêntico, dentro da validade.</t>
   </si>
   <si>
     <t>4365</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_n152-2025_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_n152-2025_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal que implante o programa que institui o auxílio financeiro para mães atípicas ou responsáveis legais atípicos. O programa tem como finalidade a criação de um auxílio financeiro mensal para mães atípicas ou responsáveis legais atípicos, com o objetivo de amparar famílias em situação de vulnerabilidade social e econômica, que se dedicam integralmente ao cuidado de pessoas com deficiência, Transtorno do Espectro Autista (TEA) ou doenças raras.</t>
   </si>
   <si>
     <t>4366</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_n153-2025_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_n153-2025_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe Projeto de Lei que disponha sobre a doação, com encargo à Administração Municipal, de terrenos destinados à edificação de habitações de interesse social e habitações para o mercado popular.</t>
   </si>
   <si>
     <t>4367</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/indicacao_n154-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/indicacao_n154-2025.pdf</t>
   </si>
   <si>
     <t>Indico que o Presidente desta Casa, encaminhe ofício a Administração Municipal, sugerindo ao Poder Executivo para que seja implementado o projeto "Educando para o futuro" no município de São Francisco de Assis, consistindo no fornecimento anual de kits de materiais escolares da rede municipal para as famílias devidamente inscritas no Cadastro único - CadÚnico.</t>
   </si>
   <si>
     <t>4372</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_n_155-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_n_155-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal, por  meio da Secretaria da Agricultura, a criação do Programa "Cavalo Gaúcho em Dia", com o objetivo de custear os valores laboratoriais dos exames de Anemia Infecciosa Equina (AIE), exigidos para a participação de animais no desfile do dia 20 de setembro.</t>
   </si>
   <si>
     <t>4377</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/indicacao_n156-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/indicacao_n156-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a pintura de bancos na cor vermelha nas praças centrais da nossa cidade, bem como seja também desenvolvida uma campanha de conscientização contra a violência doméstica e familiar.</t>
   </si>
   <si>
     <t>4378</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_n157-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_n157-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal manifeste, junto à Secretaria do Trabalho e Desenvolvimento Profissional do Estado do Rio Grande do Sul, o interesse em firmar convênio para adesão ao programa Carretas do Saber, iniciativa desenvolvida pelo Governo do Estado em parceria com a FIERGS/SENAI, que disponibiliza cursos 100% gratuitos em escolas móveis implantadas em carretas que percorrem os municípios selecionados.</t>
   </si>
   <si>
     <t>4379</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/indicacao_n158-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/indicacao_n158-2025.pdf</t>
   </si>
   <si>
     <t>"Que o Executivo Municipal firme uma parceria com o SENAC e disponibilize um espaço (uma sala) para que a instituição possa realizar ações como oficinas, cursos e palestras em nosso município."</t>
   </si>
   <si>
     <t>4382</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_n_159.2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_n_159.2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe Projeto de Lei, regulamentando, sobre a instituição e disciplinamento do serviço de vigilância e segurança patrimonial nas unidades de ensino de rede pública municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4383</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_n160-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_n160-2025.pdf</t>
   </si>
   <si>
     <t>Indicando ao Poder Executivo Municipal, por meio da Secretaria competente, que sejam intensificadas as ações de prevenção, combate e conscientização sobre a dengue em nosso município, a fim de proteger a saúde da população.</t>
   </si>
   <si>
     <t>4385</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_n_161.2025_do_vereador_rudinei_cortese.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_n_161.2025_do_vereador_rudinei_cortese.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal estude a possibilidade da construção de uma pranchada na sanga que atravessa a estrada nas proximidades da residência do senhor Auri Lima.</t>
   </si>
   <si>
     <t>4388</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_n162-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_n162-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal a realização da pavimentação asfáltica de toda a extensão da Rua 10 de Novembro , visando melhoras as condições de tráfego, mobilidade e segurança para os moradores, comerciantes e demais usuários dessa importante via pública do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4392</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_n163-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_n163-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Educação, que seja realizado um estudo de viabilidade para disponibilização de um coordenador pedagógico para cada uma das escolas da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4399</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/indicacao_n164-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/indicacao_n164-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, juntamente com a Secretaria de Educação e Cultura, que implante o uso de melodias suaves, músicas instrumentais ou trilhas sonoras adaptadas, em substituição às sirenes sonoras tradicionais, para sinalizar o início e o fim dos intervalos e das aulas nas escolas da rede pública municipal de ensino.</t>
   </si>
   <si>
     <t>4400</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/indicacao_n165-2025_ver_matias_gomes.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/indicacao_n165-2025_ver_matias_gomes.pdf</t>
   </si>
   <si>
     <t>Que seja reanalisada a proposta inicial de gratificação aos motoristas de ambulância, no valor de R$ 1.500,00, sugerindo o reajuste para R$ 2.000 mensais.</t>
   </si>
   <si>
     <t>4405</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_n166-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_n166-2025.pdf</t>
   </si>
   <si>
     <t>"Indica ao Poder Executivo municipal a criação da Ouvidoria Itinerante de Saúde no âmbito do Município de São Francisco de Assis, com o objetivo de colher informações, reclamações e sugestões dos munícipes quanto aos serviços de saúde."</t>
   </si>
   <si>
     <t>4406</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_n167-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_n167-2025.pdf</t>
   </si>
   <si>
     <t>"Que a Administração Municipal, juntamente com a Secretaria de Educação e Cultura, encaminhe um projeto com o objetivo de propor um Concurso de Painéis nas escolas da rede municipal de ensino, com o tema:_x000D_
 'Descobrindo e enaltecendo São Francisco de Assis: Nossos Pontos Turísticos'."</t>
   </si>
   <si>
     <t>4408</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_n168-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_n168-2025.pdf</t>
   </si>
   <si>
     <t>"Que seja realizada a manutenção e conservação do chafariz localizado na Praça Coronel Manoel Viana, garantindo seu pleno funcionamento e preservação estética. A manutenção deverá incluir limpeza, reparos nas estruturas, pintura e demais providências necessárias para o correto funcionamento e valorização do espaço público."</t>
   </si>
   <si>
     <t>4413</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/indicacao_n169-2025_do_vereador_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/indicacao_n169-2025_do_vereador_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Indicado ao Poder Legislativo e Executivo Municipal a iluminação da sede da Câmara de Vereadores, bem como o prédio da Prefeitura Municipal, com focos de luz na cor rosa durante todo o mês de outubro, no período noturno, com a finalidade de manifestar solidariedade à campanha "OUTUBRO ROSA", de conscientização e prevenção ao câncer de mama e de colo de útero.</t>
   </si>
   <si>
+    <t>4607</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_n170-2025_ver_rod_lamberti.pdf</t>
+  </si>
+  <si>
+    <t>"Que na medida do possível seja providenciada a confecção e a distribuição de uma bandeira oficial do Município de São Francisco de Assis a cada equipe ou atleta das diferentes modalidades esportivas que representam e defendem o nome da nossa cidade em competições, torneios e eventos esportivos realizados em outras cidades e regiões."</t>
+  </si>
+  <si>
     <t>4412</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_n171-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_n171-2025.pdf</t>
   </si>
   <si>
     <t>Que a Presidente desta Casa, encaminhe ofício a Administração Municipal, para que seja viabilize a instalação de duas Cruz Missioneiras nos trevos de acesso do nosso Município ( São Vicente do Sul e Santiago), em alusão às comemorações dos 400 anos das Missões Jesuíticas.</t>
   </si>
   <si>
     <t>4415</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/indicacao_n_172.2025_do_vereador_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/indicacao_n_172.2025_do_vereador_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Indicando ao Executivo Municipal a criação e implantação, no âmbito da rede municipal de saúde, de um Programa de Apoio Psicológico para Mulheres em Luto Perinatal, destinado a oferecer acompanhamentos psicológico, acolhimento e suporte às mulheres que enfrentam perdas gestacionais ou neonatais.</t>
   </si>
   <si>
     <t>4416</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/indicacao_n_173.2025_do_vereador_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/indicacao_n_173.2025_do_vereador_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Indicando ao Executivo Municipal a realização de campanhas educativas periódicas, direcionadas à  população, com foco na conscientização sobre os malefícios do lixo depositado em vias públicas, bem como de outras práticas que contribuem para a poluição visual da cidade.</t>
   </si>
   <si>
     <t>4419</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_n174-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_n174-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal, através da Secretaria de Saúde, que, quando ocorrer a substituição de veículos em razão da alta quilometragem atingida, seja destinado um desses veículos para uso em visitas domiciliares, especialmente voltadas à pessoas carentes e em situação de necessidade.</t>
   </si>
   <si>
     <t>4428</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_n175-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_n175-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da secretaria de educação, que estude a possibilidade de que seja instituída nas escolas da rede municipal de ensino, a obrigatoriedade de executar e entoar o hino municipal.</t>
   </si>
   <si>
     <t>4436</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4436/indicacao_n176.2025_do_vereador_eberton_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4436/indicacao_n176.2025_do_vereador_eberton_luiz.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que seja instituído, em caráter preventivo e informativo, pontos de apoio em grandes eventos realizados no município de São Francisco de Assis/RS, destinados à divulgação do trabalho de proteção à mulher e ao acolhimento de denúncias de violência contra a mulher, servindo como medida preventiva, de acolhimento e de fortalecimento das políticas públicas de enfrentamento à violência contra a mulher.</t>
   </si>
   <si>
     <t>4438</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4438/indicacai_n177-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4438/indicacai_n177-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal implante sensores e aparelhos digitais de monitoramento de glicose a pacientes em tratamento de diabetes mellitus atendidos pelo Sistema Único de Saúde - SUS.</t>
   </si>
   <si>
     <t>4437</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_n178-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_n178-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal implante diretrizes para identificação e registro eletrônico de animais domésticos do Município de São Francisco de Assis, especialmente os destinados à adoção.</t>
   </si>
   <si>
     <t>4442</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/indicacao_n179-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/indicacao_n179-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal a realização da pavimentação asfáltica do trecho da Rua 3 de Outubro, compreendido entre a Travessa Ernesto Alves e a Avenida Farroupilha.</t>
   </si>
   <si>
     <t>4452</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/indicacao_n180-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/indicacao_n180-2025.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo Municipal, através da Secretaria de Educação e Cultura, que seja realizado estudo de viabilidade para implantar a Colônia de Férias nas EMEI'S do munícipio, priorizando principalmente crianças em situação de vulnerabilidade, baixo índice de aprendizagem, pessoas PCD e aquelas cujas famílias não disponham de rede de apoio.</t>
   </si>
   <si>
     <t>4453</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/indicacao_n181-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/indicacao_n181-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Executivo Municipal encaminhe à Câmara de Vereadores um Projeto de Lei que regulamente o Comércio Ambulante e Eventual nas vias e logradouros públicos do Município de São Francisco de Assis, disciplinando a atividade de forma a garantir a organização do espaço urbano, a concorrência leal e o respeito às normas sanitárias e fiscais.</t>
   </si>
   <si>
     <t>4454</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/indicacao_n182-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/indicacao_n182-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo Municipal crie um programa de incentivo ao esporte local, com o objetivo de fortalecer atletas, entidades esportivas e o esporte amador e competitivo em São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>4459</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/indicacao_183-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/indicacao_183-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal que inclua no cronograma da coleta seletiva o Assentamento 25 de Maio, com a realização regular do recolhimento de lixo reciclável, especialmente materiais como vidro, com frequência mínima de três em três meses.</t>
   </si>
   <si>
     <t>4461</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/indicacao_n_184-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/indicacao_n_184-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Executivo Municipal através da Secretaria Municipal de Educação, que seja avaliada a possibilidade de manter o funcionamento parcial das EMEI's durante o período de férias escolares, com o objetivo de dar suporte aos pais e responsáveis que trabalham e não conseguem usufruir de férias no mesmo período.</t>
   </si>
   <si>
     <t>4468</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_n185-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_n185-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que estude a viabilidade da criação da Patrulha Maria da Penha, em parceria com a Brigada Militar, Polícia Civil e a Coordenadoria dos Direitos da Mulher.</t>
   </si>
   <si>
     <t>4469</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_n186-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_n186-2025.pdf</t>
   </si>
   <si>
     <t>Indico ao Poder Executivo Municipal que estude a viabilidade de reativação da Fábrica de Tubos, juntamente com a criação de um Departamento de Mobilidade Urbana.</t>
   </si>
   <si>
     <t>4471</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/indicacao_n187-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/indicacao_n187-2025.pdf</t>
   </si>
   <si>
     <t>Sugerimos ao Poder Executivo Municipal que estude a viabilidade de instituir programa de bonificação por desempenho educacional, nos moldes do Programa de Reconhecimento da Educação Gaúcha, destinado aos profissionais da educação da rede municipal de ensino.</t>
   </si>
   <si>
     <t>4482</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_188-2025_vereadora_leticia_salcedo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_188-2025_vereadora_leticia_salcedo.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta casa encaminhe ofício a Administração Municipal, indicando ao Poder Executivo Municipal que seja realizado estudo com o objetivo de instituir gratificação aos Agentes Comunitários de Saúde de São Francisco de Assis que, no desempenho de suas funções, utilizam veículo próprio para visitas domiciliares, acompanhamento em áreas rurais e localidades de difícil acesso.</t>
   </si>
   <si>
     <t>4483</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_189-2025_vereadora_leticia_salcedo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_189-2025_vereadora_leticia_salcedo.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando ao Executivo Municipal que seja estudado a possibilidade de disponibilizar um veículo para o setor responsável pela confecção de carteiras de identidade no município.</t>
   </si>
   <si>
     <t>4487</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_n190.2025_do_vereador_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_n190.2025_do_vereador_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta casa, encaminhe ofício a Administração Municipal, sugerindo ao Poder Executivo para que seja realizado um estudo da viabilidade de conserto da ponta na localidade da Fátima de Inhandijú do rio Inhandijú.</t>
   </si>
   <si>
+    <t>4495</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_n191-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Que o Executivo estude a possibilidade de implantação de um estacionamento na área situada em frente ao Ginásio Poliesportivo Paulo Gioda, mais especificamente ao redor do poço da Corsan, localizado na esquina das ruas Gabriel Machado e Garibaldi."</t>
+  </si>
+  <si>
+    <t>4496</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_n192-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal que seja implantado o Vale-Feira no valor de R$ 70,00 (setenta reais) aos servidores públicos municipais, nos mesmos moldes do benefício já concedido aos servidores da Câmara de Vereadores.</t>
+  </si>
+  <si>
+    <t>4498</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_n193-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal que estude a viabilidade de criação de um espaço público específico para a prática de som automotivo.</t>
+  </si>
+  <si>
+    <t>4499</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_n194-2025_orlando_flores.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo Municipal a criação do Programa Municipal de Saúde Mental, em busca de parceria com instituições de ensino, aproveitando estágios obrigatórios do curso de Psicologia, incluindo atuações nas escolas e CRAS.</t>
+  </si>
+  <si>
+    <t>4503</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_195-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo Municipal, por intermédio da Secretaria competente, que sejam adotadas providências para a reativação e valorização do Viveiro Municipal, com o objetivo de aumentar a capacidade de produção de mudas de árvores ornamentais, nativas e exóticas, bem como implantar a produção de mudas de flores destinadas à ornamentação de praças, jardins canteiros e demais espaços públicos do nosso Município.</t>
+  </si>
+  <si>
+    <t>4507</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4507/indicacao_n196.2025_do_vereador_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal que promova o credenciamento de profissionais médicos, especialmente clínicos gerais e especialistas, para atendimento na rede pública municipal de saúde, afim de suprir a demanda crescente de consultas, exames, acompanhamentos e atendimentos especializados.</t>
+  </si>
+  <si>
+    <t>4508</t>
+  </si>
+  <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_n197.2025_do_vereador_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, que autorize a liberação e fornecimento dos medicamentos em falta na Farmácia Básica Municipal aos munícipes que deles necessitam.</t>
+  </si>
+  <si>
+    <t>4509</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_198-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Poder Executivo Municipal, por meio da Secretaria Municipal de Saúde, que proceda à regularização imediata do estoque de medicamentos na Farmácia Municipal, adotando todas as medidas necessárias para o reabastecimento dos itens essenciais atualmente em falta e garantindo o fornecimento contínuo aos munícipes, conforme prescrição médica.</t>
+  </si>
+  <si>
+    <t>4510</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_n199.2025_do_vereador_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal que o vale-alimentação dos servidores públicos municipais seja pago durante as férias e licenças. Além disso, indico que seja revista a tarifa do vale-alimentação de 20% para 8%, assim como nos municípios São Vicente do Sul, Cacequi e Santiago.</t>
+  </si>
+  <si>
+    <t>4521</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_n200.2025_da_vereadora_leticia_salcedo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, para que seja analisada a possibilidade, de implantar, via decreto ou Lei Municipal, a criação de lei de Liberdade Econômica em nosso município</t>
+  </si>
+  <si>
+    <t>4534</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4534/indicacao_n201-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que realize ampla divulgação à população e ao comercio local sobre o início do recapeamento da Avenida 13 de Janeiro, a referida obra compreende o trecho que se estende desde o Banrisul até diante da Gruta São Tomé na RS 241.</t>
+  </si>
+  <si>
+    <t>4530</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_n202-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, por meio da Secretaria do Meio Ambiente, que seja amplamente divulgado nas redes sociais informações referentes as normas de descarte de lixo em vias públicas, assim como a poda fora do período vigente estabelecido pela Prefeitura Municipal, uma vez que já existe fiscalização atuando no município.</t>
+  </si>
+  <si>
+    <t>4531</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_n203-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que seja criado o programa "DESAFIO JOVEM INOVADOR", a fim de promover competições tecnológicas e desafios de inovação voltado a juventude, incentivando a criação de soluções para problemas do município.</t>
+  </si>
+  <si>
+    <t>4537</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_n204-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Sugere ao ao Poder Executivo que realize estudos sobre a implantação do Programa ‘Wi-Fi Cidadão’ em praças, terminais e prédios públicos do Município.”</t>
+  </si>
+  <si>
+    <t>4540</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4540/indicacao_n205-2025_ver_rodrigo_lamberti.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que, por meio da Secretaria competente, estude a viabilidade de criar o Banco Municipal de Oportunidades, destinado a reunir e disponibilizar informações (currículos) sobre pessoas que buscam colocação no mercado de trabalho, bem como atender empresas e empregadores que necessitam de mão de obra em diversas áreas.</t>
+  </si>
+  <si>
+    <t>4541</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_n206-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal por meio da Secretaria de Obras, indico o remanejamento da sobra dos aparelhos referente a emenda impositiva 2024, do ex vereador Dilamar Salbego, para serem instalados na praça da Cohab.</t>
+  </si>
+  <si>
+    <t>4542</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_n_207-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo que, por meio da Secretaria competente, estude a viabilidade de criar o Espaço Trabalho e Oportunidades, destinado a reunir e disponibilizar informações (currículos) sobre pessoas que buscam colocação no mercado de trabalho, bem como atender empresas e empregadores que necessitam de mão de obra em diversas áreas.</t>
+  </si>
+  <si>
+    <t>4550</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_n208-2025_kassineida_paz.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal estude a possibilidade de conceder isenção ou a aplicação de uma taxa mínima de 10% do valor da diária no Camping do Jacaquá aos servidores públicos municipais e aposentados.</t>
+  </si>
+  <si>
+    <t>4553</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_n_209-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indica-se ao Poder Executivo que seja analisada a possibilidade de cedência do terreno localizado ao lado do Camelódromo, de propriedade do Município, para que a Liga Feminina de Combate ao Câncer de São Francisco de Assis possa construir sua sede própria.</t>
+  </si>
+  <si>
+    <t>4555</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_n210-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe um ofício a Administração Municipal, solicitando que seja realizado estudo técnico visando a aquisição de um veículo adaptado, destinado ao transporte de pessoas com deficiência (PCD,S), crianças com Transtorno do Espectro Autista (TEA) e demais munícipes que apresentem limitações físicas ou mobilidade reduzida.</t>
+  </si>
+  <si>
+    <t>4561</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_n_211-2025.pdf</t>
+  </si>
+  <si>
+    <t>Sugere ao Poder Executivo que realize estudo técnico de viabilidade para criação de Creche Municipal Inclusiva com Atendimento Preferencial a Crianças com Transtorno do Espectro Autista (TEA).</t>
+  </si>
+  <si>
+    <t>4562</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_n212-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que seja realizada a instalação das lâmpadas de LED, que estão previstas para serem instaladas no nosso município. Que as primeiras lâmpadas sejam instaladas no ponto inicial do Balneário Poço da Pedra e, e em continuidade, no Bairro Santo Antônio.</t>
+  </si>
+  <si>
+    <t>4565</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4565/indicacao_n_213-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que retome e adote medidas para intensificar, modernizar e ampliar o programa Cidade Mais Limpa, instituído pela Lei n° 931/2025, reformando ações de educação ambiental, limpeza urbana, participação comunitária e correta destinação de resíduos.</t>
+  </si>
+  <si>
+    <t>4575</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_n214-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Sugere ao Poder Executivo que realize estudo de viabilidade para a instalação de rede de energia elétrica no Parque São Cristóvão.”</t>
+  </si>
+  <si>
+    <t>4586</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4586/indicacao_n215-25_ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal que, através do setor competente, seja realizado um estudo junto à Secretaria Municipal de Desenvolvimento Social, acerca da possibilidade de ampliar o número de itens que compõem a cesta básica municipal, bem como, aumentar a quantidade em quilos dos produtos já fornecidos.</t>
+  </si>
+  <si>
+    <t>4594</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_n216-2025_ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal que, através do setor competente, estude a viabilidade de criar um ponto de táxi na Praça Coronel Manoel Viana.</t>
+  </si>
+  <si>
+    <t>4595</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal que, através do setor competente, estude a possibilidade de transformar a Rua Antônio Carlos Vidal, nas proximidades do Posto de saúde da Cohab, em via de mão única.</t>
+  </si>
+  <si>
+    <t>4597</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_n218.2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que o Poder Executivo Municipal realize a emissão de Carteira Funcional de Identificação para os Docentes da Rede Pública Municipal de Ensino.</t>
+  </si>
+  <si>
+    <t>4800</t>
+  </si>
+  <si>
+    <t>219</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_n219-2025.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Poder Executivo, por meio da Secretaria de Turismo, Desporto e Lazer, que seja criada a "Maratona Assisense - São Chico te espera para celebrar em movimento o aniversário de nossa cidade" em homenagem ao aniversário de São Francisco de Assis - 04 de janeiro, integrando esporte, cultura e valorização da nossa identidade local.</t>
+  </si>
+  <si>
+    <t>4801</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_n220-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, sugerindo ao Poder Executivo que seja estabelecido a reserva de 01 (uma) vaga para pais e/ou mães atípicos nos Conselhos Municipais e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4799</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>Elizandra Sacardi, Kassineida Paz, Lone Bianchini, Nilo Santos, Orlando Flores</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_n221-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que avalie e viabilize a concessão de reposição/aumento salarial no percentual de 20% ao funcionalismo público municipal, com o objetivo de mitigar as perdas acumuladas nos últimos anos e restabelecer, de forma gradativa, o poder de compra dos servidores.</t>
+  </si>
+  <si>
+    <t>4806</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4806/indicacao_n222-2025_ver_leticia.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, indicando ao Poder Executivo Municipal, a implantação do Programa Calçamento para Todos, contemplando as vias públicas ainda sem pavimentação no perímetro urbano do nosso Município.</t>
+  </si>
+  <si>
+    <t>4808</t>
+  </si>
+  <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4808/indicacao_n_223-2025_ver_matias_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Que seja disponibilizado um funcionário para atuar no Balneário Poço da Pedra durante todo o período de veraneio, realizando serviços de cuidado, manutenção e organização do espaço.</t>
+  </si>
+  <si>
+    <t>4807</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4807/indicacao_n_224-2025_ver_elizandra.pdf</t>
+  </si>
+  <si>
+    <t>Indico ao Executivo Municipal, através da secretaria de educação e cultura, que estude a possibilidade de que seja instituída a obrigatoriedade de execução do hino municipal, nas formações e eventos oficiais do município, no intuito de valorizar o ato cívico e dar pleno conhecimento acerca do Hino Oficial.</t>
+  </si>
+  <si>
+    <t>4819</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4819/indicacao_n225-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através da Secretaria de Desenvolvimento Econômico, realize uma ampla divulgação dos critérios e datas de inscrição para os cursos de qualificação profissional do RS Qualificação, bem como as inscrições do programa “Carretas do Saber” que estará em São Francisco de Assis em março de 2026.</t>
+  </si>
+  <si>
+    <t>4821</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4821/indicacao_n226-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que institua o Programa Municipal de Formação Continuada em Educação Inclusiva (PROMEI), destinado aos profissionais da rede municipal de ensino do Município de São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>4824</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4824/indicacao_n227-2025_ver_leticia_salcedo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, indicando que seja realizada, através da Coordenadoria da Mulher, uma Campanha Municipal de Combate à Violência contra a Mulher, com ações educativas, informativas e preventivas, a serem desenvolvidas de forma contínua e intensificada.</t>
+  </si>
+  <si>
     <t>3757</t>
   </si>
   <si>
     <t>Moc</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/mocao_de_apoio_no01-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/mocao_de_apoio_no01-2025.pdf</t>
   </si>
   <si>
     <t>A aprovação do Projeto de Lei nº320/2025, de autoria do Senador Luis Carlos Heinze, que dispõe sobre a securitização das dívidas de produtores rurais afetados por eventos climáticos adversos desde 2021 e dá outras providências e do Projeto de Lei nº341/2025, de autoria dos Deputados Pedro Westphalen - PP/RS; Márcio Biolchi - MDB/RS; Lucas Redecker - PSDB/RS e Afonso Motta - PDT/RS, o qual trata da securitização das dívidas de produtores rurais afetados por eventos climáticos adversos desde 2021.</t>
   </si>
   <si>
     <t>3775</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/mocao_de_aplausos_no02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/mocao_de_aplausos_no02-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, apresenta esta moção com o objetivo de homenagear as Escolas de Samba Unidos do Pé Preto e Imperadores do Samba pela brilhante participação e excepcional desempenho no Carnaval de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3825</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/mocao_de_aplauso_no03-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/mocao_de_aplauso_no03-2025.pdf</t>
   </si>
   <si>
     <t>A presente moção tem como objetivo congratular o esforço e bom desempenho da Associação Comunitária dos Moradores do Espinilho, que foi a grande Campeã, no 23° ENESPHAR.</t>
   </si>
   <si>
     <t>3889</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_de_aplauso_n04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_de_aplauso_n04-2025.pdf</t>
   </si>
   <si>
     <t>Às empresas que aderiram ao projeto Adote uma Lixeira, criado pela Lei n° 1.544/2023.</t>
   </si>
   <si>
     <t>3998</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3998/mocao_de_aplauso_no05-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3998/mocao_de_aplauso_no05-2025.pdf</t>
   </si>
   <si>
     <t>Que seja entregue Moção de aplauso ao Delegado Marcelo Batista Clerici e aos agentes Marcele Vichietti da Fonseca e André Flores Bonoto, pelo excelente trabalho  desenvolvido na área de segurança publica em nossa cidade.</t>
   </si>
   <si>
     <t>4047</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4047/mocao_de_aplauso_06-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4047/mocao_de_aplauso_06-2025.pdf</t>
   </si>
   <si>
     <t>Tem como objetivo congratular e reconhecer o esforço, a dedicação e o bom desempenho dos profissionais de enfermagem e técnicos de enfermagem, por ocasião da passagem do Dia da Enfermagem (12 de maio) e do Dia do Técnico de Enfermagem (20 de maio).</t>
   </si>
   <si>
     <t>4050</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplauso_no07-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplauso_no07-2025.pdf</t>
   </si>
   <si>
     <t>A presente moção tem como objetivo congratular o bom desempenho da diretoria do Presídio Estadual de São Francisco de Assis e seu diretor, Roger Frescura, pelo trabalho exemplar desenvolvido a frente da instituição.</t>
   </si>
   <si>
     <t>4063</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4063/mocao_n08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4063/mocao_n08-2025.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado um MOÇÃO DE APOIO a todos os usuários do instituto de previdência do Estado do Rio Grande do Sul - IPE SAÚDE, com o objetivo de apoiar a realização de uma auditoria em âmbito estadual, com a finalidade de investigar a atual situação da referida instituição.</t>
   </si>
   <si>
     <t>4079</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4079/mocao_de_aplauso_no09-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4079/mocao_de_aplauso_no09-2025.pdf</t>
   </si>
   <si>
     <t>Que seja entregue uma Moção de aplauso ao Atleta Maicon Contessa Maier.</t>
   </si>
   <si>
     <t>4117</t>
   </si>
   <si>
     <t>Leonardo Pilar, Ebertom Luiz, Leticia Salcedo, Matias Gomes, Rodrigo Lamberti, Rudinei Cortese</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4117/mocao_n10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4117/mocao_n10-2025.pdf</t>
   </si>
   <si>
     <t>Que seja apresentado uma Moção de apoio ao Comitê de Defesa do Ipê Saúde, com o objetivo de apoiar a realização de uma auditoria em âmbito estadual, com a finalidade de investigar a atual situação da referida instituição.</t>
   </si>
   <si>
     <t>4129</t>
   </si>
   <si>
     <t>Rudinei Cortese, Lone Bianchini, Orlando Flores</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4129/mocao_de_apoio_no11-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4129/mocao_de_apoio_no11-2025.pdf</t>
   </si>
   <si>
     <t>Os Vereadores Rudinei Cortese, Orlando Flores e Lone Bianchini, manifestam apoio irrestrito a proposta de securitização das dívidas rurais, como medida urgente e necessária para assegurar a continuidade da produção agropecuária e o fortalecimento do setor agrícola nacional.</t>
   </si>
   <si>
     <t>4276</t>
   </si>
   <si>
     <t>Ebertom Luiz, Leonardo Pilar, Leticia Salcedo, Matias Gomes, Rodrigo Lamberti</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4276/mocao_de_aplauso_n_12-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4276/mocao_de_aplauso_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Que seja entregue a Moção de Aplauso, à equipe de bocha de São Francisco de Assis, que se sagrou campeã da 49° edição do Fronteira Oeste de Bocha Masculino, realizada em nosso Município nos 01, 02 e 03 de agosto.</t>
   </si>
   <si>
     <t>4302</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/mocao_de_aplauso_n13-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/mocao_de_aplauso_n13-2025.pdf</t>
   </si>
   <si>
     <t>Que seja entregue uma Moção de Aplauso, à Comissão responsável pelo processo de referência ao registro do ritmo do Bugio como Patrimônio Imaterial de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>4338</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/mocao_de_aplauso_n14-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/mocao_de_aplauso_n14-2025.pdf</t>
   </si>
   <si>
     <t>Que seja conferida Moção de Aplauso à Secretaria Municipal de Educação de São Francisco de Assis, à Brigada Militar, bem como ao instrutor Soldado André Brum, e ao elo de parceria Sargento Patrick Contessa dos Santos.</t>
   </si>
   <si>
     <t>4445</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/mocao_de_aplauso_n15-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/mocao_de_aplauso_n15-2025.pdf</t>
   </si>
   <si>
     <t>Que seja entregue moção de aplauso para homenagear os taxistas do município de São Francisco de Assis/RS.</t>
   </si>
   <si>
+    <t>4513</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4513/mocao_de_aplauso_n16.2025_da_vereadora_kassineida_paz.pdf</t>
+  </si>
+  <si>
+    <t>Apresento esta moção com o objetivo de homenagear o CTG Pedro Telles Tourem e à Invernada Laranjeira, em reconhecimento ao notável destaque cultural obtido por meio de suas atividades tradicionalistas, especialmente pela brilhante atuação de suas invernadas artísticas e pela expressiva representação no prendado regional.</t>
+  </si>
+  <si>
+    <t>4556</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4556/mocao_de_apoio_n17-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que seja encaminhada uma Moção de Apoio ao Projeto de Lei n° 5686/2025, de autoria da Deputada Federal Any Ortiz, que dispõe sobre proteção do produtor rural, assegurando a função social da propriedade produtiva e a continuidade da atividade rural.</t>
+  </si>
+  <si>
+    <t>4582</t>
+  </si>
+  <si>
+    <t>PP</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4582/mocao_de_aplauso_n18-2025.pdf</t>
+  </si>
+  <si>
+    <t>A presente moção tem como objetivo congratular e homenagear à Associação dos Descendentes de Santiago Gindri do Beluno, para realização do Encontro de Descendentes de Santiago Gindri, ocorrido em 1° de novembro de 2025, nas dependências da Associação Beluno, 4° distrito, 5° colônia, em São Francisco de Assis/RS.</t>
+  </si>
+  <si>
     <t>3793</t>
   </si>
   <si>
     <t>PInf</t>
   </si>
   <si>
     <t>Pedido de Informação</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_informacao_no01-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_informacao_no01-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam encaminhadas informac6es detalhadas sobre as consultas especializadas, exames e procedimentos que estão aguardando execução no SUS, incluindo a quantidade de pacientes na fila de espera, o tempo m6dio de espera e as medidas adotadas para agilizar o atendimento.</t>
   </si>
   <si>
     <t>3799</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/pedido_de_informacao_no02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/pedido_de_informacao_no02-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam encaminhadas informações detalhadas referentes aos funcionários públicos que atuaram no Balneário Jacaquá durante o período de verão. Para fins de transparência e fiscalização, reque-se que as informações incluam nome completo dos servidores, cargo ou função exercida, jornada de trabalho e horários de expediente, remuneração e eventuais adicionais pagos pelo exercício da função no local.</t>
   </si>
   <si>
     <t>3812</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/pedido_de_informacao_n03-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/pedido_de_informacao_n03-2025.pdf</t>
   </si>
   <si>
     <t>Se está sendo realizada a distribuição de EPIs (Equipamentos de Proteção Individual) para os funcionários das Secretarias de Obras. Em caso afirmativo, como está sendo feita a distribuição desses equipamentos e se há manutenção dos materiais após determinado período de uso.</t>
   </si>
   <si>
     <t>3883</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/pedido_de_informacao_n_04.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/pedido_de_informacao_n_04.2025.pdf</t>
   </si>
   <si>
     <t>Solicito que sejam encaminhadas informações detalhadas sobre os implementos agrícolas da Secretaria de Agricultura e Abastecimento.</t>
   </si>
   <si>
     <t>3953</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3953/pedido_de_informacao_no05-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3953/pedido_de_informacao_no05-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a este gabinete a relação atualizada das famílias inscritas para o recebimento dos serviços da patrulha agrícola municipal, contendo a identificação dos beneficiários, localidade de residência e a data de inscrição.</t>
   </si>
   <si>
     <t>3954</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3954/pedido_de_informacao_no06-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3954/pedido_de_informacao_no06-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a este gabinete a relação completa de todas as cascalheiras devidamente licenciadas no âmbito do nosso município, acompanhada das respectivas cópias das licenças ambientais vigentes que autorizam sua operação.</t>
   </si>
   <si>
     <t>3956</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3956/pedido_de_informacao_n07-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3956/pedido_de_informacao_n07-2025.pdf</t>
   </si>
   <si>
     <t>Ao executivo Municipal que sejam encaminhadas informações detalhadas sobre os motivos pelos quais os repasses recebidos pela união para secretaria de Saúde, através do PACS (Programa dos Agentes Comunitários de Saúde), foram reduzidos em mais de 50% de agosto de 2024 até o presente mês, abril de 2025.</t>
   </si>
   <si>
     <t>3970</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3970/pedido_de_informacao_n08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3970/pedido_de_informacao_n08-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta o número de CC's, FG's e RPA's com seus respectivos cargos e funções, lotados em cada uma das secretarias municipais.</t>
   </si>
   <si>
     <t>3989</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3989/pedido_de_informacao_no09-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3989/pedido_de_informacao_no09-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que informe a relação nominal dos alunos matriculados organizado por turma da Escola Municipal Assis Brasil Martins Bittencourt. Assim como as listas de chamadas atualizada de todas as turmas da referida escola.</t>
   </si>
   <si>
     <t>3992</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3992/pedido_de_informacao_no10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3992/pedido_de_informacao_no10-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a este gabinete a relação completa do faturamento mensal do Consorcio Intermunicipal de Saúde nos últimos doze meses, com a devida discriminação das fontes de receita, como repasses municipais, estaduais, federais e outras.</t>
   </si>
   <si>
     <t>4014</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4014/pedido_de_informacao_no11-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4014/pedido_de_informacao_no11-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a este gabinete a relação completa das empresas terceirizadas que prestam serviços ao Município, informando o nome de cada empresa, a natureza dos serviços prestados, o número de funcionários atualmente em atividade, os cargos ou funções por eles exercidos, os valores individuais  e totais pagos a título de salário, bem como, se houver, os encargos adicionais pagos pelo Município.</t>
   </si>
   <si>
     <t>4025</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4025/pedido_de_informacao_n12-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4025/pedido_de_informacao_n12-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Meio Ambiente: Quais são os pontos de descarte disponibilizados pelo Município para o recebimento de pneus, galhos, materiais de oficina, vidros e móveis velhos.</t>
   </si>
   <si>
     <t>4038</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4038/pedido_de_informacao_n13-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4038/pedido_de_informacao_n13-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, que informe: Qual a área de abrangência de atuação dos Agentes Comunitários de Saúde no Município? Como é realizado o cronograma de visitas domiciliares pelos referidos agentes? Quem é o responsável pela fiscalização e acompanhamento das atividades dos Agentes Comunitários de Saúde?</t>
   </si>
   <si>
     <t>4067</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4067/pedido_de_informacao_14-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4067/pedido_de_informacao_14-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Executivo Municipal, informe a esta casa por qual motivo não está sendo cumprida a Lei n° 1619, de 3 de janeiro de 2024, que dispõe sobre o recebimento de patrocínio pelo poder público a eventos realizados no território do município e dá outras providências.</t>
   </si>
   <si>
     <t>4110</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4110/pedido_de_informacao_no15-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4110/pedido_de_informacao_no15-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve encaminha o seguinte Pedido de Informação ao Executivo Municipal, por meio da Secretaria Municipal de Esportes: Por que ainda não foram limpas as quadras de areia localizadas nos bairros João XXIII e Getúlio Vargas.</t>
   </si>
   <si>
     <t>4131</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4131/pedido_de_informacao_no16-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4131/pedido_de_informacao_no16-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta Casa quando será feita a instalação dos tubos de concreto na Rua Assis Brasil, partindo da Rua Otelo Barbosa em direção a Rua Dona Élida até o fim da via, visto que houve destinação de emendas impositivas ainda em 2023 para execução em 2024, e até o presente momento, mesmo com os tubos já adquiridos desde Junho de 2024, não houve cumprimento da imposição posta nas emendas nº83 e 134/2023.</t>
   </si>
   <si>
     <t>4153</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4153/pedido_de_informacao_n17-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4153/pedido_de_informacao_n17-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado a esta casa, o valor que o município arrecadou em impostos, nos anos de 2023, 2024 com a comercialização de produtos florestais (eucaliptos).</t>
   </si>
   <si>
     <t>4159</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4159/pedido_de_informacao_no18-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4159/pedido_de_informacao_no18-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve solicita que seja encaminhada ao seu gabinete a relação atualizada de estagiários que atuam como monitores nas EMEI's e escolas da rede municipal de ensino, informando o nome completo de cada estagiário, a instituição de ensino superior em que estão matriculados, o curso que frequentam, as turmas ou alunos que acompanham, bem como o nome da escola ou EMEI em que desempenham suas funções.</t>
   </si>
   <si>
     <t>4158</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4158/pedido_de_informacao_no19-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4158/pedido_de_informacao_no19-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a presença de Vossa Excelência solicitar que, após tramitação regimental e  ouvido douto plenário, seja enviada correspondência ao Executivo Municipal com o seguinte Pedido de Informação.</t>
   </si>
   <si>
     <t>4207</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4207/pedido_de_informacao_n20-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4207/pedido_de_informacao_n20-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja encaminhada a relação atualizada das pessoas que possuem espaço com tendas do camelódromo municipal, contendo os nomes dos permissionários, o número da tenda ou espaço ocupado e, se possível, a data de concessão ou permissão de uso.</t>
   </si>
   <si>
     <t>4219</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4219/pedido_de_informacao_n21-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4219/pedido_de_informacao_n21-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, informe a este vereador a relação atualizada de todos os servidores ocupantes de Cargos em Comissão(CCs), contendo a identificação dos respectivos cargos e as secretarias ou setores onde estão atualmente lotados.</t>
   </si>
   <si>
     <t>4247</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4247/pedido_de_informacao_n22-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4247/pedido_de_informacao_n22-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando informações referente aos protocolos adotados no atendimento de pacientes em caso de acidentes de trânsito que procuram atendimento de urgência e emergência no Hospital Santo Antônio.</t>
   </si>
   <si>
     <t>4289</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pedido_de_informacao_n23-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pedido_de_informacao_n23-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja informado e encaminhado a este gabinete, de forma detalhada, o valor arrecadado com o transporte público municipal, mês a mês, no decorrer do presente exercício de 2025, discriminando, se possível, a origem da receita, a quantidade de usuários pagantes e eventuais gratuidades concedidas.</t>
   </si>
   <si>
     <t>4314</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/pedido_de_informacao_n24-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/pedido_de_informacao_n24-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhando a este gabinete relatório detalhado acerca das emendas recebidas pelo Município por meio de Transferências via PIX, que totalizaram o montante de R$ 3.470.143,28 (três milhões, quatrocentos e  setenta e sete mil, cento e quarenta e três reais e vinte e oito centavos), informando a origem de cada recurso, o valor individual de cada emenda, bem como as secretarias, setores ou projetos beneficiado, especificando o local e a finalidade para os quais os valores foram destinados, além da situação atual da execução desses recursos.</t>
   </si>
   <si>
     <t>4316</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pedido_de_informacao_n25-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pedido_de_informacao_n25-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria de Educação e Cultura, que encaminhe a este gabinete informações detalhadas sobre o ocorrido na Escola Assis Brasil Bitencourt, onde, segundo relato de sua mãe, uma aluna teria sido retirada do espaço escolar após sofrer agressão dentro da instituição.</t>
   </si>
   <si>
     <t>4318</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pedido_de_informacao_n26-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pedido_de_informacao_n26-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhadas informações acerca do saldo de horas positivas do banco de horas dos servidores da área da saúde, considerando a recente implementação do sistema de ponto eletrônico. O pedido fundamenta-se no direito constitucional à informação, previsto no art. 5°, inciso XXXIII, da Constituição Federal.</t>
   </si>
   <si>
     <t>4320</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pedido_de_informacao_n27-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pedido_de_informacao_n27-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja encaminhada a relação atualizada das pessoas cadastradas e beneficiárias do Programa Bolsa Família no Munícipio, contendo os nomes dos responsáveis familiares e, se possível, a data de início do benefício.</t>
   </si>
   <si>
     <t>4321</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pedido_de_informacao_n28-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pedido_de_informacao_n28-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se que seja encaminhada a relação atualizada das pessoas cadastradas e que atualmente aguardam contemplação em programas habitacionais ou inscrição para casas populares no Município, contendo o nome do responsável familiar e, se possível, a data da inscrição.</t>
   </si>
   <si>
     <t>4358</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/pedido_de_informacao_n29-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/pedido_de_informacao_n29-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a este Gabinete a relação completa dos motoristas de aplicativos devidamente autorizados a operar em São Francisco de Assis, bem como cópia de toda a documentação exigida pela legislação municipal vigente que regulamenta a atividade. A presente solicitação visa garantir a transparência e a regularidade do serviço prestado à população, contribuindo para o controle e fiscalização do setor.</t>
   </si>
   <si>
     <t>4391</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pedido_de_informacao_n30-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pedido_de_informacao_n30-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Educação, que seja qual o percentual atualmente concedido aos servidores responsáveis pelos serviços de limpeza das escolas municipais, a título de adicional de insalubridade, discriminando, se possível, eventuais diferenças entre as unidades escolares.</t>
   </si>
   <si>
     <t>4403</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_informacao_n31-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_informacao_n31-2025.pdf</t>
   </si>
   <si>
     <t>"Solicito que a Secretaria de Saúde Municipal, informe a esta Casa quantas solicitações de UTI móvel foram realizadas de janeiro até o presente mês, respectivamente as quantidades de cada mês, qual o valor pago por cada viagem, qual a forma de pagamento adotada, se por quilômetro rodado ou por viagem realizada, bem como se existe protocolo formal de solicitação contendo os dados clínicos do paciente repassados do hospital à Secretaria de Saúde."</t>
   </si>
   <si>
     <t>4402</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pedido_de_informacao_n_32-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pedido_de_informacao_n_32-2025.pdf</t>
   </si>
   <si>
     <t>"Solicito que seja remetida a relação contendo o número total de alunos matriculados em cada escola da rede municipal de ensino, bem como nas Escolas Municipais de Educação Infantil (EMEIs), discriminando por instituição de ensino e, se possível, especificando as respectivas séries ou etapas atendidas."</t>
   </si>
   <si>
     <t>4414</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pedido_de_informacao_n_33-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pedido_de_informacao_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja encaminhada a este gabinete cópia das fichas/termos de Entrega de EPIs (Equipamentos de Proteção Individual) fornecidos aos servidores públicos municipais que exercem atividades com risco ocupacional, conforme determina a NR-6 do Ministério do Trabalho.</t>
   </si>
   <si>
     <t>4417</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/pedido_de_informacao_n34-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/pedido_de_informacao_n34-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja informado a esta Casa o motivo pelo qual não foi instalada a placa com a determinação "Darci Stivanin Cortese (SICA)" na SF 406 - Beluno até a Encruzilhada, conforme denominação pela Lei Ordinária n° 1.385, de 31 de agosto de 2021.</t>
   </si>
   <si>
     <t>4462</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pedido_de_informacao_n_35-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pedido_de_informacao_n_35-2025.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, por meio da Secretaria de Saúde, informe a esta vereadora: a) quais medidas estão adotadas no momento para o combate e controle do mosquito Aedes aegypti; b) se há campanhas educativas ou mutirões de limpeza programadas para o período de verão; c) qual a estrutura atual da equipe de vigilância epidemiológica responsável pelo controle de endemias; d) quais as estratégias estão sendo planejadas para evitar o aumento no número de casos nas próximas semanas;</t>
   </si>
   <si>
+    <t>4533</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4533/pedido_de_informacao_n36-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se o encaminhamento a este Gabinete da ata que tratou do processo de seleção e definição dos beneficiários do Programa Terra Forte.</t>
+  </si>
+  <si>
+    <t>4527</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4527/pedido_de_informacao_n_37-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja encaminhada a este gabinete a relação completa, detalhada e atualizada de todo o patrimônio pertencente ao Município de São Francisco de Assis, abrangendo bens imóveis, bens móveis e bens intangíveis.</t>
+  </si>
+  <si>
+    <t>4544</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4544/pedido_de_informacao_n38-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito que seja encaminhada a este gabinete a relação nominal dos servidores celetistas atingidos ou em vias de desligamento com base na referida Portaria nº 954/2025, indicando data de ingresso, regime previdenciário (RGPS) e situação funcional."</t>
+  </si>
+  <si>
+    <t>4563</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4563/pedido_de_informacao_n39-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, solicito que sejam encaminhados informações detalhadas sobre a verba do governo estadual destinada para a recuperação da estrada da perseverança.</t>
+  </si>
+  <si>
+    <t>4571</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4571/pedido_de_informacao_n40-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que seja encaminhada a este gabinete a relação referente ao possível envio de lista contendo restrições de uso do convênio dos municipiários às farmácias e estabelecimentos credenciados, informando se tal lista foi encaminhada, em qual data e qual autoridade administrativa determinou sua elaboração e remessa. Requeiro, ainda, cópia integral de todos os atos administrativos que tenham fundamentado ou formalizado essa determinação, sejam Portarias, Memorandos, Ordens de Serviço, Ofícios ou documentos equivalentes.</t>
+  </si>
+  <si>
+    <t>4596</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4596/pedido_de_informacao_n41.2025_do_vereador_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicito que sejam encaminhadas informações técnicas e financeiras detalhadas sobre o Projeto de Lei n°117/2025 que autoriza o Poder Executivo outorgar concessão do uso de imóveis públicos para fins de regularização das áreas destinadas à estação de tratamento de esgoto e à elevatória de esgoto bruto final, partes do sistema de esgotamento sanitário do Município de São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>4814</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4814/pedido_de_informacao_n42-2025_ver_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Solicito informações reiterando com envio, no prazo máximo de 05 (cinco) dias, o Pedido de Informação nº 33/2025, tendo em vista que a resposta encaminhada pelo Executivo Municipal não contemplou integralmente o que foi solicitado, requerendo, assim, que seja encaminhada a este Gabinete cópia das Fichas/Termos de Entrega de EPIs (Equipamentos de Proteção Individual) fornecidos aos servidores públicos municipais que exercem atividades com risco ocupacional, conforme determina a NR-6 do Ministério do Trabalho, abrangendo o período de setembro de 2023 até a presente data, com os documentos apresentados de forma organizada e, preferencialmente, discriminados por Secretaria/Setor.</t>
+  </si>
+  <si>
+    <t>4820</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4820/pedido_de_informacao_n43.2025_do_vereador_lone_bianchini.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se o encaminhamento de informações acerca da suspensão da Concorrência Eletrônica n°06/2025, cujo objeto é a execução de obras de calçamento da Rua Floriano Peixoto, no Bairro Santo Antônio, no treco compreendido entre as Ruas Pinheiro Machado e Garibaldi.</t>
+  </si>
+  <si>
     <t>3753</t>
   </si>
   <si>
     <t>PProv</t>
   </si>
   <si>
     <t>Pedido de Providências</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_no02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_no02-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, setor de transito, que seja realizada a instalação de uma rotatória na esquina das ruas Paulino Pereira, Claudio Leitão Cidade e Pinheiro Rocha. Tal pedido justifica-se, tendo em vista o fluxo intenso de veículos no local, ocasionando risco de acidentes a motoristas e pedestres.</t>
   </si>
   <si>
     <t>3754</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/pedido_de_providencia_no03-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/pedido_de_providencia_no03-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, setor de transito, que seja realizada a instalação de uma faixa elevada na rua Franklin Bastos de Carvalho, quadra entre as ruas Borges de Medeiros e Mauricio Cardoso, bairro Centro. Tal pedido justifica-se, tendo em vista a alta trafegabilidade de veículos no local, acima de velocidade permitida, ocasionando risco aos pedestres.</t>
   </si>
   <si>
     <t>3755</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/pedido_de_providencia_no04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/pedido_de_providencia_no04-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizado o conserto do asfalto da Rua 15 de Novembro, quadra entre as Ruas Carlos Gomes e Ito Bonatto nos Bairros Padre Matheus Mandarino e João XXIII, assim como seja instalando no local uma faixa elevada em frente ao Centro Comunitário Matheus Mandarino, tal pedido justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis e seguras.</t>
   </si>
   <si>
     <t>3765</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/pedido_de_providencia_no_05-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/pedido_de_providencia_no_05-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe ofício a Administração Municipal, solicitando que o executivo entre em contato com a RGE Sul para que seja realizada a alteração da rede elétrica para Trifásica na Escola de São Conrado, na localidade do Piquiri e na Escola Duque de Caxias, na localidade do Beluno.</t>
   </si>
   <si>
     <t>3764</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/pedido_de_providencia_n_06-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/pedido_de_providencia_n_06-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, providencie linhas telefônicas em EMEI’s, EMEF’s e demais setores públicos do Município em que há necessidade de tal serviço.</t>
   </si>
   <si>
     <t>3776</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_providencia_no07-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_providencia_no07-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizado o conserto da rua do calçadão entre o Bloco A e o Bloco B da escola IEE Salgado Filho, tal pedido justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis e seguras.</t>
   </si>
   <si>
     <t>3770</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_providencia_n_08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_providencia_n_08-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria Municipal de Obras, que seja realizado a limpeza do Cemitério Municipal, uma vez que o local está tomado pela vegetação e lixo, prejudicando a mobilidade no local entre outras consequências.</t>
   </si>
   <si>
     <t>3771</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_providencia_n_09-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_providencia_n_09-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Saúde, que sejam disponibilizadas linhas telefônicas fixas ou celulares para as unidades de saúde do município.</t>
   </si>
   <si>
     <t>3782</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_providencia_no10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_providencia_no10-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria Municipal de Obras, que realize a recuperação com cascalhamento e patrolamento da Estrada da Timbaúva e Buricaci, no 2º Distrito.</t>
   </si>
   <si>
     <t>3788</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/pedido_de_providencia_n_11-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/pedido_de_providencia_n_11-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizado a roçada em torno da praça e da academia do complexo esportivo Claudio Gonçalves Aguiar na saída do sitio.</t>
   </si>
   <si>
     <t>3789</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/pedido_de_providencia_n_12-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/pedido_de_providencia_n_12-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja inserido ao Cronograma da Secretaria de Obras as melhorias necessárias para trafegabilidade no calçadão, incluindo rebaixamento da rua e pavimentação com blocos intertravados.</t>
   </si>
   <si>
     <t>3792</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/pedido_de_providencia_n_13-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/pedido_de_providencia_n_13-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome as devidas providências a fim de realizar a manutenção da ponte do Primeiro Distrito Caripaço (Ponte do Tio Cocô).</t>
   </si>
   <si>
     <t>3795</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_no14-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_no14-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, que seja realizado a canalização e reparos na rua Franklin Bastos de Carvalho, quadras entres as Ruas João Manoel e Pedro Telles Tourem, no Bairro Getúlio Vargas. Tal pedido justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis, seguras e com escoamento.</t>
   </si>
   <si>
     <t>3796</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_no15-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_no15-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizado o cascalhamento e patrolamento da Rua Danilo Cáceres, quadra entre a Rua Borges de Medeiros. Tal pedido justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis e seguras.</t>
   </si>
   <si>
     <t>3797</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_no16-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_no16-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizado o conserto da Rua Décio Viana Gomes, no Bairro Vila Nova, entre a associação Bem Viver e a Rua Pinheiro Rocha. Tal pedido justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis e seguras.</t>
   </si>
   <si>
     <t>3798</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_providencia_n_17-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_providencia_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Obras que seja realizada a recuperação da rua Getúlio Vargas localizada no bairro Getúlio Vargas e das ruas Fabio Telles Tourem e Acelio Leiria no Bairro João XVIII.</t>
   </si>
   <si>
     <t>3805</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_providencia_n18-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_providencia_n18-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio deste, através da Secretaria Municipal de Saúde, que seja destinado uma verba, mesmo que, através de Consórcio, para, um Ultrassom Morfológico para pacientes durante o pré-natal.</t>
   </si>
   <si>
     <t>3806</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_providencia_n19-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_providencia_n19-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, a cobertura da pracinha pertencente a escola Olga Mary.</t>
   </si>
   <si>
     <t>3807</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_n20-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_n20-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizada a troca de telhados no complexo habitacional do João XXIII, situado próximo a saída do sitio.</t>
   </si>
   <si>
     <t>3808</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_n21-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_n21-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome as devidas providências junto à RGE para o fortalecimento da rede elétrica que compreende as regiões do Piquiri, São José do Inhandiju, Toroquá, Encruzilhada e Beluno.</t>
   </si>
   <si>
     <t>3814</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/pedido_de_providencia_n22-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/pedido_de_providencia_n22-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a manutenção e revitalização do ESF central para melhor atender a comunidade.</t>
   </si>
   <si>
     <t>3815</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/pedido_de_providencia_n23-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/pedido_de_providencia_n23-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a revitalização e manutenção do pórtico de entrada do município, localizado na RS-241.</t>
   </si>
   <si>
     <t>3817</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/pedido_de_providencia_no24-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/pedido_de_providencia_no24-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, ao Executivo Municipal juntamente da pasta responsável, o conserto dos aparelhos da academia ao ar livre, situada no campo grande, pois a mesma possui alguns aparelhos quebrados, impossibilitando os frequentadores de utiliza-los.</t>
   </si>
   <si>
     <t>3820</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/pedido_de_providencia_no25-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/pedido_de_providencia_no25-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie o cascalhamento e patrolamento da estrada 201, saída do Sitio, passo do leão até São José do Inhandiju, tendo em vista que a estrada esta em péssimas condições, e que seja recuperada a estrada que da acesso aos Bianchini no Rincão dos Dorneles.</t>
   </si>
   <si>
     <t>3819</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/pedido_de_providencia_no26-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/pedido_de_providencia_no26-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome as devidas providências a fim de implantar sinalização de limite de velocidade de 20 km/h nas proximidades das escolas, colocar placas de sinalização específicas para o transporte escolar, pintar de amarelo as faixas dos dois lados da rua, garantindo um local seguro para o transporte escolar parar, e pintar a faixa de segurança em frente ao portão das escolas parar, e pintar a faixa.</t>
   </si>
   <si>
     <t>3821</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/pedido_de_providencia_n_27-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/pedido_de_providencia_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, providências quanto a instalação de Placas Indicativas para a localização das escolas situadas no interior do nosso Município, tanto para as escolas municipais, quanto estaduais.</t>
   </si>
   <si>
     <t>3822</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/pedido_de_providencia_n_28-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/pedido_de_providencia_n_28-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal que adote, com urgência, as providências necessárias para a realização de concurso públicos, a fim de suprir a carência de servidores e prejudicando o cumprimento das hora-atividade, período essencial para que os docentes possam planejar aulas, corrigir atividades e desempenhar outras tarefas pedagogicamente extraclasse.</t>
   </si>
   <si>
     <t>3823</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_providencia_n_29-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_providencia_n_29-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que seja realizada manutenção, recuperação e limpeza de bueiros, bocas de lobo e valos existentes em nossa cidade.</t>
   </si>
   <si>
     <t>3851</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_providencia_n_30.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_providencia_n_30.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que adote as providências necessárias para designar funcionários responsáveis pelo recolhimento dos lixos nas praças e nos canteiros da Rua 13 de Janeiro aos finais de semana e feriados.</t>
   </si>
   <si>
     <t>3826</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_n31-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_n31-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie o cascalhamento e patrolamento da estrada 201, saída do Sitio, Passo do Leão até São José do Inhandju.</t>
   </si>
   <si>
     <t>3829</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/pedido_de_providencia_n_32.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/pedido_de_providencia_n_32.2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio do Executivo Municipal, que providencie junto a RGE o fortalecimento da rede elétrica no bairro João XXVIII, pois a rede tem apresentado muitas oscilações principalmente em dias muito quentes.</t>
   </si>
   <si>
     <t>3830</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/pedido_de_providencia_n_33.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/pedido_de_providencia_n_33.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando, por meio do Executivo Municipal e a Secretaria de Saúde do Município, que seja feito um projeto para saúde preventiva no interior do município, através de cronograma de visita nas comunidades, levando atendimento preventivo em grupos, orientação em saúde odontológica e programa do tabaco, orientação de primeiros socorros, orientação de atividades físicas e alongamentos para melhorar a qualidade de vida e orientação nutricional.</t>
   </si>
   <si>
     <t>3831</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja instalada uma academia popular na comunidade da Vila Kraemer.</t>
   </si>
   <si>
     <t>3832</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/pedido_de_providencia_n_35.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/pedido_de_providencia_n_35.2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja instalada uma parada de ônibus, na rua Gabriel Machado, esquina do CRAS.</t>
   </si>
   <si>
     <t>3834</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/pedido_de_providencia_n_36.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/pedido_de_providencia_n_36.2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a colocação de canos no poço comunitário da rua Oreste Lanes Rodrigues, até a saída de esgoto da rua Amarilio Rangel Caceres.</t>
   </si>
   <si>
     <t>3842</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/pedido_de_providencia_no37-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/pedido_de_providencia_no37-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e o cascalhamento na estrada Corumina, no Cerro dos Telles, e na estrada que dá acesso a Boa Vista, uma vez que existem vários pontos nessas vias que carecem de cascalho e prejudicam a trafegabilidade no local.</t>
   </si>
   <si>
     <t>3843</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/pedido_de_providencia_no38-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/pedido_de_providencia_no38-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que realize o conserto da pranchada situada na localidade denominada Canchinha, no 1º distrito do município, uma vez que já estão aparecendo os ferros da estrutura interna da pranchada, o que vem danificando os veículos e comprometendo a estrutura da construção.</t>
   </si>
   <si>
     <t>3840</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/pedido_de_providencia_no39-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/pedido_de_providencia_no39-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal para que seja realizado a pintura das faixas de pedestres, "quebra-molas" e faixas elevadas.</t>
   </si>
   <si>
     <t>3849</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_n_40.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_n_40.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que providencie, com a máxima brevidade, a instalação da placa denominativa no Centro de Atendimento à Criança e ao Adolescente, conferindo-lhe oficialmente o nome de Belmiro Soares Loureiro, em conformidade com a determinação da Lei Municipal n° 277/2007.</t>
   </si>
   <si>
     <t>3845</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/pedido_de_providencia_no41-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/pedido_de_providencia_no41-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a implantação de uma agência de atendimento do INSS aos seus segurados no município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3846</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/pedido_de_providencia_no42-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/pedido_de_providencia_no42-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação da iluminação da Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>3847</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/pedido_de_providencia_n_43.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/pedido_de_providencia_n_43.2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal providências quanto a colocação das tampas em alguns bueiros "bocas de lobo" da nova tubulação que foi instalada no ano de 2024 em diversas ruas do bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>3848</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_n_44.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_n_44.2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo da possibilidade de designação de um funcionário para fiscalizar o descarte irregular de lixo e entulho nas vias públicas e terrenos baldios, bem como, a poda fora do período estipulado pela Administração Municipal.</t>
   </si>
   <si>
     <t>3852</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_providencia_n_45.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_providencia_n_45.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal adote as devidas providências para implantar sinalização de limite de velocidade de 20 km/h nas imediações da escola Laerte Jobim, além de realizar a pintura no solo, indicando a palavra "Escola". Requer, também, que seja transformado o trecho da Rua 10 de Novembro, próximo à escola, em área de estacionamento oblíquo, visto que o local dispõe de espaço adequado para essa modificação.</t>
   </si>
   <si>
     <t>3853</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_n_46.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_n_46.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que realize a restauração e a manutenção das unidades de saúde das comunidades do interior, Beluno e Vila Kraemer.</t>
   </si>
   <si>
     <t>3854</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/pedido_de_providencia_n_47.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/pedido_de_providencia_n_47.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da Secretaria Municipal de Obras e Saneamento, que realize a manutenção e conserto dos brinquedos e limpeza da Praça Independência.</t>
   </si>
   <si>
     <t>3865</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_no48-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_no48-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie instalação de boeiro na estrada que parte da RS 377 em direção ao Rio Inhancundá, próximo de residência de Ferdinando Resta.</t>
   </si>
   <si>
     <t>3866</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_no49-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_no49-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a roçada da estrada do Espinilho em direção a Vila Kraemer.</t>
   </si>
   <si>
     <t>3881</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/pedido_de_providencia_n_50.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/pedido_de_providencia_n_50.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da Secretaria de Obras e Saneamento, providências quanto ao patrolamento, encascalhamento e rolagem nas ruas de chão da nossa cidade.</t>
   </si>
   <si>
     <t>3863</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/pedido_de_providencia_no51-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/pedido_de_providencia_no51-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que tome as devidas providencias para a instalação de um toldo ou qualquer outra estrutura de abrigo que proteja as pessoas que ficam na frente ao ESF (Estratégia Saúde da Família) Cohab, enquanto aguardam a unidade abrir para atendimento.</t>
   </si>
   <si>
     <t>3868</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/pedido_de_providencia_n_52.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/pedido_de_providencia_n_52.2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, em caráter de urgência, a disponibilização de uma retroescavadeira para a limpeza de uma vertente na localidade do Taquari, 3° Distrito, na propriedade do Sr. Antônio Jaime Estivalet, cujas coordenadas são: -29.471187, -55.304503.</t>
   </si>
   <si>
     <t>3870</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/pedido_de_providencia_n_53.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/pedido_de_providencia_n_53.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a manutenção da estrada SF - 212 da localidade de São Tomé até o Mocambo, realizando o rebaixamento da subida próximo a propriedade do Sr. Hélio Martins.</t>
   </si>
   <si>
     <t>3871</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/pedido_de_providencia_n_54.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/pedido_de_providencia_n_54.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a reativação do  programa de "proteção das nascentes".</t>
   </si>
   <si>
     <t>3872</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/pedido_de_providencia_n_55.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/pedido_de_providencia_n_55.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação do pontilhão de madeira na localidade do segundo distrito Perseverança dando acesso a Picada dos Pereiras, e que sejam também substituídas as vigas de sustentação da madeira, pois a mesma não oferece condições de trafego de maquinários agrícolas.</t>
   </si>
   <si>
     <t>3875</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/pedido_de_providencia_no56-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/pedido_de_providencia_no56-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada uma inspeção e levantamento técnico no Bairro João XXIII para identificar os terrenos que estão sendo apropriados de forma irregular.</t>
   </si>
   <si>
     <t>3877</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/pedido_de_providencia_n_57.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/pedido_de_providencia_n_57.2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a recuperação do asfalto da Rua Décio Viana Gomes entre as quadras Pinheiro Rocha e Assis Brasil, no bairro Vila Nova.</t>
   </si>
   <si>
     <t>3884</t>
   </si>
   <si>
     <t>Que seja providenciado a colocação de bancos de concreto no lado externo do ESF João de Deus.</t>
   </si>
   <si>
     <t>3888</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/pedido_de_providencia_no59-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/pedido_de_providencia_no59-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo, através da Secretaria de Obras, realize o patrolamento, cascalhamento e roçada da estrada de acesso ao Rincão dos Ferrando.</t>
   </si>
   <si>
     <t>3898</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/pedido_de_providencia_n60-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/pedido_de_providencia_n60-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e o cascalhamento nas estradas do Pinheiro Bonito e que seja colocado cascalho no acesso a propriedade do senhor Dionísio Henrique.</t>
   </si>
   <si>
     <t>3900</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/pedido_de_providencia_n_61.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/pedido_de_providencia_n_61.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando a instalação de um toldo para proteção contra o sol e a chuva em frente ao ESF (Estratégia Saúde da Família) da Coahb, no Bairro Assis Brasil, no portão até a porta de entrada.</t>
   </si>
   <si>
     <t>3901</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/pedido_de_providencia_n_62.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/pedido_de_providencia_n_62.2025.pdf</t>
   </si>
   <si>
     <t>Solicitando que as Secretarias do munícipio disponibilizem cópias às pessoas de atendimento prioritário (idosos, gestantes, PCDs) de documentos pertinentes ao que compete cada Secretaria.</t>
   </si>
   <si>
     <t>3903</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_providencia_n_63.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_providencia_n_63.2025.pdf</t>
   </si>
   <si>
     <t>Que encaminhe ofício ao Departamento Autônomo de Estradas de Rodagem - DAER, solicitando o reparo da cabeceira da ponte sobre o Rio Inhacundá, na ERS 377, entre os municípios de São Francisco de Assis e Manoel Viana.</t>
   </si>
   <si>
     <t>3904</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_n64-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_n64-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizada a limpeza e a roçada dos terrenos baldios que ficam localizados nas laterais do conjunto habitacional do bairro João XXIII(casinhas azuis).</t>
   </si>
   <si>
     <t>3909</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/pedido_de_providencia_n_65.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/pedido_de_providencia_n_65.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal. junto a Secretaria Municipal de Obras que seja substituído um cano com maior vasão na Rua Otelo Barbosa esquina com a Rua Antônio Carlos Vidal na Cohab.</t>
   </si>
   <si>
     <t>3910</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/pedido_de_providencia_n_66.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/pedido_de_providencia_n_66.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras a recuperação da SF 201 que dá acesso ao Quilombo até a propriedade do Senhor Davi Carricio no Rincão dos Dorneles no 2° Distrito.</t>
   </si>
   <si>
     <t>3911</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/pedido_de_providencia_n_67.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/pedido_de_providencia_n_67.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo, através da Secretaria de Obras, que seja realizado o reparo dos buracos localizados no asfalto da Rua Getúlio Vargas, especificamente no trecho entre as ruas Silva Jardim e Amarílio Rangel Cáceres no bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>3917</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/pedido_de_providencia_n68-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/pedido_de_providencia_n68-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada que parte da SF 201 - do Piquiri, passando pelos Irion, ate o Mocambo divisa com Jaguari, 2° distrito.</t>
   </si>
   <si>
     <t>3922</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_no69-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_no69-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que sejam tomadas, na medida do possível, as seguintes providencias: Cercamento das pracinhas de brinquedos localizadas nas praças do município que ainda não possuem cercas; conserto ou substituição dos cercamentos danificados nas pracinhas que já possuem esse tipo de estrutura; instalação de portões nas pracinhas cercadas, com o objetivo de evitar a entrada de animais e, assim, garantir mais segurança e higiene para as crianças que utilizam esses espaços; substituição, conserto ou instalação de novos brinquedo nas referidas pracinhas, conforme a necessidade de cada local.</t>
   </si>
   <si>
     <t>3923</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/pedido_de_providencia_no_70-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/pedido_de_providencia_no_70-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e o cascalhamento na estrada que parte da 377 passando pelo Beluno descendo a Encruzilhada, indo até o Savaris, e do Beluno, passando pelo Calvário saindo do Pinheiro Bonito.</t>
   </si>
   <si>
     <t>3924</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3924/pedido_de_providencia_no71-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3924/pedido_de_providencia_no71-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta Casa, encaminhe oficio a Administração Municipal, solicitando a recuperação da pavimentação asfáltica da Rua 15 de Novembro quadras entre as ruas Silva Jardim e Ito Bonato.</t>
   </si>
   <si>
     <t>3925</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3925/pedido_de_providencia_no72-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3925/pedido_de_providencia_no72-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta Casa, encaminhe oficio a Administração Municipal, solicitando  a instalação de dois redutores de velocidade(quebra-molas) na rua Wilson Azambuja Viera, um na quadra entre as ruas José Rivas e Pinheiro Rocha e outro Redutor entre as ruas Pinheiro Rocha e Heitor Lara de Carvalho, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>3932</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal solicitando que seja implantado um corrimão em frente ao ESF Rural, no meio da calçada para melhor segurança dos pacientes.</t>
   </si>
   <si>
     <t>3938</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3938/pedido_de_providencia_no74-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3938/pedido_de_providencia_no74-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome as devidas providências a fim de implantar rampa de acessibilidade na arquibancada do estádio municipal João M. Azambuja Vieira.</t>
   </si>
   <si>
     <t>3939</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3939/pedido_de_providencia_no75-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3939/pedido_de_providencia_no75-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal tome as devidas providências a fim de implantar rampa de acessibilidade na Gruta São Thomé.</t>
   </si>
   <si>
     <t>3940</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3940/pedido_de_providencia_n76-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3940/pedido_de_providencia_n76-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria Municipal de Obras, que seja concluída a colocação de dois carreiros de tubos de metro, sendo que os mesmos já se encontram no local na propriedade do senhor José Antero Machado Alves, na comunidade da perseverança no 2° distrito.</t>
   </si>
   <si>
     <t>3941</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3941/pedido_de_providencia_no77-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3941/pedido_de_providencia_no77-2025.pdf</t>
   </si>
   <si>
     <t>por meio da Secretaria Municipal de Obras, que seja realizado o cascalhamento na estrada do Taperão até a Villa Kraemer e do antigo Engenho do Carlosto até Passo do Goulart.</t>
   </si>
   <si>
     <t>3942</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3942/pedido_de_providencia_no78-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3942/pedido_de_providencia_no78-2025.pdf</t>
   </si>
   <si>
     <t>Por meio da Secretaria Municipal de Obras, que seja realizada a limpeza e a roçada dos Quatro Pinheiro até o Passo do Goulart, tendo em vista a alta vegetação que tem dificultado o transito e comprometido a visibilidade e a segurança do local.</t>
   </si>
   <si>
     <t>3943</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3943/pedido_de_providencia_no79-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3943/pedido_de_providencia_no79-2025.pdf</t>
   </si>
   <si>
     <t>Por meio da secretaria Municipal de Obras e Saneamento, que seja realizada, a recuperação da estrada que inicia na RS-241, passando pela localidade do Buricaci até o Pinheiro.</t>
   </si>
   <si>
     <t>3944</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3944/pedido_de_providencia_no80-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3944/pedido_de_providencia_no80-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando ao Executivo Municipal, que através da Secretaria de Obras, junto ao Setor de Transito, realiza a revisão completa da sinalização de transito nas vias públicas de nossa cidade.</t>
   </si>
   <si>
     <t>3945</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3945/pedido_de_providencia_no81-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3945/pedido_de_providencia_no81-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, que elabore, com urgência, um projeto de calçamento para o beco localizado no final da Rua Floriano Peixoto, trecho com aproximadamente 50 metros de extensão.</t>
   </si>
   <si>
     <t>3948</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3948/pedido_de_providencia_no82-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3948/pedido_de_providencia_no82-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta Casa, encaminhe oficio a Administração Municipal, solicitando a instalação de um chimarródromo na praça Leoni Colpo no Bairro Italiano.</t>
   </si>
   <si>
     <t>3949</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3949/pedido_de_providencia_no83-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3949/pedido_de_providencia_no83-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta Casa, encaminhe oficio a Administração Municipal, solicitando que a Administração Municipal realize o calçamento na Rua 21 de Abril quadras  entre as Ruas Barros Cassal e João Moreira, Bairro Italiano.</t>
   </si>
   <si>
     <t>3952</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3952/pedido_de_providencia_no84-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3952/pedido_de_providencia_no84-2025.pdf</t>
   </si>
   <si>
     <t>Solicitando o patrolamento, encascalhamento e limpeza da quadra da Rua 03 de Outubro, situada entre as ruas Carlos Gomes e Daltro Filho, no Bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>3958</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3958/pedido_de_providencia_no85-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3958/pedido_de_providencia_no85-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras - Setor de Transito, que realize a instalação de placas de sinalização das localidades do interior do município, tendo em vista que tem vários locais sem nenhuma identificação.</t>
   </si>
   <si>
     <t>3957</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3957/pedido_de_providencia_no86-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3957/pedido_de_providencia_no86-2025.pdf</t>
   </si>
   <si>
     <t>Venho, por meio deste, reiterar o Pedido de Providencia nº 17/2025, protocolado em 10 de março 2025, por meio do qual solicito ao Executivo Municipal, através da secretaria de Obras, que seja realizada com urgência a recuperação da Rua Fábio Telles Tourem, localizada no bairro João de Deus.</t>
   </si>
   <si>
     <t>3959</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3959/pedido_de_providencia_no87-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3959/pedido_de_providencia_no87-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, setor de transito, solicito, com urgência, que seja demarcado o espaço de estacionamento exclusivo para ônibus  escolar em ambos os lados da via em frente a EMEI Olga Mary, localizada na Rua 15 de Novembro, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>3960</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3960/pedido_de_providencia_no88-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3960/pedido_de_providencia_no88-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras, setor de transito, que seja realizada a instalação de uma faixa elevada na rua Gabriel Machado, próximo ao CRAS. Tal pedido justifica-se, tendo em vista a alta trafegabilidade de veículos no local, acima  da velocidade permitida, ocasionando risco aos pedestres.</t>
   </si>
   <si>
     <t>3965</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3965/pedido_de_providencia_no89-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3965/pedido_de_providencia_no89-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja implementado um dispositivo rastreador nos veículos da Secretaria de Obras.</t>
   </si>
   <si>
     <t>3981</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3981/pedido_de_providencia_no_90.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3981/pedido_de_providencia_no_90.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal adote as devidas providências para a construção de um banheiro no Estádio Municipal João M. Azambuja Vieira.</t>
   </si>
   <si>
     <t>3967</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3967/pedido_de_providencia_no_91-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3967/pedido_de_providencia_no_91-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe oficio a Administração Municipal, solicitando a instalação de uma faixa elevada em frente a Escola  Wilson Azambuja Vieira.</t>
   </si>
   <si>
     <t>3982</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3982/pedido_de_providencia_no_92.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3982/pedido_de_providencia_no_92.2025.pdf</t>
   </si>
   <si>
     <t>solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação e colocação de tubos da estrada, na localidade do Passo do Leão que se dá acesso na propriedade de seu Antônio Comis e Neri dos Santos</t>
   </si>
   <si>
     <t>3971</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3971/pedido_de_providencia_n93-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3971/pedido_de_providencia_n93-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por meio da Secretaria de Obras, que realize o conserto da rua João Moreira, no encontro com a rua Garibaldi, no bairro Santo Antônio, em razão do surgimento de um buraco na via.</t>
   </si>
   <si>
     <t>3980</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3980/pedido_de_providencia_no94-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3980/pedido_de_providencia_no94-2025.pdf</t>
   </si>
   <si>
     <t>Que seja disponibilizado maquinário para abertura de ruas em terreno particular, situado entre as ruas Franklin Bastos de Carvalho e rua 10 de Novembro. Próximo ao beco do Fermiano.</t>
   </si>
   <si>
     <t>3985</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3985/pedido_de_providencia_no95-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3985/pedido_de_providencia_no95-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo, por meio da Secretaria de Educação, realize uma reforma geral na Escola José Batista Pompeu, abrangendo tanto a parte interna quanto a externa.</t>
   </si>
   <si>
     <t>3986</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3986/pedido_de_providencia_no96-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3986/pedido_de_providencia_no96-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que o Poder Executivo,  por meio da Secretaria de Obras, realize a pintura da sinalização horizontal na Avenida Farroupilha, no trecho compreendido entre a Avenida 13 de Janeiro e a entrada do município, no sentido do Bairro Italiano.</t>
   </si>
   <si>
     <t>3990</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3990/pedido_de_providencia_n97-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3990/pedido_de_providencia_n97-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, por meio do setor competente, que sejam tomadas as providências urgentes para o conserto e reparo dos buracos existentes nas vias públicas que possuem pavimentação ou asfalto em nossa cidade.</t>
   </si>
   <si>
     <t>3991</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3991/pedido_de_providencia_n98-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3991/pedido_de_providencia_n98-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação das estradas tendo início na Encruzilhada, Toroquá, passando em frente ao cemitério, na esquina dos primão até os Savaris.</t>
   </si>
   <si>
     <t>3999</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3999/pedido_de_providencia_no_99-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3999/pedido_de_providencia_no_99-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, seja realizada a construção de um estacionamento destinado ao transporte escolar em frente à Escola Municipal de Educação Infantil Olga Mary, bem como a instalação de uma faixa elevada de pedestres no mesmo local.</t>
   </si>
   <si>
     <t>4000</t>
   </si>
   <si>
     <t>Que seja providenciada a conclusão do caminhódromo na saída para a cidade de Santa Maria, visto que já há recursos para os devidos fins.</t>
   </si>
   <si>
     <t>4006</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4006/pedido_de_providencia_n101-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4006/pedido_de_providencia_n101-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizado um estudo técnico visando a realização de um leilão de veículos e maquinários inservíveis e obsoletos pertencentes á Secretaria de Obras.</t>
   </si>
   <si>
     <t>4007</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4007/pedido_de_providencia_n102-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4007/pedido_de_providencia_n102-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a manutenção do monumento do Caminho das Origens, localizado na entrada do município de São Francisco de Assis, na RS-241.</t>
   </si>
   <si>
     <t>4012</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4012/pedido_de_providencia_n103-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4012/pedido_de_providencia_n103-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a instalação de bueiro na estrada na localidade do Toroquá SF 202, em frente a propriedade do senhor Ademar Zanin.</t>
   </si>
   <si>
     <t>4019</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4019/pedido_de_providencia_n104-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4019/pedido_de_providencia_n104-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do órgão responsável, providencie a aquisição de um Clorador Elétrico Automatizado para o poço artesiano da comunidade da Picada do Padre.</t>
   </si>
   <si>
     <t>4023</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4023/pedido_de_providencia_n105-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4023/pedido_de_providencia_n105-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que, com a máxima urgência, firme convênio com o Hospital de Caridade de Santiago.</t>
   </si>
   <si>
     <t>4024</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4024/pedido_de_providencia_n106-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4024/pedido_de_providencia_n106-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o conserto da pranchada sobre o Rio Jaguarizinho, na localidade do Potreiro do Toroquá.</t>
   </si>
   <si>
     <t>4027</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4027/pedido_de_providencia_n107-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4027/pedido_de_providencia_n107-2025.pdf</t>
   </si>
   <si>
     <t>Ao Poder Executivo, por meio do setor competente, providencie a divulgação do roteiro de coletas referente ao período de poda no Município, utilizando-se de carro de som.</t>
   </si>
   <si>
     <t>4028</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4028/pedido_de_providencia_n108-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4028/pedido_de_providencia_n108-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, com máxima urgência, o encaminhamento à esta Casa Legislativa do projeto de reposição salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4030</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4030/pedido_de_providencia_n109-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4030/pedido_de_providencia_n109-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie a recuperação da estrada 201, saída do Sitio, passo do Leão, Perseverança até o rincão dos Dorneles.</t>
   </si>
   <si>
     <t>4032</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4032/pedido_de_providencia_n110-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4032/pedido_de_providencia_n110-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizada uma limpeza nos fundos do pátio do centro de especialidades atrás da academia popular.</t>
   </si>
   <si>
     <t>4033</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4033/pedido_de_providencia_no111-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4033/pedido_de_providencia_no111-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe oficio a Administração Municipal a reforma, revitalização e instalação de um banco na parada localizada na Avenida 13 de Janeiro, quadras entre as ruas Jesus Brunet e Ermenegildo Uberti.</t>
   </si>
   <si>
     <t>4041</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4041/pedido_de_providencia_n112-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4041/pedido_de_providencia_n112-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, para que seja realizado um levantamento completo e atualizado de todo o patrimônio público pertencente ao Município, incluindo terrenos, áreas institucionais, prédios públicos, imóveis alugados, cedidos ou em desuso.</t>
   </si>
   <si>
     <t>4048</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4048/pedido_de_providencia_n113-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4048/pedido_de_providencia_n113-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por meio da Secretaria Municipal de Obras, solicitando a realização de cascalhamento e patrolamento da Estrada da Timbaúva e Buricaci.</t>
   </si>
   <si>
     <t>4049</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4049/pedido_de_providencia_n114-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4049/pedido_de_providencia_n114-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que providencie, com URGENCIA, a retirada da academia ao ar livre localizada nas dependências da Escola Municipal José Batista Pompeu, tendo em vista que, na situação atual, os equipamentos representam risco a segurança das crianças.</t>
   </si>
   <si>
     <t>4052</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4052/pedido_de_providencia_n115-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4052/pedido_de_providencia_n115-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe oficio a Administração Municipal solicitando que seja realizado a poda das árvores localizadas em todas praças do município.</t>
   </si>
   <si>
     <t>4051</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4051/pedido_de_providencia_no116-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4051/pedido_de_providencia_no116-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a secretaria de Obras, que seja efetuada a recuperação da estrada a partir da SF 201 passando varejão, até a Fatima do Inhandijú, no 2º distrito e que também faça a recuperação do aterro da ponte do varejão.</t>
   </si>
   <si>
     <t>4053</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4053/pedido_de_providencia_n117-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4053/pedido_de_providencia_n117-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de obras, providencia a recuperação da rua Inhacundá com patrolamento e  cascalhamento na parte não pavimentada e reparo em alguns bueiros danificados.</t>
   </si>
   <si>
     <t>4058</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4058/pedido_de_providencia_n118-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4058/pedido_de_providencia_n118-2025.pdf</t>
   </si>
   <si>
     <t>Que seja feito um estudo visando a possibilidade do recuo das faixas de segurança para melhor visibilidade dos motoristas, bom como, maior segurança dos pedestres.</t>
   </si>
   <si>
     <t>4059</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4059/pedido_de_providencia_n_119-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4059/pedido_de_providencia_n_119-2025.pdf</t>
   </si>
   <si>
     <t>Que seja providenciada a recuperação do bueiro da Rua Ernesto Alves, entre João Manoel e Venâncio Aires (Sangão), sendo que o mesmo se encontra em desmoronamento e esta prejudicando a estrutura das casas e danificando o calçamento.</t>
   </si>
   <si>
     <t>4064</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4064/pedido_de_providencia_n120-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4064/pedido_de_providencia_n120-2025.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe oficio a administração municipal, solicitando a reforma, revitalizando e manutenção do camelódromo localizado no centro da nossa cidade.</t>
   </si>
   <si>
     <t>4072</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4072/pedido_de_providencia_n121.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4072/pedido_de_providencia_n121.2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor responsável, realize, ou, se necessário, contrate empresa especializada para a poda das árvores localizadas em frente á Associação do Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>4075</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4075/pedido_de_providencia_no122-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4075/pedido_de_providencia_no122-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, por meio da Secretaria Municipal de Saúde, a instalação de um toldo na estrutura lateral da unidade do ESF Central, a fim de proporcionar melhor acesso e abrigo aos usuários em dias de chuva, garantindo mais conforto e segurança para a comunidade.</t>
   </si>
   <si>
     <t>4076</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4076/pedido_de_providencia_no123-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4076/pedido_de_providencia_no123-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, por meio da Secretaria Municipal de Obras e Saneamento, a instalação de uma lixeira do tipo contêiner na Rua Acelio Leiria, nas proximidades do CTG Pedro Telles, com o objetivo de oferecer um local adequado para o descarte de resíduos por parte da comunidade, evitando que os mesmo sejam depositados diretamente nas ruas ou em frente as residências.</t>
   </si>
   <si>
     <t>4080</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4080/pedido_de_providencia_no125-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4080/pedido_de_providencia_no125-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a instalação de aparelhos de academia popular na Praça Amadeu Auzani Uberti no Bairro João XXIII.</t>
   </si>
   <si>
     <t>4081</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4081/pedido_de_providencia_n125-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4081/pedido_de_providencia_n125-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, que realize a recuperação da estrada a partir da RS 377 Limoeiro, até a Vila Kraemer no 5° distrito.</t>
   </si>
   <si>
     <t>4087</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4087/pedido_de_providencia_126-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4087/pedido_de_providencia_126-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Obras, que realize a recuperação da estrada a partir da RS 377 Limoeiro, até a vila Kraemer no 5° distrito.</t>
   </si>
   <si>
     <t>4082</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4082/pedido_de_providencia_n127.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4082/pedido_de_providencia_n127.2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal solicitando que a campanha de vacinação contra gripe seja estendida e realizada também no âmbito de comércio, a iniciativa visa facilitar o acesso da população á imunização, ampliando a cobertura vacinal e promovendo a saúde pública de forma eficaz e acessível.</t>
   </si>
   <si>
     <t>4088</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4088/pedido_de_providencia_n128-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4088/pedido_de_providencia_n128-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, a realização do conserto do bueiro localizado na esquina da Escola Municipal João Batista Pompeu.</t>
   </si>
   <si>
     <t>4089</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4089/pedido_de_providencia_n129-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4089/pedido_de_providencia_n129-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se à Secretaria Municipal de Obras e Saneamento o patrolamento da estrada que dá acesso ás localidades do Passo do Banhado e da Vassoura, tendo em vista que as péssimas condições de trafegabilidade do trecho.</t>
   </si>
   <si>
     <t>4097</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4097/pedido_de_providencia_n130-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4097/pedido_de_providencia_n130-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Obras, providencie a colocação  de um bueiro próximo ao pontilhão da sanga que corta a SF 202 na localidade do Potreiro do Toroquá próximo a capela São Marcos.</t>
   </si>
   <si>
     <t>4100</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4100/pedido_de_providencia_n131-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4100/pedido_de_providencia_n131-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, por meio da Secretaria Municipal de Obras e Saneamento, que seja realizado o conserto da praça de brinquedos da Escola Duque de Caxias, localizada na comunidade do Beluno, tendo em vista que a referida praça encontra-se em precárias condições, com diversos equipamentos danificados, o que compromete a segurança e o bem-estar das crianças que utilizam o espaço.</t>
   </si>
   <si>
     <t>4101</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4101/pedido_de_providencia_no132-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4101/pedido_de_providencia_no132-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizada a recuperação a partir da 207 - Rincão dos Salbegos ao Rincão dos Dorneles, 2º Distrito. Tendo em vista que a mesma se encontra em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4102</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4102/pedido_de_providencia_no133-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4102/pedido_de_providencia_no133-2025.pdf</t>
   </si>
   <si>
     <t>Solicito que seja providenciada a conciliação entre o calendário de poda realizado pela RGE e o cronograma de coleta de galhos e resíduos vegetais realizado pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>4104</t>
   </si>
   <si>
     <t>Leonardo Pilar, Leticia Salcedo, Rodrigo Lamberti</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4104/pedido_de_providencia_n134-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4104/pedido_de_providencia_n134-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal solicitando que a manutenção/reparação da estrada da Boa Vista, Rincão dos Castelhanos até o Passo do Goulart (Paraiso) - SF 302.</t>
   </si>
   <si>
     <t>4109</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4109/pedido_de_providencia_no135-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4109/pedido_de_providencia_no135-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize a recuperação do calçamento e da boca de lobo localizados em frente a Escola José Batista Pompeu, a fim de garantir melhores condições de segurança e acessibilidade no local.</t>
   </si>
   <si>
     <t>4113</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4113/pedido_de_providencia_n136-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4113/pedido_de_providencia_n136-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que realize as obras de reforme e adequação ao prédio onde anteriormente funcionava o Albergue Municipal, de propriedade do Município, com vistas á reativação do espaço público para atendimento da mesma finalidade, possibilitando  assim a descontinuidade do pagamento de aluguel do imóvel atualmente utilizado para esse fim, localizado na Rua Ipiranga, pertencente á Igreja Católica.</t>
   </si>
   <si>
     <t>4114</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4114/pedido_de_providencia_n137-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4114/pedido_de_providencia_n137-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja construído um abrigo, com fechamento das laterais e no fundo, na rua 13 de janeiro no arco da cidade, tendo em vista que essa parada de ônibus é usada frequentemente por pessoas que se deslocam para consultas médicas.</t>
   </si>
   <si>
     <t>4130</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4130/pedido_de_providencia_no138-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4130/pedido_de_providencia_no138-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, com a máxima urgência, que seja instalada a sala de vacinação do ESF Rural, haja vista que em muitas ocasiões as pessoas idosas e os pais necessitam se deslocar com seus filhos para outras unidades para serem atendidos, muitas vezes enfrentando as intemperes climáticas, o que seria evitado se a sala de vacinas estivesse em pleno funcionamento.</t>
   </si>
   <si>
     <t>4140</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4140/pedido_de_providencia_n139-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4140/pedido_de_providencia_n139-2025.pdf</t>
   </si>
   <si>
     <t>ao Daer, que seja realizada a manutenção do sinalizador eletrônico localizado na RS 377 na localidade da Picada do Padre, em frente à Escola Estadual de Ensino Fundamental Roque Gonzales.</t>
   </si>
   <si>
     <t>4145</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4145/pedido_de_providencia_n141-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4145/pedido_de_providencia_n141-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe oficio ao DAER - Departamento Autônomo de Estradas de Rotulagem, requisitando informações precisas sobre o cronograma e estimativa de conclusão das obras de recuperação da cabeceira da ponte do Jaguari Grande, via que liga este município a cidade de Santa Maria e São Vicente do Sul -RS 241.</t>
   </si>
   <si>
     <t>4149</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4149/pedido_de_providencia_no142-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4149/pedido_de_providencia_no142-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja construída uma faixa elevada a pedido dos moradores, na rua Pinheiro Rocha, entre as ruas farroupilha e Ernesto Alves, próximo ao cartório eleitoral.</t>
   </si>
   <si>
     <t>4150</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4150/pedido_de_providencia_no143-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4150/pedido_de_providencia_no143-2025.pdf</t>
   </si>
   <si>
     <t>Que o Poder Executivo, por meio da Secretaria Municipal de Obras, providencie, com urgência, o patrolamento e o cascalhamento da estrada que dá acesso ao Assentamento Jaguari Grande.</t>
   </si>
   <si>
     <t>4151</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4151/pedido_de_providencia_n144-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4151/pedido_de_providencia_n144-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizada, com a máxima URGÊNCIA, a elaboração de um projeto e a consequente construção de um pontilhão na localidade do Espinilho, local que dá acesso, entre outras, à propriedade dos Marques.</t>
   </si>
   <si>
     <t>4152</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4152/pedido_de_providencia_n145-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4152/pedido_de_providencia_n145-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, que seja realizado estudo de viabilidade para a criação e implementação do "Auxílio Feira" ou "Vale Feira", aos servidores públicos municipais, consistente na concessão de um vale mensal para aquisição de produtos comercializados na Feira do Produtor Rural do município.</t>
   </si>
   <si>
     <t>4166</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4166/pedido_de_providencia_n146-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4166/pedido_de_providencia_n146-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que, o Setor de Engenharia da Prefeitura, realize uma vistoria técnica em todas as pontes e pontilhões localizados na zona rural do município.</t>
   </si>
   <si>
     <t>4167</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4167/pedido_de_providencia_n147-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4167/pedido_de_providencia_n147-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria de Desenvolvimento Social, que seja providenciado um número de contato nos finais de semana para que as pessoas que encontram-se em vulnerabilidade social nestes dias que não há atendimento possam entrar em contato.</t>
   </si>
   <si>
     <t>4168</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4168/pedido_de_providencia_n148-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4168/pedido_de_providencia_n148-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, a implementação de placa de ''proibido jogar lixo'' na estrada do 3° Distrito, após a ponte do Caraípasso e após a ponte do Taquari (SFA-301).</t>
   </si>
   <si>
     <t>4169</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4169/pedido_de_providencia_n149-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4169/pedido_de_providencia_n149-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Poder Executivo Municipal, através da Secretaria de Obras, que seja realizada a recuperação da pavimentação da Rua Amarílio Rangel Cáceres, no bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>4171</t>
   </si>
   <si>
     <t>Ebertom Luiz, Leonardo Pilar</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4171/pedido_de_providencia_no_150.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4171/pedido_de_providencia_no_150.2025.pdf</t>
   </si>
   <si>
     <t>ao Executivo Municipal, solicitando a construção do pontilhão na localidade da perseverança, entrada para a SFA 210, conhecida como “Picada dos Pereiras.</t>
   </si>
   <si>
     <t>4179</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4179/pedido_de_providencia_no151-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4179/pedido_de_providencia_no151-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie a recuperação da estrada 201, saída do Sitio, logo após o viaduto e que seja recuperado com cascalho o desmoronamento e não com galhos.</t>
   </si>
   <si>
     <t>4180</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4180/pedido_de_providencia_no152-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4180/pedido_de_providencia_no152-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que realize o conserto do corredor e do pontilhão localizado no 3ºDist. Na localidade do Taquari, cujas coordenadas são as seguintes: -29.475141, -55.301661.</t>
   </si>
   <si>
     <t>4182</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4182/pedido_de_providencia_no153-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4182/pedido_de_providencia_no153-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por meio do setor competente, que sejam adotadas medidas imediatas visando maior eficiência na execução dos serviços de limpeza urbana no Município.</t>
   </si>
   <si>
     <t>4181</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4181/pedido_de_providencia_no154-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4181/pedido_de_providencia_no154-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria Municipal de Obras, que providencia a recuperação com cascalho na perseverança, que se dá acesso a propriedade do senhor Antônio Naressi, pois a mesma está dificultando o acesso do transporte escolar.</t>
   </si>
   <si>
     <t>4185</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4185/pedido_de_providencia_n155-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4185/pedido_de_providencia_n155-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria de Obras, que promova o concerto e a devida adequação do sistema de escoamento de água pluvial localizado na esquina das ruas Ezequiel Aguiar com 15 de Novembro, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>4229</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4229/pedido_de_providencia_n156-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4229/pedido_de_providencia_n156-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo Municipal, por meio da Secretaria de Obras, que promova o conserto e a devida adequação do sistema de escoamento de água pluvial localizado na rua Amarílio Rangel Cáceres, quadra entre as ruas e Pinheiro Machado e Ito Bonatto, no Bairro João XXIII.</t>
   </si>
   <si>
     <t>4193</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4193/pedido_de_providencia_n_157-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4193/pedido_de_providencia_n_157-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação da Rua Barros Cassal entre as Ruas Pinheiro Rocha, e 13 de janeiro, que seja recolocado os tubos e recuperando o calçamento.</t>
   </si>
   <si>
     <t>4194</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4194/pedido_de_providencia_n158-2025_ver_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4194/pedido_de_providencia_n158-2025_ver_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Que o presidente desta casa, encaminhe oficio a Administração Municipal, solicitando a manutenção da estrada que inicia na localidade do Toroquá(SFA 412) passando pelo Rincão dos Vieros, Pinheiro Bonito e finalizando até a BC cereais (SFA 402).</t>
   </si>
   <si>
     <t>4195</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4195/pedido_de_providencia_n159-2025_ver_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4195/pedido_de_providencia_n159-2025_ver_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da secretaria competente, que seja providenciadas as tampas de bocas de lobo localizadas na Rua 15 de Novembro, no trecho compreendido entre a Rua João Moreira e a Avenida Farroupilha.</t>
   </si>
   <si>
     <t>4200</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4200/pedido_de_providencia_n_160-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4200/pedido_de_providencia_n_160-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por meio do órgão responsável, estude a possibilidade de realizar um reforço estrutural no bueiro localizado na saída do bairro Italiano em direção a Santiago, logo após o quebra-molas.</t>
   </si>
   <si>
     <t>4199</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4199/pedido_de_providencia_n_161-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4199/pedido_de_providencia_n_161-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, encaminhe um ofício a Administração Municipal, solicitando a instalação urgente de sinalização de advertência no acesso a cidade, especificamente na sanga, localizado na Avenida Farroupilha, no Bairro Italiano.</t>
   </si>
   <si>
     <t>4201</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4201/pedido_de_providencia_n162-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4201/pedido_de_providencia_n162-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por intermédio da Secretaria Municipal de Saúde, providencie a disponibilização de uma impressora nas dependências da referida secretaria, a fim de possibilitar aos pacientes a impressão de documentos relacionados às consultas e exames realizados.</t>
   </si>
   <si>
     <t>4202</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4202/pedido_de_providencia_n163-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4202/pedido_de_providencia_n163-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e cascalhamento nas estradas da RS 377 até os Bernardi e da RS 377 até o Espinilho, além do cascalhamento e patrolamento da RS 377 até o Rincão dos Lançanova.</t>
   </si>
   <si>
     <t>4203</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4203/pedido_de_providencia_n164-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4203/pedido_de_providencia_n164-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e cascalhamento nas estradas da RS 377, passando pelo Pinheiro Bonito, descendo para o Calvário e saindo no Beluno.</t>
   </si>
   <si>
     <t>4204</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4204/pedido_de_providencia_n165-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4204/pedido_de_providencia_n165-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie o concerto do bueiro localizado no cerro da vigia, no primeiro distrito cinamomo, mais precisamente na estrada que passa em frente a propriedade do senhor Amir Witt.</t>
   </si>
   <si>
     <t>4214</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4214/pedido_de_providencia_n166-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4214/pedido_de_providencia_n166-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando o conserto do calçamento na Rua Amarílio Rangel Cáceres , quadra ao lado do Mercado Rede Vivo e Posto Minussi.</t>
   </si>
   <si>
     <t>4205</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4205/pedido_de_providencia_n167-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4205/pedido_de_providencia_n167-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize o patrolamento e cascalhamento da SF 405 iniciando da Esquina Boneli passando pelo Rincão dos Benachios indo até o Beluno.</t>
   </si>
   <si>
     <t>4206</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4206/pedido_de_providencia_n168-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4206/pedido_de_providencia_n168-2025.pdf</t>
   </si>
   <si>
     <t>Solicito à Administração Municipal, por meio da secretaria competente, que seja realizada, na medida do possível, uma operação de desobstrução das bocas de lobo nas ruas de nossa cidade.</t>
   </si>
   <si>
     <t>4215</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4215/pedido_de_providencia_n169-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4215/pedido_de_providencia_n169-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que estude a possibilidade de prorrogar o prazo para a realização da poda até o mês de agosto, levando em consideração o período de chuvas que enfrentamos, o que dificultou que muitas residências conseguissem efetuar o serviço dentro do prazo estabelecido.</t>
   </si>
   <si>
     <t>4218</t>
   </si>
   <si>
-    <t>170</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4218/pedido_de_providencia_n170-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4218/pedido_de_providencia_n170-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do setor competente, estude a viabilidade de implantar faixas elevadas para travessia de pedestres nos cruzamentos da Rua 13 de Janeiro com a Rua Ernesto Alves e com a Avenida Farroupilha, no entorno das rotatórias, no formato de meia pista, uma faixa para cada sentido de circulação.</t>
   </si>
   <si>
     <t>4220</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4220/pedido_de_providencia_n171-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4220/pedido_de_providencia_n171-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a conclusão da estrada que dá acesso à localidade dos Della Libera, no 4° Distrito Beluno.</t>
   </si>
   <si>
     <t>4221</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4221/pedido_de_providencia_n_172-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4221/pedido_de_providencia_n_172-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a secretaria Municipal de Obras, que seja recuperada a estrada na localidade do São Jose do Inhandiju que se da acesso a propriedade dos Crestani.</t>
   </si>
   <si>
     <t>4225</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4225/pedido_de_providencia_n173-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4225/pedido_de_providencia_n173-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que realize a construção de uma galeria para canalização da sanga do Mindo, localizada na quadra da Rua João Moreira com a Carlos Gomes, no bairro Centro.</t>
   </si>
   <si>
     <t>4226</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4226/pedido_de_providencia_n174-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4226/pedido_de_providencia_n174-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por intermédio da Secretaria Municipal de Obras, realize com urgência a manutenção da cabeceira da ponte do Rio Inhacundá, localizada na rua João Manoel, nas proximidades da Associação dos Servidores Públicos Municipais.</t>
   </si>
   <si>
     <t>4227</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4227/pedido_de_providencia175-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4227/pedido_de_providencia175-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a contratação urgente de um médico pediatra para atender no Centro de Especialidades.</t>
   </si>
   <si>
     <t>4228</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4228/pedido_de_providencia_n176-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4228/pedido_de_providencia_n176-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal,  solicitando a instalação de um toldo de bancos que fiquem abrigados pelo mesmo ESF(Estratégia Saúde da Família) da Cohab, no Bairro Assis Brasil, do portão até a porta de entrada.</t>
   </si>
   <si>
     <t>4230</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4230/pedido_de_providencia_n177-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4230/pedido_de_providencia_n177-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e o cascalhamento nas estradas do  Limoeiro, indo até a Vila Kraemmer e até o Espinilho, saindo na esquina do Gioda.</t>
   </si>
   <si>
     <t>4234</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4234/pedido_de_providencia_n178-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4234/pedido_de_providencia_n178-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando que seja revista a determinação sobre os agendamentos de consultas do ambulatório de saúde mental - CASULO, tal medida determinava que as consultas fossem agendadas apenas presencialmente, no entanto, requeiro a alteração para que também seja viabilizado o agendamento pelo telefone.</t>
   </si>
   <si>
     <t>4243</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4243/pedido_de_providencia_n179-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4243/pedido_de_providencia_n179-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se a instalação de uma placa de sinalização luminosa no trevo de acesso ao município de São Francisco de Assis, localizado na confluência das rodovias que ligam à Santiago, São Vicente do Sul e Manoel Viana.</t>
   </si>
   <si>
     <t>4244</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4244/pedido_de_providencia_n180-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4244/pedido_de_providencia_n180-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que seja feito um estudo juntamente com o engenheiro para que seja destinado o acumulo de água em dias de chuva, na rua Wilson Azambuja Vieira entre as quadras das ruas 13 de janeiro e Borges de Medeiros.</t>
   </si>
   <si>
     <t>4246</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4246/pedido_de_providencia_n181-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4246/pedido_de_providencia_n181-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por meio da Secretaria de Obras, que realize a reconstrução da pinguela localizada na comunidade da Picada do Padre, via que da acesso as propriedades do senhor Amâncio Santos, Luiz Santos e demais moradores.</t>
   </si>
   <si>
     <t>4249</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4249/pedido_de_providencia_n_182-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4249/pedido_de_providencia_n_182-2025.pdf</t>
   </si>
   <si>
     <t>Que sejam patroladas as ruas do Município de São Francisco de Assis, visando á melhoria das condições de tráfego e segurança dos munícipes.</t>
   </si>
   <si>
     <t>4250</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4250/pedido_de_proviencia_n_183-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4250/pedido_de_proviencia_n_183-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta casa, encaminhe ofício a Administração Municipal, solicitando a recuperação da estrada que dá acesso ao Assentamento Jaguari Grande, localizado na zona rural do nosso município.</t>
   </si>
   <si>
     <t>4251</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4251/pedido_de_providencia_n184-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4251/pedido_de_providencia_n184-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a mudança da faixa de segurança situada na lombada em frente a Escola Laerte Jobim, para que seja posicionada em frente ao portão principal da instituição, localizada na Avenida Farroupilha.</t>
   </si>
   <si>
     <t>4252</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4252/pedido_de_providencia_n_185-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4252/pedido_de_providencia_n_185-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através do órgão competente, providencie a recuperação do calçamento na Rua Maurício Cardoso quadra entre ás Ruas Daltro Filho e Carlos Gomes, onde o mesmo foi danificado com as fortes enxurradas que atingiram nosso município.</t>
   </si>
   <si>
     <t>4262</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4262/pedido_de_providencia_n186-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4262/pedido_de_providencia_n186-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie a pintura da sinalização do asfalto da Avenida Farroupilha, da Rua 13 de Janeiro até a saída para Santiago.</t>
   </si>
   <si>
     <t>4263</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4263/pedido_de_providencia_n187-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4263/pedido_de_providencia_n187-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize o patrolamento e cascalhamento da estrada que da acesso ao Rincão dos Bertazzos (SF - 218).</t>
   </si>
   <si>
     <t>4264</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4264/pedido_de_providencia_n_188-2025_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4264/pedido_de_providencia_n_188-2025_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras a recuperação das estradas do passo do Leão acesso a propriedade do S.R Neri dos santos e Antônio Comis, com colocação de tubos, que foram destinados através de emendas impositivas deste vereador.</t>
   </si>
   <si>
     <t>4266</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4266/pedido_de_providencia_n189-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4266/pedido_de_providencia_n189-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, juntamente com a Secretaria Municipal de Obras e Saneamento, a pintura da faixa elevada localizada em frente à escola EducArte, situada na Rua Garibaldi, neste município.</t>
   </si>
   <si>
     <t>4267</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4267/pedido_de_providencia_n190-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4267/pedido_de_providencia_n190-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, juntamente com a Secretaria Municipal de Obras e Saneamento, a recuperação com cascalhamento da estrada do Passo do Banhado.</t>
   </si>
   <si>
     <t>4268</t>
   </si>
   <si>
-    <t>191</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4268/pedido_de_providencia_n191-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4268/pedido_de_providencia_n191-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, através da Secretaria de Obras, que realize o patrolamento e o cascalhamento no passo próximo a propriedade do senhor Sergio Moreira, na localidade da Vila Kraemmer, no 5°Dist. deste município.</t>
   </si>
   <si>
     <t>4270</t>
   </si>
   <si>
-    <t>192</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4270/pedido_de_providencia_n192.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4270/pedido_de_providencia_n192.2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal Municipal, solicitando que seja providenciada a pintura da fachada da Rodoviária da nossa cidade, incluindo a devida identificação visual do local.</t>
   </si>
   <si>
     <t>4271</t>
   </si>
   <si>
-    <t>193</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4271/pedido_de_providencia_n_193-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4271/pedido_de_providencia_n_193-2025.pdf</t>
   </si>
   <si>
     <t>Que seja realizada a retirada do redutor de velocidade (quebra-molas) localizado no calçadão municipal.</t>
   </si>
   <si>
     <t>4272</t>
   </si>
   <si>
-    <t>194</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4272/pedido_de_providencia_n_194-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4272/pedido_de_providencia_n_194-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras que seja feita a recuperação com cascalho na rua Venâncio Aires, do bueiro na rua Otelo Barbosa até o calçamento.</t>
   </si>
   <si>
     <t>4273</t>
   </si>
   <si>
-    <t>195</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4273/pedido_de_providencia_195-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4273/pedido_de_providencia_195-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria de Obras e Saneamento, que realize a recuperação, com cascalhamento, da estrada do Passo do Goulart, com início na esquina Carloto e término nas imediações da capela da comunidade.</t>
   </si>
   <si>
     <t>4274</t>
   </si>
   <si>
-    <t>196</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4274/pedido_de_providencia_n196-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4274/pedido_de_providencia_n196-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria de Obras e Saneamento, que proceda à recuperação da quadra de esportes de areia, bem como a estrutura geral da praça localizada no Bairro João XXIII, situada entre as ruas Sete de Setembro e 15 de Novembro.</t>
   </si>
   <si>
     <t>4275</t>
   </si>
   <si>
-    <t>197</t>
-[...1 lines deleted...]
-  <si>
     <t>Ao Poder Executivo Municipal, que, por meio da Secretaria competente, promova campanhas de regularização do novo CPF da população, por meio de multirões gratuitos e descentralizados, com apoio técnico e orientação adequada, facilitando o acesso da população à regularização, assim, promovendo inclusão social e cidadania.</t>
   </si>
   <si>
     <t>4279</t>
   </si>
   <si>
-    <t>198</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4279/pedido_de_providencia_n198-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4279/pedido_de_providencia_n198-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da secretaria de Obras, providencie o alargamento com a colocação de três tubos (60cm) no bueiro localizado na estrada SF 202 em frente a Residência de Ademar Zanin no Toroquá.</t>
   </si>
   <si>
     <t>4284</t>
   </si>
   <si>
-    <t>199</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4284/pedido_de_providencia_n199-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4284/pedido_de_providencia_n199-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal que providencie, com a máxima urgência, o encascalhamento e o patrolamento das estradas do Cerro dos Telles 3° Distrito.</t>
   </si>
   <si>
     <t>4286</t>
   </si>
   <si>
-    <t>200</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4286/pedido_de_providencia_n200-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4286/pedido_de_providencia_n200-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que realize conserto do calçamento na Rua Daltro Filho, esquina com a Rua Pedro Telles, no bairro Getúlio Vargas.</t>
   </si>
   <si>
     <t>4287</t>
   </si>
   <si>
-    <t>201</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pedido_de_providencia_n201-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pedido_de_providencia_n201-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, que realize a instalação de um contêiner para lixo externo nas proximidades do cemitério municipal, bem como a colocação de lixeiras em pontos estratégicos no interior do cemitério.</t>
   </si>
   <si>
     <t>4290</t>
   </si>
   <si>
-    <t>202</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/pedido_de_providencia_n202-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/pedido_de_providencia_n202-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, com a máxima urgência, o encaminhamento a esta Casa Legislativa do projeto de reposição salarial dos servidores públicos municipais.</t>
   </si>
   <si>
     <t>4297</t>
   </si>
   <si>
-    <t>203</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pedido_de_providencia_n203-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pedido_de_providencia_n203-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando o patrolamento e o cascalhamento da Rua Brigadeiro Rube Canabarro, quadras entre as ruas XV de Novembro e 3 de Outubro, no Bairro Matheus Mandarino.</t>
   </si>
   <si>
     <t>4299</t>
   </si>
   <si>
-    <t>204</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pedido_de_providencia_n204-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pedido_de_providencia_n204-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizada a recuperação da estrada do Rincão dos Salbegos no trecho que se dá acesso ao Rincão dos Dorneles, 2° Distrito.</t>
   </si>
   <si>
     <t>4304</t>
   </si>
   <si>
-    <t>205</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pedido_de_providencia_n205-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pedido_de_providencia_n205-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando que seja realizada  a manutenção do asfalto na entrada da cidade, saída para Santa Maria , próximo ao trevo. Ainda, em ação conjunta realize a pintura e sinalização da via.</t>
   </si>
   <si>
     <t>4305</t>
   </si>
   <si>
-    <t>206</t>
-[...1 lines deleted...]
-  <si>
     <t>Rodrigo Lamberti, Ebertom Luiz, Leonardo Pilar, Leticia Salcedo, Matias Gomes, Rudinei Cortese</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pedido_de_providencia_n206-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pedido_de_providencia_n206-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado expediente  ao Penhor Prefeito Municipal Paulinho Salbego, solicitando que o Executivo, por meio da Secretaria competente, realize uma operação de melhorias nas ruas de chão batido em nossa cidade, como patrolamento, britagem e rolamento, enquanto não forem contempladas com pavimentação definitiva.</t>
   </si>
   <si>
     <t>4306</t>
   </si>
   <si>
-    <t>207</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/pedido_de_providencia_n207-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/pedido_de_providencia_n207-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a secretaria Municipal de obras, que seja instalada uma faixa elevada/redutor de velocidade na Rua Silva Jardim, em frente a cerealista, localizada entre as  travessas na rua João Manoel e Venâncio Aires.</t>
   </si>
   <si>
     <t>4307</t>
   </si>
   <si>
-    <t>208</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/pedido_de_providencia_208-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/pedido_de_providencia_208-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto à Secretaria Municipal de Obras e Serviços Públicos, o patrolamento e cascalhamento da Rua Ernesto Alves, na quadra compreendida a partir da travessa com a Rua Narciso Ramos até o fim da Rua Ernesto Alves.</t>
   </si>
   <si>
     <t>4308</t>
   </si>
   <si>
-    <t>209</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pedido_de_providencia_n209-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pedido_de_providencia_n209-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja efetuada a recuperação da estrada que parte da SF 201 - do Piquiri, passando pelo passo da cruz divisa com Nova Esperança do Sul, e que seja também substituído os 06 tubos próximos ao espanhol.</t>
   </si>
   <si>
     <t>4312</t>
   </si>
   <si>
-    <t>210</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pedido_de_providencia_n210-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pedido_de_providencia_n210-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao DAER, para colocar uma placa de indicação na RS 377, informando a entrada que dá acesso à localidade do Espinilho.</t>
   </si>
   <si>
     <t>4326</t>
   </si>
   <si>
-    <t>211</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/pedido_de_providencia_n211-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/pedido_de_providencia_n211-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, através da Secretaria de Obras, que seja realizado um mapeamento nas ruas da cidade que necessitam de reparos, seja por buracos, desgaste do asfalto ou condições precárias do calçamento.</t>
   </si>
   <si>
     <t>4362</t>
   </si>
   <si>
-    <t>212</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pedido_de_providencia_n212.2025_do_vereador_orlando_flores.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pedido_de_providencia_n212.2025_do_vereador_orlando_flores.pdf</t>
   </si>
   <si>
     <t>Solicita ao Executivo Municipal, junto à Secretaria Municipal de Obras, que seja realizada a limpeza e a manutenção das bocas de lobo no perímetro urbano do município, bem como dos respectivos tubos de escoamento, além da colocação ou substituição das tampas protetoras, visto que muitas encontram-se sujas, entupidas e sem proteção adequada.</t>
   </si>
   <si>
     <t>4331</t>
   </si>
   <si>
-    <t>213</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/pedido_de_providencia_n213-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/pedido_de_providencia_n213-2025.pdf</t>
   </si>
   <si>
     <t>"Solicitamos ao Executivo Municipal que verifique a possibilidade de disponibilizar advogado para prestar apoio jurídico gratuito aos moradores da zona rural que foram autuados por multas ambientais e que necessitam de orientação e defesa adequada."</t>
   </si>
   <si>
     <t>4330</t>
   </si>
   <si>
-    <t>214</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pedido_de_providencia_n214-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pedido_de_providencia_n214-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, juntamente com a Secretaria de Obras, realize a instalação de bueiros na ESF 501 - Paulo Gioda, mais precisamente na estrada que dá acesso às propriedades do Senhor Francisco Porto, senhor Alberto Cogo e da Senhora Cláudia Gioda, localizadas nas coordenadas -29.542118, -55.138819.</t>
   </si>
   <si>
     <t>4337</t>
   </si>
   <si>
-    <t>215</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_n215-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_n215-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Poder Executivo, através da Pasta competente, que providencie a canalização das águas pluviais em frente à residência do senhor Osvaldo Witt, localizada na Rua Borges de Medeiros, n° 3033, tendo em vista que, em dias de chuva, a água invade a residência.</t>
   </si>
   <si>
     <t>4344</t>
   </si>
   <si>
-    <t>216</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pedido_de_providencia_n216.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pedido_de_providencia_n216.2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por intermédio da Secretaria de Obras e Saneamento, que seja realizado o patrolamento e o cascalhamento da SF 106, no trecho compreendido entre a esquina Gioda, no Espinilho, até a esquina do Limoeiro, bem como da SF 109, no trecho compreendido entre a igreja do Espinilho, passando pela ponta do Inhacundá, até a RS 377, ambos localizados no 1° Distrito.</t>
   </si>
   <si>
     <t>4346</t>
   </si>
   <si>
-    <t>217</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pedido_de_providencia_n217-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pedido_de_providencia_n217-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que realize com urgência, análise técnica no leito do Rio Inhacundá, tendo em vista o acumulo de vegetação que está descendo em direção da ponte localizada naquele trecho.</t>
   </si>
   <si>
     <t>4347</t>
   </si>
   <si>
-    <t>218</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pedido_de_providencia_n218-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pedido_de_providencia_n218-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretária Municipal de Obras que seja feita a recuperação da estrada a partir da 201 que se dá acesso aos Dal Rosso e os Bataglim, saindo na encruzilhada.</t>
   </si>
   <si>
     <t>4348</t>
   </si>
   <si>
-    <t>219</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pedido_de_providencia_n219-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pedido_de_providencia_n219-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, junto a Secretária Municipal de Obras que seja feita a recuperação do acesso da propriedade do seu Valentim Buzato no rio Inhandiju.</t>
   </si>
   <si>
     <t>4354</t>
   </si>
   <si>
-    <t>220</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4354/pedido_de_providencia_n_220-2025_ver_orlando.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4354/pedido_de_providencia_n_220-2025_ver_orlando.pdf</t>
   </si>
   <si>
     <t>“Solicito o cascalhamento em alguns trechos compreendido entre a estrada da Timbaúva e a localidade de Buricaci, tendo em vista as dificuldades de acesso enfrentadas pelos moradores e produtores que utilizam esta via.”</t>
   </si>
   <si>
     <t>4355</t>
   </si>
   <si>
-    <t>221</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pedido_de_providencia_n221-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pedido_de_providencia_n221-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja recuperada e colocado cascalhos na rua Carlos Gomes no bairro Getúlio Vargas em frente à residência n° 2290 tendo em vista de que a mesma não consegue entrar na garagem de sua casa.</t>
   </si>
   <si>
     <t>4356</t>
   </si>
   <si>
-    <t>222</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pedido_de_providencia_n222-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pedido_de_providencia_n222-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por meio da Secretaria de Obras, que realize o conserto da Rua 10 de Novembro, na altura do nº 2170, no bairro João XXIII. No local, não há escoamento adequado da água, sendo necessária a colocação de tubos, a fim de suprir a vazão de água no local.</t>
   </si>
   <si>
     <t>4357</t>
   </si>
   <si>
-    <t>223</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/pedido_de_providencia_n223-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/pedido_de_providencia_n223-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a manutenção da estrada na localidade do Rincão do Américo (SFA 302), realizando o cascalhamento e patrolamento da via.</t>
   </si>
   <si>
     <t>4361</t>
   </si>
   <si>
-    <t>224</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pedido_de_providencia_n_224.2025_da_vereadora_elizandra_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pedido_de_providencia_n_224.2025_da_vereadora_elizandra_sacardi.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por meio da Secretaria competente, que realize o conserto dos vários buracos existentes nas proximidades do trevo que liga São Francisco de Assis ao município de Santiago.</t>
   </si>
   <si>
     <t>4364</t>
   </si>
   <si>
-    <t>225</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pedido_de_providencia_n225.2025_do_vereador_orlando_flores.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pedido_de_providencia_n225.2025_do_vereador_orlando_flores.pdf</t>
   </si>
   <si>
     <t>Vem respeitosamente solicitar que seja realizada, com a máxima urgência, a manutenção da estrada do Rincão dos Santos, no 5° Distrito, até o seu final, com entrada pela esquina conhecida como Palito, por meio de patrolamento e cascalhamento.</t>
   </si>
   <si>
     <t>4368</t>
   </si>
   <si>
-    <t>226</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pedido_de_providencia_n226-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pedido_de_providencia_n226-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício ao DAER solicitando a recuperação da rodovia RS-241, trecho entre os municípios de São Francisco de Assis e São Vicente do Sul.</t>
   </si>
   <si>
     <t>4369</t>
   </si>
   <si>
-    <t>227</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pedido_de_providencia_n227-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pedido_de_providencia_n227-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, com assento nesta Casa Legislativa, vem, respeitosamente, solicitar ao Executivo Municipal, por meio do setor competente, a colocação de placas de "PARE" no trevo da esquina Silva, a fim de garantir maior segurança no trânsito e prevenir acidentes no local.</t>
   </si>
   <si>
     <t>4370</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4370/pedido_de_providencia_n228-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4370/pedido_de_providencia_n228-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feita a limpeza do bueiro, na rua Pinheiro Rocha esquina com a Wilson Azambuja Vieira na Vila Nova, sendo que a mesma está com a água passando por cima do asfalto.</t>
   </si>
   <si>
     <t>4371</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/pedido_de_providencia_n_229-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/pedido_de_providencia_n_229-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, providencie o conserto em concreto da cabeceira da planchada sobre o Arroio Jaguari-mirim, na localidade de Potreiro do Toroquá, onde foi danificada com as enchentes.</t>
   </si>
   <si>
     <t>4373</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4373/pedido_de_providencia_n230-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4373/pedido_de_providencia_n230-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto à Secretaria Municipal de Obras, que seja realizada a reestruturação da rua Cláudio Leitão Cidade, n° 558, Beco, Bairro Vila Nova, com a implantação de nova tubulação na sarjeta.</t>
   </si>
   <si>
     <t>4374</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_n231-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_n231-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal, por intermédio da Secretaria de Obras e Saneamento, que realize o conserto do aterro da ponte situada na sanga do Salso, na estrada que inicia na esquina dos Curuminas em direção ao Mato Grande.</t>
   </si>
   <si>
     <t>4375</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_n232-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_n232-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que sejam adotadas as providências necessárias para instalação de uma lixeira comunitária na Rua Dona Élida, quadra entre as Ruas Wison Azambuja Vieira e Otelo Barbosa, no Bairro Vila Nova.</t>
   </si>
   <si>
     <t>4376</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_n233-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_n233-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, ao Executivo Municipal, por intermédio da Secretaria Municipal de Obras, que realize o patrolamento e cascalhamento das estradas do Rincão dos Savaris, aproveitando que as máquinas e equipes já se encontram em atividade na região.</t>
   </si>
   <si>
     <t>4387</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_n234-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_n234-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, ao Executivo Municipal, por intermédio da Secretaria de Saúde, a disponibilização de um transporte específico para o deslocamento dos pacientes que possuem consultas, exames, tratamentos agendados no turno da tarde.</t>
   </si>
   <si>
     <t>4386</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pedido_de_providencia_n235-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pedido_de_providencia_n235-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, ao Executivo Municipal, por intermédio da Secretaria de Obras, que realize uma revisão da iluminação pública nas comunidades do Beluno, Encruzilhada e Vila Kraemmer, com a troca das lâmpadas que se fizerem necessárias.</t>
   </si>
   <si>
     <t>4389</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_n_236-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_n_236-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras - Setor de Trânsito, que realize a demarcação de estacionamentos de carros e motos, na avenida 13 de janeiro da rua Gabriel Machado até a esquina da sinaleira.</t>
   </si>
   <si>
     <t>4390</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_n237-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_n237-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que providencie a recuperação da estrada a partir da SF 208 sanga da areia, passando pelo rio jaguarizinho até o antigo colégio do sitio.</t>
   </si>
   <si>
     <t>4398</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/pedido_de_providencia_n238-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/pedido_de_providencia_n238-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com a máxima urgência se possível, que sejam tomadas as providências necessárias para a realização de patrolamento da estrada que dá acesso à localidade do Rincão do Américo, situada no 3° Distrito deste município.</t>
   </si>
   <si>
     <t>4404</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/pedido_de_providencia_n239-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/pedido_de_providencia_n239-2025.pdf</t>
   </si>
   <si>
     <t>"Que o Presidente desta Casa, encaminhe ofício à Administração Municipal, solicitando com URGÊNCIA a manutenção da cabeceira da ponte sob o rio Piquiri na localidade do mocambo, divisa entre São Francisco de Assis e Jaguari, haja vista que tem um buraco na cabeceira da ponte, o que se torna perigoso para os que ali transitam."</t>
   </si>
   <si>
     <t>4409</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/pedido_de_providencia_n_240-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/pedido_de_providencia_n_240-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, que seja realizado reparos na rua Silva Jardim esquina com a Pinheiro Rocha, Tal pedido justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis.</t>
   </si>
   <si>
     <t>4410</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4410/pedido_de_providencia_n_241-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4410/pedido_de_providencia_n_241-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se, ao Executivo Municipal, através da Secretaria de Saúde, que providencie, o mais breve possível, a contratação de um médico substituto que possa se deslocar entre as unidades de saúde do município, nos casos em que houver ausência dos médicos titulares.</t>
   </si>
   <si>
     <t>4418</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_n243-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_n243-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja realizada a recuperação da estrada do Rincão dos Salbegos no trecho que se dá acesso ao Rincão dos Dornelles, 2° Distrito.</t>
   </si>
   <si>
     <t>4420</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_n244-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_n244-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, através da Secretaria de Obras, realize o conserto dos buracos encontrados no asfalto da Rua Ari Lopes, estes encontram-se próximos da travessa com a rua Borges de Medeiros.</t>
   </si>
   <si>
     <t>4424</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/pedido_de_providencia_n245-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/pedido_de_providencia_n245-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando melhorias na iluminação do Estádio Municipal de Futebol João Manoel Azambuja Vieira.</t>
   </si>
   <si>
     <t>4425</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/pedido_de_providencia_n246-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/pedido_de_providencia_n246-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se novamente ao Executivo  Municipal, através da Secretaria de Obras, que realize o patrolamento e o cascalhamento das estradas que dão acesso as propriedades dos Moreiras, na localidade da Villa Kraemmer, no 5° Dist. deste município.</t>
   </si>
   <si>
     <t>4426</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/pedido_de_providencia_n247-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/pedido_de_providencia_n247-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, com a máxima urgência possível, que sejam tomadas as providências necessárias para a realização de patrolamento da estrada que dá acesso à localidade do Cerro da Vigia, situada no 1° Distrito deste município.</t>
   </si>
   <si>
     <t>4427</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pedido_de_providencia__n248-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pedido_de_providencia__n248-2025.pdf</t>
   </si>
   <si>
     <t>“Solicito ao Executivo Municipal, junto à Secretaria Municipal de Obras, que seja realizada a reestruturação e cascalhamento da Travessa Pedro Telles Tourem, com a Rua Amarílio Rangel Cáceres, deste município.”</t>
   </si>
   <si>
     <t>4429</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pedido_de_providencia_n249-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pedido_de_providencia_n249-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja feita a revitalização do pórtico de entrada da cidade, incluindo a limpeza, pintura, reparos estruturais, melhoria na iluminação e paisagismo do entorno.</t>
   </si>
   <si>
     <t>4430</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pedido_de_providencia_n250-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pedido_de_providencia_n250-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando com urgência, o conserto com cascalhamento da estrada SF212, da localidade de São Thomé a esquina de acesso ao mocambo, divisa com Jaguari/RS.</t>
   </si>
   <si>
     <t>4431</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pedido_de_providencia_n251-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pedido_de_providencia_n251-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando com urgência a manutenção da pavimentação na Rua Amarílio Rangel Cáceres, quadra ao lado do mercado Rede Vivo, próximo aos Minussi.</t>
   </si>
   <si>
     <t>4432</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_n252-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_n252-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que realize o conserto do asfalto da Rua Pinheiro Rocha, quadra entre as ruas Wilson Azambuja Vieira e Paulino Cadenas Pereira.</t>
   </si>
   <si>
     <t>4433</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_providencia_n253-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_providencia_n253-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que realize o conserto do asfalto da Rua Décio Viana Gomes.</t>
   </si>
   <si>
     <t>4435</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pedido_de_providencia_n254-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pedido_de_providencia_n254-2025.pdf</t>
   </si>
   <si>
     <t>Que seja encaminhado ao Poder Executivo Municipal para que inclua no cronograma de obras e no orçamento financeiro um valor destinado especificamente para a execução da reforma total do imóvel que abriga a Secretaria Municipal da Fazenda e Secretaria Municipal de Turismo, Desporto e Lazer (antigo prédio do Meridional), cartão-postal e patrimônio histórico do município.</t>
   </si>
   <si>
     <t>4440</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pedido_de_providencia_n255-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pedido_de_providencia_n255-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, solicitando que sejam tomadas providências, através da Secretaria competente, para a colocação de sinalização adequada no bueiro da esquina entre as ruas Pinheiro Rocha e Vilson Azambuja Vieira, neste Município.</t>
   </si>
   <si>
     <t>4441</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pedido_de_providencia_n256-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pedido_de_providencia_n256-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que seja providenciada a construção de um banheiro no lado externo do CAPS, bem como a instalação de um abrigo coberto na área de espera externa do referido centro.</t>
   </si>
   <si>
     <t>4444</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pedido_de_providencia_n257-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pedido_de_providencia_n257-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretária Municipal de Obras a recuperação da estrada do rincão dos Dorneles que se dá acesso ao Quilombo.</t>
   </si>
   <si>
     <t>4448</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pedido_de_providencia_n258.2025_da_vereadora_kassineida_paz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pedido_de_providencia_n258.2025_da_vereadora_kassineida_paz.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, que seja realizado reparos na Rua Amarílio Rangel Cáceres, até a Rua 15 de Novembro, bem como o calçamento da Amarílio Rangel Cáceres. Justifica-se tendo em vista que os munícipes necessitam de vias urbanas trafegáveis.</t>
   </si>
   <si>
     <t>4449</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pedio_de_providencia_n259-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pedio_de_providencia_n259-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por intermédio da Secretaria Municipal de Obras, realize a limpeza urbana da Rua Borges de Medeiros, iniciando nas proximidades do numeral 1570 (Mercado Pazini) e estendendo-se até o antigo Parque Esportivo, local onde está localizada atualmente a Escola Especial.</t>
   </si>
   <si>
     <t>4450</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pedido_de_providencia_n260-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pedido_de_providencia_n260-2025.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, por intermédio da Secretaria Municipal de Obras, realize a roçada e limpeza da Praça do Bairro Vila Nova.</t>
   </si>
   <si>
     <t>4451</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pedido_de_providencia_n261-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pedido_de_providencia_n261-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, a pedido dos Moradores do Rinção dos Castelhanos, na Boa vista, o conserto do pontilhão que dá acesso a propriedade do sr. João Damasceno Consul e seu filho Anísio Consul.</t>
   </si>
   <si>
     <t>4455</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pedido_de_providencia_n262-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pedido_de_providencia_n262-2025.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, por meio da Secretaria de Obras e Saneamento, que realize a recuperação com cascalhamento e patrolamento da estrada da Sanga da Erva, 3° distrito.</t>
   </si>
   <si>
     <t>4456</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pedido_de_providencia_n263-2025_do_vereador_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pedido_de_providencia_n263-2025_do_vereador_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Solicito ao Executivo Municipal, junto a Secretária Municipal de Obras, que seja realizado a recuperação da estrada a partir da SF 201, acesso ao Varejão até a Fátima do Inhandiju, alguns pontos com cascalhamento e recuperação do bueiro próximo ao final da referida estrada. Tal pedido justifica-se, tendo em vista que a via se encontra em péssimas condições de trafegabilidade.</t>
   </si>
   <si>
     <t>4457</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pedido_de_providencia_n264-2025_do_vereador_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pedido_de_providencia_n264-2025_do_vereador_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizada a manutenção da Rua Mauricio Cardoso, iniciando próximo ao poço da Corsan passando por trás da arquibancada do Campo Grande, prosseguindo a manutenção da Rua 10 de novembro, rua lateral ao Campo Grande.</t>
   </si>
   <si>
     <t>4458</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pedido_de_providencia_n265-2025_do_vereador_ebertom_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pedido_de_providencia_n265-2025_do_vereador_ebertom_luiz.pdf</t>
   </si>
   <si>
     <t>Considerando a existência de um valo aberto localizado na sede da RGE, que vem causando transtornos a população e oferendo riscos a segurança e a saúde pública, solicito que seja realizada a devida canalização no local. Tal medida visa garantir melhores condições de infraestrutura e eliminar focos de insetos e mau cheiro.</t>
   </si>
   <si>
     <t>4460</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pedido_de_providencia_n_266-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pedido_de_providencia_n_266-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, que sejam realizados reparos na Rua Pinheiro Rocha, no trecho compreendido até a esquina da Rua Expedicionário.</t>
   </si>
   <si>
     <t>4472</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_n267-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_n267-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, com máxima urgência, o encaminhamento à esta Casa Legislativa do projeto de reposição salarial dos servidores públicos municipais e que seja retroativo a janeiro de 2025.</t>
   </si>
   <si>
     <t>4473</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/pedido_de_providencia_n268-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/pedido_de_providencia_n268-2025.pdf</t>
   </si>
   <si>
     <t>Solicita-se ao Executivo Municipal que adote, com urgência, as providências necessárias para a realização de concurso público, a fim de suprir a carência de servidores em diversas áreas da administração pública.</t>
   </si>
   <si>
     <t>4474</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/pedido_de_providencia_n269-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/pedido_de_providencia_n269-2025.pdf</t>
   </si>
   <si>
     <t>“Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie a reforma do pontilhão na localidade do Passo do Leão, ponte dos Comis, e que seja recuperado o desvio da mesma.”</t>
   </si>
   <si>
     <t>4475</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/pedido_de_providencia_n270-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/pedido_de_providencia_n270-2025.pdf</t>
   </si>
   <si>
     <t>“Solicito ao Executivo Municipal, junto à Secretaria Municipal de Obras, que providencie a reposição das lâmpadas na localidade da Perseverança.”</t>
   </si>
   <si>
     <t>4476</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/pedido_de_providencia_n271-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/pedido_de_providencia_n271-2025.pdf</t>
   </si>
   <si>
     <t>“Que o Executivo Municipal, por intermédio da Secretaria Municipal de Obras e Serviços Públicos, realize o patrolamento e o cascalhamento do acesso à BR-287, na entrada da Fazenda São Paulo, via de acesso à Granja Pilecco, localizada no 2º Distrito.”</t>
   </si>
   <si>
     <t>4477</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pedido_de_providencia_n_272-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pedido_de_providencia_n_272-2025.pdf</t>
   </si>
   <si>
     <t>Que o Presidente desta Casa, encaminhe ofício à Administração Municipal, solicitando com URGÊNCIA a iluminação e a sinalização da Rua 13 de janeiro, esquina com a Rua Ulisses Aguiar até o monumento de São Francisco de Assis, prosseguindo até o pórtico de entrada do município na RS 241, tendo em vista o alto fluxo de pedestres praticando atividade física no perímetro.</t>
   </si>
   <si>
     <t>4480</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_n273-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_n273-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, que seja realizado o reparo no calçamento da Rua 13 de Janeiro, esquina com a Rua Gabriel Machado, no trecho compreendido nas proximidades da Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>4481</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_providencia_n_274-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_providencia_n_274-2025.pdf</t>
   </si>
   <si>
     <t>Solicito, através da Secretaria Municipal de Obras, que seja realizada a identificação em todas as paradas de ônibus circular, com a instalação de placas indicativas informando que o local se destina ao embarque e desembarque de passageiros.</t>
   </si>
   <si>
     <t>4484</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4484/pedido_de_providencia_n275-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4484/pedido_de_providencia_n275-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, por intermédio do setor competente, adote as medidas necessárias para que os Agentes de Trânsito passem a exercer efetivamente as atribuições de fiscalização, conforme previsto no Capítulo IV da Lei Municipal n° 1.587/2023.</t>
   </si>
   <si>
     <t>4485</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pedido_de_providencia_n276-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pedido_de_providencia_n276-2025.pdf</t>
   </si>
   <si>
     <t>Que a Secretaria de Obras, providencie a manutenção da estrada e a colocação de um bueiro na estrada que dá acesso as propriedades de Etelvino Pereira, Antônio Jace Cortese, Nara Baú e Aniele Cortese, na localidade da Picada do Padre.</t>
   </si>
   <si>
     <t>4486</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pedido_de_providencia_n277-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pedido_de_providencia_n277-2025.pdf</t>
   </si>
   <si>
     <t>Que através da Secretaria de Obras, seja providencia a manutenção da estrada que dá acesso ao Rincão dos Nicola, também o conserto do passo do Rio Jaguarizinho, nesta localidade, indo em direção ao Rincão dos Lançanova.</t>
   </si>
   <si>
     <t>4491</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/pedido_de_providencia_n278-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/pedido_de_providencia_n278-2025.pdf</t>
   </si>
   <si>
     <t>Ao Executivo Municipal, que solicite à RGE Sul, a instalação de postes para iluminação pública na Rua Pinheiro Machado, esquina com a Rua Júlio Nemitz, no Bairro João XXIII.</t>
   </si>
   <si>
+    <t>4492</t>
+  </si>
+  <si>
+    <t>279</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4492/pedido_de_providencia_n279-2025_ver_lone_bianchini.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal junto a Secretaria de Obras, que providencie a colocação de um bueiro com tubos na localidade do 2° distrito Rincão dos Dorneles, acesso a propriedade dos Bianchini e demais moradores, tendo em vista que os tubos já se encontram no local.</t>
+  </si>
+  <si>
+    <t>4493</t>
+  </si>
+  <si>
+    <t>280</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4493/pedido_de_providencia_n_280-2025_ver_elizandra_sacardi.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se, ao Executivo Municipal, por intermédio da Secretaria de Obras, que realize o patrolamento e cascalhamento das estradas da Picada do Padre, 1º Dist., além de realizar a colocação de tubos na sanga sem denominação próxima à lavoura do sr. Luiz Paulo Nicola.</t>
+  </si>
+  <si>
+    <t>4497</t>
+  </si>
+  <si>
+    <t>281</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4497/pedido_de_providencia__n281-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, através da Secretaria Municipal de Obras, que seja realizado o reparo na Rua Ari Lopes, nas proximidades do quebra-molas situado próximo à Rua Borges de Medeiros, esquina da Escola Especial.</t>
+  </si>
+  <si>
+    <t>4500</t>
+  </si>
+  <si>
+    <t>282</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4500/pedido_de_providencia_n282-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Que sejam tomadas, com a máxima urgência possível, as medidas necessárias para a restauração da estrada que dá acesso até o Balneário do Jacaquá, situado no interior deste Município.”</t>
+  </si>
+  <si>
+    <t>4504</t>
+  </si>
+  <si>
+    <t>283</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4504/pedido_de_providencia_n283-2025_vr_matias_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por intermédio do setor competente, providencie a instalação de iluminação pública adequada na Rua Silva Jardim, ao lado do Cemitério Municipal.</t>
+  </si>
+  <si>
+    <t>4505</t>
+  </si>
+  <si>
+    <t>284</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4505/pedido_de_providencia_n284-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que seja feita a construção de uma faixa elevada na Rua Carlos Gomes, entre as ruas Garibaldi e 10 de Novembro, no Bairro Matheus Mandarino.</t>
+  </si>
+  <si>
+    <t>4511</t>
+  </si>
+  <si>
+    <t>285</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4511/pedido_de_providencia_n285.2025_da_vereadora_kassineida_paz.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizado o conserto da rua e do calçamento no Beco do Fermiando, na travessa com a rua Franklin Bastos de Carvalho.</t>
+  </si>
+  <si>
+    <t>4512</t>
+  </si>
+  <si>
+    <t>286</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4512/pedido_de_providencia_n286-2025_ver._matias_gomes.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por intermédio da Secretaria de Obras, providencie o cascalhamento e o patrolamento da rua Danilo Cáceres.</t>
+  </si>
+  <si>
+    <t>4516</t>
+  </si>
+  <si>
+    <t>287</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4516/pedido_de_providencia_n287-2025_ver._lone_bianchini.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja recuperada a estrada na localidade do São José do Inhandiju que se dá acesso a propriedade dos Crestani.</t>
+  </si>
+  <si>
+    <t>4522</t>
+  </si>
+  <si>
+    <t>288</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4522/pedido_de_providencia_n288.2025_da_vereadora_leticia_salcedo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a manutenção e melhorias na iluminação pública da Praça Leoni Colpo, no Bairro Italiano.</t>
+  </si>
+  <si>
+    <t>4523</t>
+  </si>
+  <si>
+    <t>289</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4523/pedido_de_providencia_n289.2025_da_vereadora_leticia_salcedo.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a instalação de aparelhos de academia popular na Praça Alicio Bruck Pires, no bairro João de Deus.</t>
+  </si>
+  <si>
+    <t>4524</t>
+  </si>
+  <si>
+    <t>290</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4524/pedido_de_providencia_n290-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, solicitando com urgência que os atendimentos no ESF Rural, sejam mantidos no mínimo em 15 pacientes por turno, haja vista que houve redução para 12 atendimentos por turno recentemente, o que não comporta a realidade do fluxo de paciente da zona rural.</t>
+  </si>
+  <si>
+    <t>4528</t>
+  </si>
+  <si>
+    <t>291</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4528/pedido_de_providencia_n_291-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, através da Secretaria Municipal de Obras, que seja refeito o asfalto da Rua 13 de Janeiro.</t>
+  </si>
+  <si>
+    <t>4529</t>
+  </si>
+  <si>
+    <t>292</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4529/pedido_de_providencia_n_292-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se a instalação de um toldo junto ao Posto de Saúde da Cohab, tendo em vista que os usuários da unidade relatam que , em dias de chuva, ocorre a entrada de água no local, ocasionando transtornos e desconforto o atendimento.</t>
+  </si>
+  <si>
+    <t>4532</t>
+  </si>
+  <si>
+    <t>293</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4532/pedido_de_providencia_n293-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Solicita-se que o Poder Executivo, por meio da Secretaria competente, realize os devidos reparos e melhorias nessas vias, assegurando condições dignas de mobilidade e acessibilidade aos moradores."</t>
+  </si>
+  <si>
+    <t>4535</t>
+  </si>
+  <si>
+    <t>294</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4535/pedido_de_providencia_n_294-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, por meio da secretaria competente, que realize um levantamento de todas as ruas onde residem, especialmente, pessoas com deficiências ou mobilidade reduzida e, posteriormente, promova os reparos e melhorias necessários nessas vias.</t>
+  </si>
+  <si>
+    <t>4536</t>
+  </si>
+  <si>
+    <t>295</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4536/pedido_de_providencia_n295-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, solicitando a seguinte providência, solicitar quanto à recuperação da estrada Caraipasso, especialmente no primeiro corredor após o rio, que dá acesso à Fazenda Limeira e à residência do Sr. Valdir Naressi."</t>
+  </si>
+  <si>
+    <t>4538</t>
+  </si>
+  <si>
+    <t>296</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4538/pedido_de_providencia_n296-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam adotadas, com a máxima urgência possível, as medidas necessárias para a restauração da estrada SF-301, no trecho compreendido desde o acesso das “Quatro Bocas”, passando da esquina Curumina, até a localidade da Forqueta, na Boa Vista, neste Município.</t>
+  </si>
+  <si>
+    <t>4539</t>
+  </si>
+  <si>
+    <t>297</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4539/pedido_de_providencia_n297-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que sejam tomadas, com a máxima urgência possível, as medidas necessárias para a restauração da estrada que dá acesso ao Distrito da Vila Kramer, no trecho compreendido entre a saída da cidade e o CTG Tropeiro das Missões, neste Município.</t>
+  </si>
+  <si>
+    <t>4543</t>
+  </si>
+  <si>
+    <t>298</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4543/pedido_de_providencia_n298-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, solicitando junto à Secretaria de Meio Ambiente a retirada do contêiner de lixo atualmente localizado na Avenida Farroupilha, na entrada do Bairro Italiano, e que seja remanejado para outro ponto mais adequado.</t>
+  </si>
+  <si>
+    <t>4545</t>
+  </si>
+  <si>
+    <t>299</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4545/pedido_de_providencia_n299-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, em conjunto com o CAPS, estude a possibilidade de implantar um sistema de agendamento mais acessível para os pacientes do interior do município em tratamento psiquiátrico, permitindo a retirada das fichas por telefone.</t>
+  </si>
+  <si>
+    <t>4547</t>
+  </si>
+  <si>
+    <t>300</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4547/pedido_de_providencia_n300-2025_kassineida_paz.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que sejam realizados os devidos reparos na estrada da Vila Kramer, tendo em vista as péssimas condições em que a via se encontra, dificultando o tráfego e o acesso dos moradores.</t>
+  </si>
+  <si>
+    <t>4548</t>
+  </si>
+  <si>
+    <t>301</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4548/pedido_de_providencia_n301-2025_rudinei_cortese.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através do órgão competente, providencie o conserto do calçamento da Rua Ernesto Alves, nas laterais do bueiro da sanga localizada entre as ruas Maurício Cardoso e Borges de Medeiros.</t>
+  </si>
+  <si>
+    <t>4549</t>
+  </si>
+  <si>
+    <t>302</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4549/pedido_de_providencia_n302-2025_orlando_flores.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Presidente desta casa, que encaminhe oficio a Administração municipal, solicitando o patrolamento com cascalhamento da estrada SF212, com início no São Thomé a esquina de acesso ao mocambo, divisa com Jaguari no 2° Distrito deste município.</t>
+  </si>
+  <si>
+    <t>4552</t>
+  </si>
+  <si>
+    <t>303</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4552/pedido_de_providencia_n_303-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, por intermédio da Secretaria de Obras, providencie o cascalhamento e patrolamento da Estrada do Poço da Pedra, que liga ao Bairro Italiano.</t>
+  </si>
+  <si>
+    <t>4554</t>
+  </si>
+  <si>
+    <t>304</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4554/pedido_de_providencia_n304-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a orientação a empresa responsável pela coleta de lixo, a fim de evitar que montes de sacolas de lixo permaneçam por longo período em frente às garagens das casas e  ao longo das vias públicas.</t>
+  </si>
+  <si>
+    <t>4559</t>
+  </si>
+  <si>
+    <t>305</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4559/pedido_de_providencia_n_305-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando o conserto da estrada SFA 301 da esquina Corumina até a Forqueja, visto que está em condições precárias, dificultando a passagem dos moradores da região.</t>
+  </si>
+  <si>
+    <t>4560</t>
+  </si>
+  <si>
+    <t>306</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4560/pedido_de_providencia_n_306-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a manutenção com cascalhamento e patrolamento da Rua Venâncio Aires, esquina com a Rua Cláudio Leopoldino Cidade até o bueiro da Rua Otelo Barbosa.</t>
+  </si>
+  <si>
+    <t>4564</t>
+  </si>
+  <si>
+    <t>307</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4564/pedido_de_providencia_n307-2025_ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Ao Poder Executivo Municipal, solicito que seja encaminhado um pedido de providência as empresas responsáveis pelos serviços de telefonia e internet do município, afim de que realizem com urgência, a manutenção e regularização dos fios soltos nas vias públicas.</t>
+  </si>
+  <si>
+    <t>4566</t>
+  </si>
+  <si>
+    <t>308</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4566/pedido_de_providencia_n308-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a instalação de uma faixa elevada na Rua Júlio Nemitz, quadra entre as ruas 10 de Novembro e Coralino Lamberti Anchieta, no Bairro João XXIII.</t>
+  </si>
+  <si>
+    <t>4567</t>
+  </si>
+  <si>
+    <t>309</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4567/pedido_de_providencia_n309-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a instalação de uma faixa elevada em frente à Escola Wilson Azambuja Vieira, afim de garantir maior segurança no trânsito e proteção aos pedestres.</t>
+  </si>
+  <si>
+    <t>4568</t>
+  </si>
+  <si>
+    <t>310</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4568/pedido_de_providencia_n310-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a instalação de placas de advertência e sinalização quanto a redução de velocidade nas imediações da Escola Laerte Jobim.</t>
+  </si>
+  <si>
+    <t>4569</t>
+  </si>
+  <si>
+    <t>311</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4569/pedido_de_providencia_n311-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que a Prefeitura Municipal viabilize apoio para melhorias na pracinha da Escola João Aguiar, que atende turmas das séries iniciais, em parceria com o município.</t>
+  </si>
+  <si>
+    <t>4570</t>
+  </si>
+  <si>
+    <t>312</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4570/pedido_de_providencia_n312-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que seja reforçada a orientação à equipe de limpeza urbana, bem como à empresa contratada para este fim, para que realizem o serviço com maior cuidado e capricho.</t>
+  </si>
+  <si>
+    <t>4576</t>
+  </si>
+  <si>
+    <t>313</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4576/pedido_de_providencia_n313-2025.pdf</t>
+  </si>
+  <si>
+    <t>"Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando que seja realizado a recuperação e limpeza da quadra de vôlei do campo grande, sendo necessário realizar a reposição da areia."</t>
+  </si>
+  <si>
+    <t>4577</t>
+  </si>
+  <si>
+    <t>314</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4577/pedido_de_providencia_n314-2025.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Executivo Municipal, junto à Secretaria Municipal de Obras junto com o setor de iluminação pública, que providencie a reposição das lâmpadas no estádio municipal João Manoel Azambuja Vieira.”</t>
+  </si>
+  <si>
+    <t>4583</t>
+  </si>
+  <si>
+    <t>315</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4583/pedido_de_providencia_n_315-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito ao Executivo Municipal, junto a Secretaria Municipal de Obras, que seja feita à recuperação com cascalho da estrada na localidade da timbaúva próximo a sanga do seu Fermiano.</t>
+  </si>
+  <si>
+    <t>4584</t>
+  </si>
+  <si>
+    <t>316</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4584/pedido_de_providencia_n316-25_kassineida_paz.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que sejam realizadas a manutenção e as devidas melhorias nos brinquedos de todas as praças de nossa cidade.</t>
+  </si>
+  <si>
+    <t>4585</t>
+  </si>
+  <si>
+    <t>317</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4585/pedido_de_providencia_n_317-25_kassineida_paz.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizada a limpeza da Praça Coronel Manoel Viana e da Praça Independência.</t>
+  </si>
+  <si>
+    <t>4587</t>
+  </si>
+  <si>
+    <t>318</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4587/pedido_de_providencia_n318-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que seja realizada a instalação dos tubos de concreto na rua Assis Brasil, partindo da rua Otelo Barbosa em direção à rua Dona Élida até o fim da via.</t>
+  </si>
+  <si>
+    <t>4588</t>
+  </si>
+  <si>
+    <t>319</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4588/pedido_de_providencia_n319-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, tendo em vista a presença de diversas bocas de lobo e bueiros destampados em várias áreas da cidade, solicita-se que seja designada uma equipe para realizar a manutenção desses locais, incluindo a substituição das tampas que se fizerem necessárias.</t>
+  </si>
+  <si>
+    <t>4589</t>
+  </si>
+  <si>
+    <t>320</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4589/pedido_de_providencia_n320-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, solicitando que seja realizado o conserto da parte de madeira, parte superior do pontilhão, na localidade dos Chimelos, estrada entre os Saravis e o Toroquá.</t>
+  </si>
+  <si>
+    <t>4592</t>
+  </si>
+  <si>
+    <t>321</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4592/pedido_de_providencia_n321-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, solicitando que sejam realizadas com urgência a pintura e revitalização das faixas de pedestres, faixas elevadas e quebra-molas distribuídos pela cidade.</t>
+  </si>
+  <si>
+    <t>4599</t>
+  </si>
+  <si>
+    <t>322</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4599/pedido_de_providencia_n_322-2025_ver_lone_bianchini.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito ao Executivo Municipal, junto à Secretaria Municipal de Obras, que realize a recuperação da estrada do rincão dos Dorneles, que se dá acesso ao Quilombo.”</t>
+  </si>
+  <si>
+    <t>4601</t>
+  </si>
+  <si>
+    <t>323</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4601/pedido_de_providencias_323-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando a sinalização de advertência nas galerias próximas a ponte do Rio Caraipasso, localizada na SF 103, no 1° Distrito desde Munícipio.</t>
+  </si>
+  <si>
+    <t>4602</t>
+  </si>
+  <si>
+    <t>324</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4602/pedido_de_providencias_n_324-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, através da Secretaria Municipal de Obras, que seja instalada uma lixeira na saída do Bairro Italiano, em local estratégico onde não fique em frente às residências.</t>
+  </si>
+  <si>
+    <t>4603</t>
+  </si>
+  <si>
+    <t>325</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4603/pedido_de_providencia_n325-2025_ver_elizandra_sacardi.pdf</t>
+  </si>
+  <si>
+    <t>“Solicita-se, ao Executivo Municipal, por intermédio da Secretaria de Obras, que realize o patrolamento e cascalhamento das estradas do Espinilho, passando pelo Rincão dos Cogos indo em direção a Vila Kraemer.”</t>
+  </si>
+  <si>
+    <t>4604</t>
+  </si>
+  <si>
+    <t>326</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4604/pedido_de_providencia_n326-2025_ver_elizandra_sacardi.pdf</t>
+  </si>
+  <si>
+    <t>“Solicita-se ao Executivo Municipal que disponibilize veículos da frota da Secretaria de Saúde para o transporte de pacientes internados, desde que não estejam em CTI ou UTI, que necessitam realizar exames e procedimentos em outros municípios e dependem de deslocamento adequado.”</t>
+  </si>
+  <si>
+    <t>4608</t>
+  </si>
+  <si>
+    <t>327</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4608/pedido_de_providencia_n_327-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal, através da Secretaria de Obras, realize o patrolamento e cascalhamento da Rua Pedro Telles Tourem, quadras entre a Rua Silva Jardim e Rua Amarílio Rangel Cáceres.</t>
+  </si>
+  <si>
+    <t>4798</t>
+  </si>
+  <si>
+    <t>328</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4798/pedido_de_providencia_n328.2025_do_vereadora_orlando_flores.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de banheiros químicos na Praça Central Coronel Manoel Viana, no período compreendido entre 20 de Dezembro a 05 de Janeiro.</t>
+  </si>
+  <si>
+    <t>4802</t>
+  </si>
+  <si>
+    <t>329</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4802/pedido_de_providencia_n329-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicita-se, por meio da Secretaria Municipal de Saúde, a instalação de um toldo na estrutura do centro de especialidades, a fim de proporcionar melhor acesso e abrigo aos usuários em dias de chuva e sol muito forte.</t>
+  </si>
+  <si>
+    <t>4803</t>
+  </si>
+  <si>
+    <t>330</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4803/pedido_de_providencia_n330-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, junto a Secretaria Municipal de Esportes, que seja recuperada a tela em torno da quadra de esportes Coronel Manoel Viana.</t>
+  </si>
+  <si>
+    <t>4805</t>
+  </si>
+  <si>
+    <t>331</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4805/pedido_de_providencia_n331-2025_ver_kassi_paz.pdf</t>
+  </si>
+  <si>
+    <t>“Solicito, por meio da Secretaria Municipal de Obras, que seja realizado o conserto da Rua Santiago Rodrigues, localizada no Bairro Sanga da Benta, tendo em vista que a via se encontra em péssimas condições de trafegabilidade.”</t>
+  </si>
+  <si>
+    <t>4809</t>
+  </si>
+  <si>
+    <t>332</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4809/pedido_de_providencia_n_332-2025_ver_matias_gomes.pdf</t>
+  </si>
+  <si>
+    <t>“Que o Executivo Municipal, por intermédio da Secretaria competente, providencie, com urgência, a limpeza, a manutenção e os reparos necessários no Complexo Esportivo Vereador Cláudio Luciano Gonçalves Aguiar, localizado no Bairro João XXIII.”</t>
+  </si>
+  <si>
+    <t>4813</t>
+  </si>
+  <si>
+    <t>333</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4813/pedido_de_providencia_n333-2025_ver_ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal que, através do setor competente, seja realizada a pintura de faixa de segurança em frente à instituição Educarte Trentin, mais especificamente na rua Garibaldi, N°304.</t>
+  </si>
+  <si>
+    <t>4816</t>
+  </si>
+  <si>
+    <t>334</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4816/pedido_de_providencia_n334-2025.pdf</t>
+  </si>
+  <si>
+    <t>Que o Presidente desta Casa, encaminhe ofício a Administração Municipal, solicitando com URGÊNCIA a manutenção da estrada do varejão passando pelo rincão dos Dorneles até o Piquiri, incluindo a entrada que dá acesso aos Bianchini.</t>
+  </si>
+  <si>
+    <t>4817</t>
+  </si>
+  <si>
+    <t>335</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4817/pedido_de_providencia_n335-2025_orlando_flores.pdf</t>
+  </si>
+  <si>
+    <t>Que seja enviada correspondência ao Executivo Municipal com o seguinte pedido de providência, quanto à poda da vegetação e limpeza do acostamento na estrada do Rincão do Américo, no trecho compreendido desde a propriedade do senhor Luiz Paiva até a ponte da Restinga Santa Cecília.</t>
+  </si>
+  <si>
+    <t>4822</t>
+  </si>
+  <si>
+    <t>336</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4822/pedido_de_providencia_n336-2025.pdf</t>
+  </si>
+  <si>
+    <t>Solicito, por meio da Secretaria Municipal de Obras, que seja realizada a limpeza e a roçada da Rua Ulisses Bastos de Aguiar, especialmente no trecho próximo à saída para a Praia do Jacaquá.</t>
+  </si>
+  <si>
+    <t>4823</t>
+  </si>
+  <si>
+    <t>337</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4823/pedido_de_providencia_n337-2025.pdf</t>
+  </si>
+  <si>
+    <t>Ao Executivo Municipal, que providencie reparos dos brinquedos e do cercado da pracinha de brinquedos da Praça Coronel Manoel Viana e da Praça Independência, também solicito a colocação de placas proibindo entrada de animais nestes locais, bem como a implantação de um sistema de fechamento automático dos portões ou a instalação de malas para mantes os portões fechados.</t>
+  </si>
+  <si>
     <t>4231</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>PP</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4231/projeto_de_decreto_legislativo_no01-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4231/projeto_de_decreto_legislativo_no01-2025.pdf</t>
   </si>
   <si>
     <t>Concede Titulo de Premio Mérito Legislativo Empresarial A Criativa comercio de Tecidos LTDA.</t>
   </si>
   <si>
     <t>4232</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_decreto_legislativo_no02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_decreto_legislativo_no02-2025.pdf</t>
   </si>
   <si>
     <t>Concede o titulo de premio mérito legislativo empresarial a Serralheria Machado e Benites LTDA.</t>
   </si>
   <si>
     <t>4235</t>
   </si>
   <si>
     <t>MDB</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4235/projeto_de_decreto_legislativo_no03-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4235/projeto_de_decreto_legislativo_no03-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Mérito Legislativo Empresarial a Drogaria Nacional.</t>
   </si>
   <si>
     <t>4236</t>
   </si>
   <si>
     <t>PDT</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4236/projeto_de_decreto_legislativo_n04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4236/projeto_de_decreto_legislativo_n04-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Titulo de Mérito Legislativo Empresarial a Farmácia Farmácias.</t>
   </si>
   <si>
     <t>4332</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_decreto_lesgislativo_n07-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_decreto_lesgislativo_n07-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadão Assisense ao Senhor Nadir de Lima Almeida.</t>
   </si>
   <si>
     <t>4333</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_decreto_legislativo_n08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_decreto_legislativo_n08-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito ao Senhor Alex Lazzari Dornelles.</t>
   </si>
   <si>
     <t>4334</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/projeto_de_decreto_legislativo_09-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/projeto_de_decreto_legislativo_09-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Honra ao Mérito à Senhora Roseli Denardi Martins.</t>
   </si>
   <si>
     <t>4335</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/projeto_de_decreto_legislativo_n10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/projeto_de_decreto_legislativo_n10-2025.pdf</t>
   </si>
   <si>
     <t>Concede o Título de Cidadã Assisense à Senhora Sara Yung Ferreira.</t>
   </si>
   <si>
     <t>3715</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_lei_n_001.2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_lei_n_001.2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissional por prazo determinado, nos termos do inciso IX, do artigo 37 da Constituição Federal.</t>
   </si>
   <si>
     <t>3716</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_no_02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_no_02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação do serviço de plantão e do regime de sobreaviso para o transporte sanitário de pacientes em ambulância no âmbito do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3717</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_n_003.2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_n_003.2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a delimitação da planta que integra a Lei Municipal n° 244, de 29 de dezembro de 2006, que instituiu o plano diretor de desenvolvimento urbano - PDDU de São Francisco de Assis, no que diz respeito à zona comercial 2.</t>
   </si>
   <si>
     <t>3719</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no04-2025.pdf</t>
   </si>
   <si>
     <t>3723</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/projeto_de_lei_no05-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/projeto_de_lei_no05-2025.pdf</t>
   </si>
   <si>
     <t>Cria gratificação pelo exercício de função de Gestor de Segurança da Informação.</t>
   </si>
   <si>
     <t>3721</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_n_16.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_n_16.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a contratar operações de crédito com o Badesul Desenvolvimento S.A - Agência de Fomento/RS para aquisição de máquinas e equipamentos rodoviários: um caminhão pipa - IVECO - 24.280</t>
   </si>
   <si>
     <t>3722</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_lei_no07-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_lei_no07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre as tabelas de vencimentos e salários do pessoal efetivo, dos cargos em comissão e funções gratificadas, do pessoal de obras e magistério do município de São Francisco de Assis, com uma revisão geral anual.</t>
   </si>
   <si>
     <t>3724</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/projeto_de_lei_no_08.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/projeto_de_lei_no_08.2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal  contratar profissional para atender na área da educação.</t>
   </si>
   <si>
     <t>3725</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/projeto_de_lei_no_09.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/projeto_de_lei_no_09.2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1381/2021-Plano Plurianual 2022 - 2025, Lei nº 1687/2024 - Lei de Diretrizes Orçamentária de 2025 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3735</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_lei_no10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_lei_no10-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomenclatura de Secretaria Municipal, alterando dispositivo das Leis nº495/2009, 1439/2022 e 1440/2022 e dá outras providências.</t>
   </si>
   <si>
     <t>3736</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_no14-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_no14-2025.pdf</t>
   </si>
   <si>
     <t>Regulamenta no Município de São Francisco de Assis, o Projeto Jovem para o futuro e dá outras providências.</t>
   </si>
   <si>
     <t>3740</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_no_15-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_no_15-2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº 1381/2021 - Plano Plurianual 2022 - 2025, Lei nº 1687/2024 Lei de Diretrizes Orçamentária de 2025 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3741</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_no16-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_no16-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender na área da educação.</t>
   </si>
   <si>
     <t>3758</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_n_17-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_n_17-2025.pdf</t>
   </si>
   <si>
     <t>Institui dia de luto municipal em homenagem póstuma às vítimas do confronto de São Francisco de Assis, ocorrido em 02 de outubro de 1923 e estimula a Secretaria Municipal da Educação e Cultura ao estudo e a produção de conteúdo sobre o referido tema.</t>
   </si>
   <si>
     <t>4011</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4011/projeto_de_lei_no18-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4011/projeto_de_lei_no18-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reformulação do quadro de cargos em comissão e funções gratificadas, cria cargo em comissão/função gratificada, altera a remuneração e dá outras providências.</t>
   </si>
   <si>
     <t>3760</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_substitutivo_n19-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_substitutivo_n19-2025.pdf</t>
   </si>
   <si>
     <t>Cria gratificação pelo exercício de função de chefe de turma do interior.</t>
   </si>
   <si>
     <t>3761</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_lei_n20-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_lei_n20-2025.pdf</t>
   </si>
   <si>
     <t>Cria gratificação pelo exercício de função de chefe da oficina e da borracharia municipal.</t>
   </si>
   <si>
     <t>3762</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/projeto_de_lei_substitutivo_n21-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/projeto_de_lei_substitutivo_n21-2025.pdf</t>
   </si>
   <si>
     <t>Cria gratificação pelo exercício de função de chefe de pedreiros.</t>
   </si>
   <si>
     <t>3763</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_substitutivo_n22-2024.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_substitutivo_n22-2024.pdf</t>
   </si>
   <si>
     <t>Cria gratificação ao servidor responsável pelo setor de recursos humanos da Secretaria Municipal da Saúde e pelo gerenciamento  dos contratos e convênios da referida secretaria.</t>
   </si>
   <si>
     <t>3759</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_n_23-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_n_23-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o pagamento aos servidores de ajuda de custo e dá outras providências.</t>
   </si>
   <si>
     <t>3745</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto_de_lei_no24-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto_de_lei_no24-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 200.000,00 (duzentos mil reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>3746</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_no25-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_no25-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Credito Especial no valor de R$130.000,00(cento e trinta mil reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>3750</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/projeto_de_lei_no26-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/projeto_de_lei_no26-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1687/2024 Lei de Diretrizes Orçamentária de 2025 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3778</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_lei_n_27-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_lei_n_27-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o hospital Santo Antonio para implantação e gerenciamento do serviço de plantão de sobreaviso médico.</t>
   </si>
   <si>
     <t>3801</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no28-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no28-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o município de São Francisco de Assis instituir o Programa "São Chico nota 10" e dá outras providências.</t>
   </si>
   <si>
     <t>3802</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no29-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no29-2025.pdf</t>
   </si>
   <si>
     <t>3803</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_lei_no30-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_lei_no30-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender na área da saúde.</t>
   </si>
   <si>
     <t>3804</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_n31-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_n31-2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis nº1381/2021 - Plano Plurianual 2022 - 2025, Lei nº1687/2024 Lei de Diretrizes Orçamentária de 2025 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3824</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no32-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no32-2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis N°1381/2021 - PLANO PLURIANUAL 2022 - 2025, Lei N°1687/2024 Lei de Diretrizes Orçamentarias de 2025 do Município de São Francisco de Assis e abre Credito Especial.</t>
   </si>
   <si>
     <t>3836</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_no_33-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_no_33-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel rural da sede da Associação de Moradores do Potreiro do Toroquá - AMPT, e dá outras providências.</t>
   </si>
   <si>
     <t>3859</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_lei_no34-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_lei_no34-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Adriano Alexandre Velozo, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal nº1540/20023.</t>
   </si>
   <si>
     <t>3860</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_de_lei_no35-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_de_lei_no35-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Rodrigo Paz Severo, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal nº1540/2023</t>
   </si>
   <si>
     <t>3861</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/projeto_de_lei_no36-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/projeto_de_lei_no36-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Milton Rui dos Santos Biscaíno, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal nº1540/2023.</t>
   </si>
   <si>
     <t>3862</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/projeto_de_lei_no37-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/projeto_de_lei_no37-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Luana Merck Cortese, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal nº1540/20023.</t>
   </si>
   <si>
     <t>3858</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_n38-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_n38-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Carlos Daniel dal Rosso Aires, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal n°1.540/2023.</t>
   </si>
   <si>
     <t>3857</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_lei_n39-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_lei_n39-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Jaques Fernando de Medeiros Mayer Ballester nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal n°1.540/2023.</t>
   </si>
   <si>
     <t>3855</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_de_lei_n40-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_de_lei_n40-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a conceder ajuda de custo ao Atleta Antônio Carlos Fao Marchezan, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal n°1.540/2023.</t>
   </si>
   <si>
     <t>3856</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_de_lei_n41-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_de_lei_n41-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a conceder ajuda de custo ao Atleta Eliziane da Silva Pivoto, nos termos do Programa de Apoio e Incentivo ao Esporte instituído pela Lei Municipal n°1540/2023.</t>
   </si>
   <si>
     <t>3916</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_no42-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_no42-2025.pdf</t>
   </si>
   <si>
     <t>Aprova o Termo de Compromisso TransfereGov.BR nº965543/2024/FNDE/Caixa. Altera as Leis nº1381/2021 - Plano Plurianual 2022 - 2025, Lei nº1687/2024 Lei de Diretrizes Orçamentária de 2025 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3955</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_n43-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_n43-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender na área da ambiental.</t>
   </si>
   <si>
     <t>3966</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3966/projeto_de_lei_n44-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3966/projeto_de_lei_n44-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel público rural para fins de moradia.</t>
   </si>
   <si>
     <t>4013</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_no45-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_no45-2025.pdf</t>
   </si>
   <si>
     <t>Altera as leis nº1381/2021 - Plano Plurianual 2022 - 2025, Lei nº1687/2024 Lei de Diretrizes Orçamentária de 2025 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3968</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_de_lei_n47-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_de_lei_n47-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com a casa lar São José para repasse de valores referente as emendas impositivas 2025.</t>
   </si>
   <si>
     <t>3969</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_n48-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_n48-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a firmar convênio com o Hospital Santo Antônio para repasse de valores referente às emendas impositivas 2025.</t>
   </si>
   <si>
     <t>3972</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3972/projeto_de_lei_n49-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3972/projeto_de_lei_n49-2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n°1381/2021 - Plano Plurianual 2022, Lei n ° 1687/2024 Lei de diretrizes orçamentária de 2025 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>3973</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no50-2025_do_executivo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no50-2025_do_executivo.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 2.551.971,82 (dois milhões quinhentos e cinquenta e um mil novecentos e setenta e um reais e oitenta e dois centavos), destinado ao custeio de despesas na área da saúde.</t>
   </si>
   <si>
     <t>4083</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_no51-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_no51-2025.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial de disponibilidade (GED) para motorista lotado na Secretaria Municipal de Saúde do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4085</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4085/projeto_de_lei_no52-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4085/projeto_de_lei_no52-2025.pdf</t>
   </si>
   <si>
     <t>Institui  a gratificação especial de disponibilidade (GED) para motorista lotado na Secretaria Municipal do Desenvolvimento Social e Habitação do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4016</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4016/projeto_de_lei_no53-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4016/projeto_de_lei_no53-2025.pdf</t>
   </si>
   <si>
     <t>4084</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4084/projeto_de_lei_no54-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4084/projeto_de_lei_no54-2025.pdf</t>
   </si>
   <si>
     <t>Institui gratificação especial de disponibilidade (GED) para técnico em Enfermagem lotado na Secretaria Municipal da Saúde do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4133</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_n55-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_n55-2025.pdf</t>
   </si>
   <si>
     <t>Ratifica a alteração do Contrato de Consórcio Intermunicipal da Região Centro do Estado do RS – CI/Centro (CIRC); Autoriza o chefe do Poder Executivo a delegar a prestação dos serviços públicos de manejo de resíduos sólidos urbanos – SMRSU; Autoriza a vinculação e retenção de recursos do Fundo de Participação de Municípios – FPM a serem transferidos para o Município para garantir obrigações derivadas de sua  condição de usuário do SMRSU; Autoriza o CIRC, representando o Município, a celebrar convênio ou contrato com entidade reguladora; Altera dispositivos da Lei Municipal nº 86, de 18 de dezembro de 2002; e dá outras providências.</t>
   </si>
   <si>
     <t>4037</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_n_56-2025_substitutivo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_n_56-2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissional para atender na área da educação.</t>
   </si>
   <si>
     <t>4054</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_n57-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_n57-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar auxílio financeiro para casa lar São José em São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4164/projeto_de_lei_no58-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4164/projeto_de_lei_no58-2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta no Artigo 1º da Lei Municipal Nº1202, de 3 de Abril de 2019, o espaço 03 na Praça Coronel Manoel Viana.</t>
   </si>
   <si>
     <t>4061</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_no59-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_no59-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor R$ 82.573,00 (oitenta e dois mil quinhentos e setenta e três reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4065</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_n60-2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_n60-2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Executivo Municipal a contratar profissionais na secretaria Municipal de obras e saneamento para tender necessidades temporárias de excepcional interesse público.</t>
   </si>
   <si>
     <t>4069</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_lei_n61-2025_exec._municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_lei_n61-2025_exec._municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder executivo municipal a celebrar convênios com a caixa econômica federal visando concessão de empréstimos sob consignação e das outras providencias.</t>
   </si>
   <si>
     <t>4070</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_n62-2025_exec._municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_n62-2025_exec._municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o regime próprio de previdência dos servidores públicos do município - ASSISPREV a celebrar convênios com a caixa econômica federal visando a concessão de empréstimos sob consignação e da outras providencias.</t>
   </si>
   <si>
     <t>4074</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4074/projeto_de_lei_n63-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4074/projeto_de_lei_n63-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°495, de 17 de novembro de 2009 que dispõe sobre a estrutura administrativa básica dos serviços municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4073</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_n64-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_n64-2025.pdf</t>
   </si>
   <si>
     <t>4090</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no65-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no65-2025.pdf</t>
   </si>
   <si>
     <t>4091</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no66-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no66-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomenclatura e atribuições de Secretarias Municipais, alterando dispositivos da Lei nº495/2009 e dá outras providências.</t>
   </si>
   <si>
     <t>4093</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4093/projeto_de_lei_no67-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4093/projeto_de_lei_no67-2025.pdf</t>
   </si>
   <si>
     <t>4092</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei_no68-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei_no68-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissionais para atender necessidades temporárias na Secretaria de Obras.</t>
   </si>
   <si>
     <t>4103</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4103/projeto_de_lei_n69-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4103/projeto_de_lei_n69-2025.pdf</t>
   </si>
   <si>
     <t>Editar o programa de recuperação fiscal.</t>
   </si>
   <si>
     <t>4119</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_no70-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_no70-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº86/2002 - Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4120</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4120/substitutivo_do_projeto_de_lei_no_71.2025_executivo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4120/substitutivo_do_projeto_de_lei_no_71.2025_executivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o funcionamento e a utilização dos ginásios quadras poliesportivas e campos municipais.</t>
   </si>
   <si>
     <t>4112</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_lei_no72-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_lei_no72-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissional para atender necessidades na Secretaria Municipal do Desenvolvimento Social.</t>
   </si>
   <si>
     <t>4126</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4126/projeto_de_lei_no73-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4126/projeto_de_lei_no73-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 9.733,59 (nove mil setecentos e trinta e três com cinquenta e nove centavos) para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4122</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4122/projeto_de_lei_no74-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4122/projeto_de_lei_no74-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 33.253,98 (Trinta e três mil duzentos e cinquenta e três reais com noventa e oito centavos) , para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4123</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no75-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no75-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor R$ 42.749,42 (quarenta e dois mil setecentos e quarenta e nove reais e quarenta e dois centavos) para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4124</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no76-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no76-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 25.522,06 (vinte e cinco mil quinhentos e vinte dois reais com seis centavos) para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4125</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4125/projeto_de_lei_no77-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4125/projeto_de_lei_no77-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 17.021,19 (dezessete mil e um reais e dezenove centavos) para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4121</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4121/projeto_de_lei_no78-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4121/projeto_de_lei_no78-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$ 35.000,00 (Trinta e Cinco mil Reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4156</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4156/projeto_de_lei_n80-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4156/projeto_de_lei_n80-2025.pdf</t>
   </si>
   <si>
     <t>Concede adicional de Gratificação de função para o agente de contratação.</t>
   </si>
   <si>
     <t>4134</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4134/projeto_de_lei_n81-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4134/projeto_de_lei_n81-2025.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Especial de Disponibilidade (GED) para motorista lotado na Secretaria Municipal da Saúde do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4135</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4135/projeto_de_lei_n82-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4135/projeto_de_lei_n82-2025.pdf</t>
   </si>
   <si>
     <t>Institui Gratificação Especial de Disponibilidade (GED) para Técnico de Enfermagem lotado na Secretaria Municipal da Saúde do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4136</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_lei_no83-2025_ppa_2026-2029.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_lei_no83-2025_ppa_2026-2029.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano Plurianual para o quadriênio 2026-2029 do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4143</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no85-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no85-2025.pdf</t>
   </si>
   <si>
     <t>4146</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4146/projeto_de_lei_n86-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4146/projeto_de_lei_n86-2025.pdf</t>
   </si>
   <si>
     <t>4173</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_n_87-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_n_87-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar termo aditivo de prorrogação excepcional do contrato de prestação de serviços com instituto de assistência à saúde dos servidores públicos no Rio Grande do Sul - IPE Saúde N° 21/24410008314-4 e dá outras providências.</t>
   </si>
   <si>
     <t>4154</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_n88-2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_n88-2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera as leis n°1381/2021 - Plano Plurianual 2022 - 2025,  Lei n°1687/2024 Lei de Diretrizes Orçamentarias  de 2025 de município de São Francisco de Assis e abre Crédito Especial.</t>
   </si>
   <si>
     <t>4157</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_n_89-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_n_89-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder Público municipal contratar profissional para atender na área de assistência social.</t>
   </si>
   <si>
     <t>4165</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no90-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no90-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de parte de imóvel rural público para a Associação de Moradores do Piquiri e dá outras providências.</t>
   </si>
   <si>
     <t>4174</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_n91-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_n91-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 86/2002- Código Tributário Municipal, e dá outras providências.</t>
   </si>
   <si>
     <t>4175</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4175/substitutivo_projeto_de_lei_n_92-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4175/substitutivo_projeto_de_lei_n_92-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissional para atender na área da saúde.</t>
   </si>
   <si>
     <t>4183</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_de_lei_n93-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_de_lei_n93-2025.pdf</t>
   </si>
   <si>
     <t>Abre um Crédito Especial no valor de R$100.000,00(Cem mil reais), para custear despesas não previstas no orçamento.</t>
   </si>
   <si>
     <t>4196</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_lei_n_94.2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_lei_n_94.2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Francisco de Assis a "semana Municipal de Prevenção, Conscientização e Combate ao Uso de Drogas", a ser realizada anualmente na semana correspondente ao dia 26 de junho, data em que se comemora o Dia Internacional de Combate ao Uso de Drogas.</t>
   </si>
   <si>
     <t>4208</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_n_95-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_n_95-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>4261</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4261/projeto_de_lei_n96-2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4261/projeto_de_lei_n96-2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo doar um veículo para a associação assisense protetora dos animais e dá outras providências.</t>
   </si>
   <si>
     <t>4258</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei_n97-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei_n97-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo prorrogar o contrato dos profissionais referente a Lei Municipal n°1579/2025.</t>
   </si>
   <si>
     <t>4259</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4259/projeto_de_lei_n98-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4259/projeto_de_lei_n98-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Público Municipal contratar profissional para atender na área da Assistência Social.</t>
   </si>
   <si>
     <t>4288</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4288/projeto_de_lei_n099.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4288/projeto_de_lei_n099.2025.pdf</t>
   </si>
   <si>
     <t>Institui Auxílio-saúde aos servidores públicos municipais ativos e inativos para fins de contribuição ao plano de assistência à saúde - IPE saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4265</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4265/projeto_de_lei_n_100-2025_executivo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4265/projeto_de_lei_n_100-2025_executivo.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°54/1993, que estabelece eleição direta de diretor e vice-diretor das escolas municipais e da outras providências.</t>
   </si>
   <si>
     <t>4280</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4280/projeto_de_lei_n101-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4280/projeto_de_lei_n101-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n° 451, de 19 de maio de 2009, que dispõe sobre a Organização do Sistema Municipal de Defesa do Consumidor - SMDC; institui a Coordenadoria Municipal de Defesa do Consumidor - PROCON, a Comissão Municipal Permanente de Normatização - CMPN, o Conselho Municipal de Defesa do Consumidor - CONDECON e o Fundo Municipal de Defesa dos Direitos Difusos - FMDD.</t>
   </si>
   <si>
     <t>4294</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/projeto_de_lei_n_102.2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/projeto_de_lei_n_102.2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a permitir o uso de uma área rural com o Piquete Fazenda Branca.</t>
   </si>
   <si>
     <t>4292</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/projeto_de_lei_n_103.2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/projeto_de_lei_n_103.2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera as leis N° 1381/2021 - plano plurianual 2022 - 2025, lei N° 1687/2024 lei de diretrizes orçamentária de 2025 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>4293</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/projeto_de_lei_n_104.2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/projeto_de_lei_n_104.2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>4310</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_n105-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_n105-2025.pdf</t>
   </si>
   <si>
     <t>Aprova o termo de cooperação firmado entre o Município com a superintendência dos Serviços Penitenciários - SUSEPE e dá outras providencias.</t>
   </si>
   <si>
     <t>4311</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_n106-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_n106-2025.pdf</t>
   </si>
   <si>
     <t>4317</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/substitutivo_ao_projeto_de_lei_n107-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/substitutivo_ao_projeto_de_lei_n107-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a permitir o uso de imóvel rural para instalação da sede da Associação de Produtores e Comunitária do Pinheiro Bonito e Rincão dos Vieiros, e dá outras providências.</t>
   </si>
   <si>
     <t>4327</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_n108-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_n108-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo firmar contrato de prestação de serviços com instituto de Assistência à Saúde dos servidores públicos do Rio Grande do Sul IPE Saúde e dá outras providências.</t>
   </si>
   <si>
     <t>4380</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_n109-2025_do_exe._municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_n109-2025_do_exe._municipal.pdf</t>
   </si>
   <si>
     <t>“ALTERA A LEI Nº 1798/2025 – PLANO PLURIANUAL para o quadriênio 2026-2029 DO MUNICÍPIO DE SÃO FRANCISCO DE ASSIS.”</t>
   </si>
   <si>
     <t>4384</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/projeto_de_lei_n110-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/projeto_de_lei_n110-2025.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n°1381/2021 - Plano Plurianual 2022 - 2025, Lei n° 1687/2024 Lei de diretrizes orçamentária de 2025 do Município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>4381</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n111-2025_do_exec._municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n111-2025_do_exec._municipal.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre as diretrizes orçamentárias do Município de São Francisco de Assis – RS para o exercício financeiro de 2026.”</t>
   </si>
   <si>
+    <t>4494</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4494/projeto_de_lei_n_112-2025_exec._municipal.pdf</t>
+  </si>
+  <si>
+    <t>“DISPÕE SOBRE A POLÍTICA ‘ANTIBULLYING’ NAS INSTITUIÇÕES PÚBLICAS MUNICIPAIS DE ENSINO DE SÃO FRANCISCO DE ASSIS/RS.”</t>
+  </si>
+  <si>
     <t>4439</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/projeto_de_lei_n113-2025_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/projeto_de_lei_n113-2025_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal a efetuar a concessão área e dá outras providências.</t>
   </si>
   <si>
     <t>4463</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_n114-2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_n114-2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera as Leis n°1381/2021 - Plano Plurianual 2022-2025, Lei n°1687/2025 Lei de diretrizes orçamentária de 2025 do munícipio de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
     <t>4464</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_n115-2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_n115-2025_do_executivo_municipal.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n°1687/2025 - Lei de diretrizes orçamentária de 2025 do município de São Francisco de Assis e abre crédito especial.</t>
   </si>
   <si>
+    <t>4581</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_n117-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo outorgar concessão de uso de imóveis públicos para fins de regularização das áreas destinadas à estação de tratamento de esgoto e à elevatória de esgoto bruto final, partes do sistema de esgotamento sanitário do Município de São Francisco de Assis.</t>
+  </si>
+  <si>
     <t>4470</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_n118-2025_do_executivo_municipal.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_n118-2025_do_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>4546</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4546/projeto_de_lei_n119-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a permitir o uso de imóvel rural público para a associação dos descendentes de Santiago Gindri do Beluno e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4572</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4572/projeto_de_lei_n120-2025.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Público Municipal contratar profissional por prazo determinado, nos termos do Inciso IX, do artigo 37 da Constituição Federal.</t>
+  </si>
+  <si>
+    <t>4573</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_n121-2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera as Leis 1798/2025 - Plano Plurianual 2026-2029 e n° 1831/2025 - A lei de diretrizes orçamentárias para o ano de 2026.</t>
+  </si>
+  <si>
+    <t>4574</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4574/projeto_de_lei_n122-2025.pdf</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa a despesa do Município de São Francisco de Assis para o exercício financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>4598</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4598/projeto_de_lei_n123-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Cria o espaço integrado municipal de educação especial vinculado à rede municipal de educação.</t>
+  </si>
+  <si>
+    <t>4593</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4593/projeto_de_lei_124-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder Executivo a repassar um veículo ao ganhador do terceiro sorteio do programa de incentivo à arrecadação municipal "São Chico nota 10" e dá outras providências."</t>
+  </si>
+  <si>
+    <t>4600</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4600/projeto_de_lei_n_125-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza o Poder a contratar operações de crédito com o Badesul Desenvolvimento S.A Agência de Fomento/RS para obras de infra-estrutura.</t>
+  </si>
+  <si>
+    <t>4609</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_n126-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Institui como política pública o programa educacional de resistência às drogas e à violência - PROERD, no município de São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>4804</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4804/projeto_de_lei_n127-2025.pdf</t>
+  </si>
+  <si>
+    <t>Regulamenta a concessão de gratificação ao responsável técnico, pela qualidade da água dos poços artesianos e do caminhão pipa no Munícipio de São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>4818</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4818/projeto_de_lei_n129-2025_executivo_municipal.pdf</t>
+  </si>
+  <si>
+    <t>Altera o II ao §1° do art. 2° da Lei 007/2001 que dispõe sobre o horário de funcionamento nos estabelecimentos comerciais do tipo bares e de estabelecimentos e entidades que promovem bailes e diversão noturnas.</t>
   </si>
   <si>
     <t>3699</t>
   </si>
   <si>
     <t>PLLeg</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária origem Legislativa</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_no01-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_no01-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização do atendimento, pela da rede municipal de saúde, aos pedidos de exames encaminhados por médicos particulares, no âmbito do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3700</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_lei_no02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_lei_no02-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação dos espaços Pet Friendly (amigos de estimação) em estabelecimentos comerciais, hotéis, restaurantes, bares e similares, no Município de São Francisco de Assis e da outras providências.</t>
   </si>
   <si>
     <t>3701</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_lei_no03-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_lei_no03-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece e regulamenta o Tratamento Fora de Domicílio - TFD, instituído pela Portaria nº 55 da Secretaria de Assistência à Saúde (Ministério da Saúde), visando garantir, através do SUS, tratamento médico a pacientes portadores de doenças não tratáveis no Município de origem por falta de condições técnicas e dá outras providências.</t>
   </si>
   <si>
     <t>3702</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/projeto_de_lei_no04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/projeto_de_lei_no04-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe acerca da implantação de código QR em todas as placas de obras públicas municipais para leitura e fiscalização eletrônica.</t>
   </si>
   <si>
     <t>3703</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei_no05-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei_no05-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre divulgação da demanda atendida e lista de espera por vagas em creches e EMEI's do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3704</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/substitutivo_do_projeto_de_lei_n06-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/substitutivo_do_projeto_de_lei_n06-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de câmeras de segurança e monitoramento nos estabelecimentos públicos de saúde e nas farmácias públicas do município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3705</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_no07-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_no07-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a tramitação e aprovação de denominação de vias e logradouros públicos, no âmbito de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3706</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_no08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_no08-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de sistema de câmera de segurança com reconhecimento facial nas praças e Playground, no âmbito de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3707</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/projeto_de_lei_no09-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/projeto_de_lei_no09-2025.pdf</t>
   </si>
   <si>
     <t>Sistema Municipal de Assistência a Desastres e Emergências de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3708</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/substitutivo_ao_projeto_de_lei_no10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/substitutivo_ao_projeto_de_lei_no10-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de cobertura das quadras esportivas e Playgrounds nas escolas da Educação Básica e EMEI's da rede pública de ensino do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3709</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_substitutivo_n11-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_substitutivo_n11-2025.pdf</t>
   </si>
   <si>
     <t>Define a prática da telessaúde no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3710</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_no13-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_no13-2025.pdf</t>
   </si>
   <si>
     <t>Reconhece os (as) portadores (as) de fibromialgia como pessoas com deficiência no âmbito do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3711</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_lei_no14-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_lei_no14-2025.pdf</t>
   </si>
   <si>
     <t>Institui a oferta de cursos profissionalizantes, para alunos destacados na rede pública de ensino de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3712</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_no15-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_no15-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Rua de Lazer, no âmbito municipal de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3713</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no16-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no16-2025.pdf</t>
   </si>
   <si>
     <t>Disciplina a instalação de faixa elevada para travessia de pedestres em frente a escolas municipais de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3714</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_no17-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_no17-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção de IPTU para pessoas com deficiência que residem em ruas sem calçamento no município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3718</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/substitutivo_ao_pl_n_18.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/substitutivo_ao_pl_n_18.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o horário de funcionamento aos domingos dos mercados e supermercados no âmbito do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3720</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no19-2025_substitutivo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no19-2025_substitutivo.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da galeria de fotos das mulheres parlamentares do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3730</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/projeto_de_lei_no20-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/projeto_de_lei_no20-2025.pdf</t>
   </si>
   <si>
     <t>Dipõe sobre a obrigatoriamente de equipamentos anti-engasgo em creches, escolas e restaurantes no Município de São Francisco de Assis - RS, e dá outras providências.</t>
   </si>
   <si>
     <t>3728</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/projeto_de_lei_no21-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/projeto_de_lei_no21-2025.pdf</t>
   </si>
   <si>
     <t>Altera a tabela de vencimento do quadro permanente de cargos e quadro de cargos em comissão da Câmara Municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3731</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/substitutivo_ao_pl_no22-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/substitutivo_ao_pl_no22-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo e Legislativo Municipal a conceder 01 (um) dia de folga remunerada aos Servidores Públicos Municipais efetivos, na data de seus respectivos aniversários e dá outras providências.</t>
   </si>
   <si>
     <t>3732</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/projeto_de_lei_no23-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/projeto_de_lei_no23-2025.pdf</t>
   </si>
   <si>
     <t>Concede reajuste ao vale-alimentação, conforme o artigo 4º da Lei Municipal 819/13, que dispõe sobre o vale-refeição dos servidores da Câmara Municipal de Vereadores</t>
   </si>
   <si>
     <t>3733</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no24-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no24-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº1.513/2022, que institui o auxílio feira da agricultura para os funcionários da Câmara Municipal de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>3737</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/projeto_de_lei_no25-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/projeto_de_lei_no25-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto Órfãos do Feminicídio através do Auxílio Ampara, benefício a ser pego a crianças e adolescentes em situação de orfandade decorrente de feminicídio, e dá outras providências.</t>
   </si>
   <si>
     <t>3738</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/projeto_de_lei_no26-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/projeto_de_lei_no26-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de desconto no IPTU aos postos de combustíveis que mantiverem a estabilidade dos preços em períodos de aumento dos combustíveis no município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3751</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/projeto_de_lei_substitutivo_n27-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/projeto_de_lei_substitutivo_n27-2025.pdf</t>
   </si>
   <si>
     <t>Denomina a rua localizada entre as travessas B e E, no Bairro Assis Brasil, de Vereador Paraguassu da Hora.</t>
   </si>
   <si>
     <t>3752</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/projeto_de_lei_no28-2025_ver_ebertom_luiz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/projeto_de_lei_no28-2025_ver_ebertom_luiz.pdf</t>
   </si>
   <si>
     <t>Institui a Política Municipal de Proteção do Direito da Pessoa com Transtorno do Espectro Autista e a Semana Municipal de Conscientização do Autismo.</t>
   </si>
   <si>
     <t>3767</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/projeto_de_lei_no_29-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/projeto_de_lei_no_29-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de climatização dos veículos de transporte escolar no âmbito do município de São Francisco de Assis  e dá outras providencias.</t>
   </si>
   <si>
     <t>3766</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_no30-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_no30-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Âmbito do município de São Francisco de Assis o "Junho Violeta", mês de prevenção, combate e conscientização da violência contra a pessoa idosa e da outras providencias.</t>
   </si>
   <si>
     <t>3777</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_no31-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_no31-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de fraldários nos estabelecimentos públicos de saúde.</t>
   </si>
   <si>
     <t>3785</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_n_32-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_n_32-2025.pdf</t>
   </si>
   <si>
     <t>Institui o título "Empresa Amiga da Juventude", no âmbito do município de São Francisco de Assis, na forma e condições que especifica.</t>
   </si>
   <si>
     <t>3786</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_n_33-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_n_33-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n° 1.657/2024, que dispõe sobre o regime de adiantamento de numerário para despesas de pronto pagamento no âmbito do Poder Legislativo.</t>
   </si>
   <si>
     <t>3787</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_34-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_34-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a vacinação domiciliar de pessoas com o Transtorno do Espectro Autista no âmbito do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3800</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no35-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no35-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Projeto Agro na Escola no âmbito do município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3837</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_lei_no38-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_lei_no38-2025.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal da pessoa com deficiência intelectual e múltipla e dá outras providências.</t>
   </si>
   <si>
     <t>3838</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/projeto_de_lei_no39-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/projeto_de_lei_no39-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação de torres de segurança e monitoramento com câmeras de reconhecimento facial, botão de pânico para o cidadão e identificação de placas de veículos no município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3867</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_no40-2025_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_no40-2025_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre proibição de cobrança da tarifa de esgoto sem que haja a devida comprovação da efetiva prestação completa de captação e tratamento de esgoto.</t>
   </si>
   <si>
     <t>3874</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_no41-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_no41-2025.pdf</t>
   </si>
   <si>
     <t>Estabelece diretrizes para a inclusão das Práticas Integrativas e Complementares no âmbito das ações de saúde do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3880</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_n_42.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_n_42.2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta o § 5° ao art. 220°, do Código de Meio Ambiente e Posturas da munícipio de São Francisco de Assis.</t>
   </si>
   <si>
     <t>3897</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_lei_no43-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_lei_no43-2025.pdf</t>
   </si>
   <si>
     <t>Concede incentivos fiscais, financeiros e materiais para empresas e cooperativas que queiram se instalar ou expandir no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3896</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_no44-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_no44-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Instituição do Projeto Turismo Educativo, no âmbito Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>3895</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no45-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no45-2025.pdf</t>
   </si>
   <si>
     <t>Fica o Poder Executivo obrigado a divulgar a lista de espera em consultas e exames médicos no município de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>3894</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_no46-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_no46-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o programa de fornecimento gratuito de absorventes higiênicos nas unidades de saúde do Município São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3905</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/projeto_de_lei_n47-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/projeto_de_lei_n47-2025.pdf</t>
   </si>
   <si>
     <t>Disciplina, em âmbito Municipal, o incentivo da Administração Pública aos projetos voltados ao desenvolvimento turístico; institui o Sistema de Fomento e Apoio ao Turismo Municipal de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>3906</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_lei_n48-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_lei_n48-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção da tarifa de água, esgoto e de retirada de dejetos de fossas sépticas para unidades familiares que possuam pessoas com Transtorno do Espectro Autista (TEA) ou com deficiência (PCD) , e que tenham renda mensal de até três salários mínimos.</t>
   </si>
   <si>
     <t>3915</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no49-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no49-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade dos estabelecimentos de ensino a oferecer material escolar adaptado aos estudantes com deficiência no município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3918</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_no50-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_no50-2025.pdf</t>
   </si>
   <si>
     <t>Institui no município de São Francisco de Assis o mês "Abril Laranja" como mês da prevenção aos maus tratos, crueldade e abandono dos animais.</t>
   </si>
   <si>
     <t>3919</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_no51-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_no51-2025.pdf</t>
   </si>
   <si>
     <t>Programa "Visão para todos" que determina a necessidade de realizar exames oftalmológicos para estudantes matriculados na Rede Pública de Ensino Fundamental e pessoas baixa renda no Município de São Francisco de Assis e da outras providências.</t>
   </si>
   <si>
     <t>3933</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_no52-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_no52-2025.pdf</t>
   </si>
   <si>
     <t>Assegura as famílias de baixa renda assistência técnica publica e gratuita para o projeto e a construção de habitação de interesse social de acordo com a lei federal nº11.888/2008, no âmbito do município de São Francisco de Assis e da outras providencias.</t>
   </si>
   <si>
     <t>3934</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_lei_no53-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_lei_no53-2025.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a destinação de 5%(cinco por cento) do total de moradias populares de programas habitacionais públicos as mulheres vitimas de violência domestica ou tentativa de crime de feminicídio, no âmbito do município de São Francisco de Assis e da outras providencias</t>
   </si>
   <si>
     <t>3935</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_no54-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_no54-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Porteira Adentro" no município de São Francisco de Assis e dá outras providencias.</t>
   </si>
   <si>
     <t>3936</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_substitutivo_n55-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_substitutivo_n55-2025.pdf</t>
   </si>
   <si>
     <t>Denomina "Ginásio Paulo Gioda", o ginásio localizado na rua Garibaldi, Bairro Santo Antônio.</t>
   </si>
   <si>
     <t>3947</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3947/substitutivo_ao_projeto_de_lei_n56-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3947/substitutivo_ao_projeto_de_lei_n56-2025.pdf</t>
   </si>
   <si>
     <t>Institui campanha de orientação aos idosos contra a violência financeira no âmbito do comércio.</t>
   </si>
   <si>
     <t>3974</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no57-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no57-2025.pdf</t>
   </si>
   <si>
     <t>Altera o §1º do art. 5º da Lei Municipal nº 95, de 12 de junho de 2002, que dispõe sobre a contribuição para o Custeio do Serviço de Iluminação Pública, e da outras providências.</t>
   </si>
   <si>
     <t>3975</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_no58-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_no58-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Servidor Público Municipal Aposentado no âmbito do Município de São Francisco de Assis, e da outras providências.</t>
   </si>
   <si>
     <t>3976</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_no59-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_no59-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia do Trabalhador da saúde no âmbito do município de São Francisco de Assis, e da outras providencias.</t>
   </si>
   <si>
     <t>3977</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_no_60-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_no_60-2025.pdf</t>
   </si>
   <si>
     <t>Dispoe sobre a obrigatoriedade de Acomodação, em espaço único especifico e de destaque, de produtos alimentícios recomendados para pessoas com diabetes, e dá outras providências.</t>
   </si>
   <si>
     <t>3978</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_61-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_61-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do município de São Francisco de Assis, a isenção do imposto predial territorial urbano - IPTU aos imóveis localizados em logradouros públicos sem pavimentação e dá outras providências.</t>
   </si>
   <si>
     <t>3979</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3979/substitutivo_ao_projeto_de_lei_n62-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3979/substitutivo_ao_projeto_de_lei_n62-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal "Adote uma Escola ou EMEI" e dá outras providências.</t>
   </si>
   <si>
     <t>3995</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3995/projeto_de_lei_no63-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3995/projeto_de_lei_no63-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre diretrizes para identificação e registro eletrônico de animais domésticos no Município de São Francisco de Assis, especialmente os destinados a adoção, e dá outras providências.</t>
   </si>
   <si>
     <t>4029</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4029/substitutivo_ao_pl_no64-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4029/substitutivo_ao_pl_no64-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Dia S de Valorização e Reconhecimento do Serviço Social do Comercio (Sesc) e do Serviço Nacional de Aprendizagem Comercial (Senac) no âmbito do município de São Francisco de Assis/RS e dá outras providencias.</t>
   </si>
   <si>
     <t>4039</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_no65-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_no65-2025.pdf</t>
   </si>
   <si>
     <t>Institui o dia da Feira de Profissões no calendário oficial de datas comemorativas do Município de São Francisco de Assis e dá outras providencias.</t>
   </si>
   <si>
     <t>4040</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4040/projeto_de_lei_no66-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4040/projeto_de_lei_no66-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o poder público implantar o “Programa Médico nas Emei’s” no Município de São Francisco de Assis, especialmente os destinados a adoção, e dá outras providencias.</t>
   </si>
   <si>
     <t>4055</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei_n67-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei_n67-2025.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Município de São Francisco de Assis, a Lei Municipal da Limpeza Urbana e da Preservação dos Espaços Públicos, e dá outras providências.</t>
   </si>
   <si>
     <t>4071</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4071/substitutivo_projeto_68-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4071/substitutivo_projeto_68-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Projeto ''Adote um Espaço Esportivo Público'' e dá outras providências.</t>
   </si>
   <si>
     <t>4086</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no69-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no69-2025.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Francisco de Assis a Semana Municipal do Lixo Zero.</t>
   </si>
   <si>
     <t>4096</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_n70-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_n70-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza ligações de energia elétrica e água, pelas respectivas concessionárias, nos casos especificados.</t>
   </si>
   <si>
     <t>4105</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4105/substitutivo_projeto_de_lei_n_71-2025_leticia_salcedo_machado.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4105/substitutivo_projeto_de_lei_n_71-2025_leticia_salcedo_machado.pdf</t>
   </si>
   <si>
     <t>Institui o "Agosto lilás" como mês de conscientização e combate a violência contra mulher no município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4106</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_no72-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_no72-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a doação com encargo a Administração Municipal de terrenos para edificação de habitações de interesse social e habitações para mercado popular.</t>
   </si>
   <si>
     <t>4137</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_lei_n73-2025_do_ver._rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_lei_n73-2025_do_ver._rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Institui o mês “Junho Vermelho”, dedicado à realização de campanha de incentivo a doação de sangue, no âmbito do município de São Francisco de Assis/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>4138</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_n74-2025_do_ver._nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_n74-2025_do_ver._nilo_santos.pdf</t>
   </si>
   <si>
     <t>Institui auxílio financeiro para mães atípicas ou responsáveis legais atípicos.</t>
   </si>
   <si>
     <t>4139</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4139/substitutivo_ao_projeto_de_lei_n75-2025_do_ver._nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4139/substitutivo_ao_projeto_de_lei_n75-2025_do_ver._nilo_santos.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município a conceder sensores e aparelhos digitais de monitoramento de glicose a pacientes em tratamento.</t>
   </si>
   <si>
     <t>4238</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_n_76-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_n_76-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a Semana da Prevenção e Combate à Intimidação Sistemática (Bullying)"</t>
   </si>
   <si>
     <t>4160</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_n77-2025_do_vereador_nilo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_n77-2025_do_vereador_nilo.pdf</t>
   </si>
   <si>
     <t>Estabelece o direito da mulher vítima de violência doméstica e familiar e de seus dependentes á prioridade em matrícula e rematrícula em instituições municipais de ensino, bem como á isenção de taxa de inscrição em concursos públicos e processos seletivos, no âmbito do Município de São Francisco de Assis/RS</t>
   </si>
   <si>
     <t>4155</t>
   </si>
   <si>
     <t>Leonardo Pilar, Matias Gomes, Rodrigo Lamberti, Rudinei Cortese</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4155/projeto_de_lei_n_78-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4155/projeto_de_lei_n_78-2025.pdf</t>
   </si>
   <si>
     <t>Altera a Lei N° 859/2014, que autoriza o poder legislativo a custear plano de Saúde aos servidores titulares de cargo efetivo e em comissão, contratados, agentes políticos.</t>
   </si>
   <si>
     <t>4161</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4161/substitutivo_ao_pl_n79.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4161/substitutivo_ao_pl_n79.2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a acessibilidade de pessoas com deficiência ou mobilidade reduzida a brinquedos e equipamentos de academia em EMEI'S e escolas públicas municipais.</t>
   </si>
   <si>
     <t>4162</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4162/substitutivo_ao_projeto_de_lei_n80-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4162/substitutivo_ao_projeto_de_lei_n80-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Adote uma Ponte" no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4197</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_n81.2025_do_ver._nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_n81.2025_do_ver._nilo_santos.pdf</t>
   </si>
   <si>
     <t>Institui o programa municipal de enfrentamento e prevenção á violência doméstica e familiar, sexual e de gênero contra a mulher nas escolas da rede municipal de ensino, o protocolo e identificação e encaminhamento de casos de violência detectados no ambiente escolar e protocolo do uso do violentômetro e dá outras providências.</t>
   </si>
   <si>
     <t>4198</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_n82.2025_do_ver.nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_n82.2025_do_ver.nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o envio de informações à Câmara de Vereadores sobre as Indicações e Pedidos de Providências enviadas ao Poder Executivo Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>4211</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4211/projeto_de_lei_n_83-2025_ver._rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4211/projeto_de_lei_n_83-2025_ver._rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Francisco de Assis a política de incentivo ao consumo no comércio local, denominada "Compra Legal Gera Emprego", e dá outras providências.</t>
   </si>
   <si>
     <t>4212</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4212/substitutivo_ao_projeto_de_lei_n84-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4212/substitutivo_ao_projeto_de_lei_n84-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Banco de Brinquedos Pedagógicos para Crianças com Transtorno do Espectro Autista – TEA, no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4213</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4213/substitutivo_ao_projeto_de_lei_n85-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4213/substitutivo_ao_projeto_de_lei_n85-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da oferta de acompanhante ou monitor especializado para alunos com Transtorno do Espectro Autista (TEA) matriculados na rede municipal de ensino de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4210</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4210/projeto_de_lei_n_86-2025_ver._nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4210/projeto_de_lei_n_86-2025_ver._nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação do Programa Municipal de Incentivo ao Primeiro Emprego para Jovens e dá outras providências.</t>
   </si>
   <si>
     <t>4239</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_n_87-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_n_87-2025.pdf</t>
   </si>
   <si>
     <t>"Dispõe sobre a regularização fundiária de imóveis de propriedade do Município de São Francisco de Assis/RS, ocupados por famílias de baixa renda, e dá outras providência."</t>
   </si>
   <si>
     <t>4281</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4281/substitutivo_pl_88-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4281/substitutivo_pl_88-2025.pdf</t>
   </si>
   <si>
     <t>Institui o "Mês do Idoso" no âmbito do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4241</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4241/substitutivo_ao_projeto_de_lei_n89-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4241/substitutivo_ao_projeto_de_lei_n89-2025.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo Municipal, a instituir, em caráter preventivo e informativo, pontos de apoio e divulgação do trabalho de proteção à mulher, e para acolhimento de denúncias de violência contra a mulher, em grandes eventos realizados no município de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>4217</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_de_lei_n_90-2025_ver._nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_de_lei_n_90-2025_ver._nilo_santos.pdf</t>
   </si>
   <si>
     <t>Altera os Arts. 1°, 2° e 17 da Lei Municipal n°1202, de 3 de abril 2019, que autoriza o Poder Executivo a regulamentar o uso do solo na Praça Coronel Manoel Viana, Praça Independência, Calçadão e Estação Rodoviária.</t>
   </si>
   <si>
     <t>4242</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4242/projeto_de_lei_n91-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4242/projeto_de_lei_n91-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição e disciplinamento do serviço de vigilância e segurança patrimonial nas unidades de ensino da rede pública municipal de São Francisco de Assis - RS e dá outras providências.</t>
   </si>
   <si>
     <t>4224</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_n92-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_n92-2025.pdf</t>
   </si>
   <si>
     <t>Extingue e cria cargos no âmbito do poder Legislativo Municipal e promove alterações na Lei n°17/2010, que estabelece a estrutura administrativa da Câmara de Vereadores de São Francisco de Assis, RS.</t>
   </si>
   <si>
     <t>4260</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4260/substitutivo_ao_pl_n93-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4260/substitutivo_ao_pl_n93-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal n°907/2014, acrescentando os incisos XVIII, XIX, XX, XXI, XXII, XXIII, XXIV,XXV, XXVI, XXVII,XXVIII, XXIX, XXX, XXXI, XXXII, XXXIII, XXXIV, ao Art. 2°.</t>
   </si>
   <si>
     <t>4282</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4282/projeto_de_lei_n_94.2025_do_vereador_leonardo_pilar.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4282/projeto_de_lei_n_94.2025_do_vereador_leonardo_pilar.pdf</t>
   </si>
   <si>
     <t>Estabelece a reserva de 1 (uma) vaga para mães/pais atípicos nos Conselhos Municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4295</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/projeto_de_lei_n_95.2025_da_vereadora_leticia_salcedo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/projeto_de_lei_n_95.2025_da_vereadora_leticia_salcedo.pdf</t>
   </si>
   <si>
     <t>Estabelece prioridade de acesso a programas habitacionais municipais para mulheres vítimas de violência doméstica e familiar no âmbito do município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4339</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_n96-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_n96-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de até 30%(trinta por cento) do valor do Imposto Predial e Territorial Urbano - IPTU para entidades esportivas e atletas do Município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4340</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/substitutivo_ao_projeto_de_lei_n97-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/substitutivo_ao_projeto_de_lei_n97-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade na criação, e posterior alimentação e atualização de páginas eletrônicas de transparência nas instituições hospitalares, instituições filantrópicas e demais instituições públicas ou privadas que tenham sede no Município de São Francisco de Assis/RS e que percebam repasses de qualquer espécie de recursos municipais e dá outras providências.</t>
   </si>
   <si>
     <t>4350</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4350/substitutivo_ao_projeto_n98-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4350/substitutivo_ao_projeto_n98-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Empresa Amiga da Educação no município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4351</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_n99-2025_da_ver._elizandra_de_melo_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_n99-2025_da_ver._elizandra_de_melo_sacardi.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da disponibilização de espaço exclusivo e identificado para a exposição de produtos orgânicos nos mercados, supermercados e estabelecimentos similares do Município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4352</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n100-2025_da_ver._elizandra_de_melo_sacardi.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n100-2025_da_ver._elizandra_de_melo_sacardi.pdf</t>
   </si>
   <si>
     <t>Obriga os hospitais, as clínicas, os laboratórios e as unidades de saúde e de pronto atendimento da rede pública e privada no Município de São Francisco de Assis que comuniquem imediatamente à autoridade policial, no prazo de 24 (vinte e quatro) horas, quando houver indícios ou confirmação de maus-tratos e violência contra mulheres, idosos, crianças, adolescentes e pessoas com deficiência.</t>
   </si>
   <si>
     <t>4353</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4353/substitutivo_ao_projeto_de_lei_n101-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4353/substitutivo_ao_projeto_de_lei_n101-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento de bailes, fandangos, danças tradicionais e seus respectivos ensaios como patrimônio público, cultural, histórico e de lazer do Município de São Francisco de Assis.</t>
   </si>
   <si>
     <t>4359</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/substitutivo_pl_102-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/substitutivo_pl_102-2025.pdf</t>
   </si>
   <si>
     <t>Institui a "Semana Municipal de Incentivo à Doação de Órgãos - Doar é multiplicar Vidas", a ser realizada na última semana do mês de setembro, dando ênfase especial ao dia 27 de setembro - Dia Nacional da Doação de Órgãos, e dá outras Providências.</t>
   </si>
   <si>
     <t>4393</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_do_lei_n103-2025_do_vereador_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_do_lei_n103-2025_do_vereador_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Prevenção e Combate ao feminicídio e dá outras providências.</t>
   </si>
   <si>
     <t>4394</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_n104-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/substitutivo_ao_pl_n104-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de emissão de comprovante de protocolo para todos os requerimentos e documentos protocolizados nas repartições públicas do Município de São Francisco de Assis/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>4395</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n105-2025_do_vereador_matias_gomes.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n105-2025_do_vereador_matias_gomes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a destinação de percentual mínimo dos recursos do Programa Bolsa Atleta Municipal para atletas com deficiência no Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4396</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/substitutivo_ao_projeto_n106-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/substitutivo_ao_projeto_n106-2025.pdf</t>
   </si>
   <si>
     <t>Institui o Selo "Empresa Amiga do Esporte" no Município de São Francisco de Assis/RS e dá outras providências.</t>
   </si>
   <si>
     <t>4397</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_n107-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_n107-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da criação de áreas abrigadas para o aguardo de atendimento nos postos de saúde e unidades de atenção básica no âmbito do município de São Francisco de Assis/RS, e dá outras providências.</t>
   </si>
   <si>
     <t>4421</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/projeto_de_lei_n_108-2025_ver._nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/projeto_de_lei_n_108-2025_ver._nilo_santos.pdf</t>
   </si>
   <si>
     <t>Institui o Selo Município Amigo da Mulher a ser conferido a órgãos públicos, entidades e instituições que se destacarem na efetividade de políticas públicas voltadas à promoção da igualdade de gênero, à defesa dos direitos das mulheres e ao seu bem-estar social, e dá outras providências.</t>
   </si>
   <si>
     <t>4422</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_n_109-2025_ver._rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_n_109-2025_ver._rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Francisco de Assis a Semana Municipal de Sensibilização e Conscientização sobre Saúde Mental e dá outras providências.</t>
   </si>
   <si>
     <t>4401</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4401/projeto_de_lei_n_110-2025_ver_orlando_flores.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4401/projeto_de_lei_n_110-2025_ver_orlando_flores.pdf</t>
   </si>
   <si>
     <t>“Dispõe sobre a instituição de diretrizes para a análise e o monitoramento meteorológico prévio em eventos públicos realizados ao ar livre no Município de São Francisco de Assis – RS, e dá outras providências.”</t>
   </si>
   <si>
     <t>4423</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/projeto_de_lei_n111-2025_ver._kassineida_paz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/projeto_de_lei_n111-2025_ver._kassineida_paz.pdf</t>
   </si>
   <si>
     <t>Institui no Município de São Francisco de Assis o Programa de Prevenção ao Glúten e à Lactose nas EMEIs e Escolas Públicas Municipais e dispõe sobre a obrigatoriedade de separação em prateleiras específicas nos estabelecimentos comerciais e dá outras providências.</t>
   </si>
   <si>
     <t>4446</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/projeto_de_lei_n112-2025_ver._rodrigo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/projeto_de_lei_n112-2025_ver._rodrigo.pdf</t>
   </si>
   <si>
     <t>Institui no âmbito do Município de São Francisco de Assis, a Semana Municipal da Consciência Negra, e dá outras providências.</t>
   </si>
   <si>
     <t>4447</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/projeto_de_lei_n113-2025_ver._matias.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/projeto_de_lei_n113-2025_ver._matias.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão da Cavalgada Don Lázaro no Calendário Oficial de Eventos do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
+    <t>4517</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4517/projeto_de_lei_n_114-2025_ver_ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Veda a nomeação de pessoa condenada, por sentença criminal com trânsito em julgado e fundamentada na Lei Federal n°11.340, de 07 de agosto de 2006 (Lei Maria da Penha), para exercer cargo ou emprego público no município de São Francisco de Assis, inclusive nos âmbitos do Poder Legislativo e da Administração Indireta.</t>
+  </si>
+  <si>
     <t>4479</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/projeto_de_lei_n115-2025_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/substitutivo_ao_pl_n115-2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instalação de sistemas de câmeras de segurança nos principais pontos de descarte irregular de lixo no Município de São Francisco de Assis.</t>
   </si>
   <si>
+    <t>4580</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_n116-2025_ver._ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa Municipal de prevenção à Adultização Infantil e Adolescente, e dá outras providências.</t>
+  </si>
+  <si>
     <t>4489</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/projeto_de_lei_n117-2025_do_ver_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/projeto_de_lei_n117-2025_do_ver_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de divulgação, pelo Poder Executivo Municipal, da relação de medicamentos e insumos disponíveis e em falta na rede pública de saúde de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4465</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_n118-2025_do_vereador_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_n118-2025_do_vereador_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Institui como atividade essencial a Apicultura e a Meliponicultura no âmbito de município de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>4466</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_n119-2025_da_vereadora_kassineida_paz.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_n119-2025_da_vereadora_kassineida_paz.pdf</t>
   </si>
   <si>
     <t>Institui o Programa Municipal de Formação Continuada em Educação Inclusiva (PROMEI) para os profissionais da Rede Municipal de Ensino de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4467</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_n120-2025_do_vereador_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_n120-2025_do_vereador_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a emissão de Carteira Funcional de identificação para os Docentes da Rede Pública Municipal de Ensino, ativos e inativos.</t>
   </si>
   <si>
     <t>4478</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_n121-2025_vereador_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_n121-2025_vereador_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Institui o Projeto "Adote uma Placa Indicativa de Localidade" no Município de São Francisco de Assis, e dá outras providências.</t>
   </si>
   <si>
     <t>4488</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/projeto_de_lei_n122-2025_do_ver_nilo_santos.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/projeto_de_lei_n122-2025_do_ver_nilo_santos.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação de sanções administrativas aos atos de vandalismo, inclusive pichação, contra bens públicos e privados no município de São Francisco de Assis-RS.</t>
   </si>
   <si>
     <t>4490</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_n123-2025_do_ver_lone_bianchini.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_n123-2025_do_ver_lone_bianchini.pdf</t>
   </si>
   <si>
     <t>Denomina “Didi Pilar” a SF 212 - da RS 241 (São Thomé) a esquina de acesso ao Mocambo, do município de São Francisco de Assis/RS.</t>
   </si>
   <si>
+    <t>4519</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4519/projeto_de_lei_n124.2025_do_vereador_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Programa de Incentivo ao Uso Social e Produtivo de IMÓVEIS Urbanos Ociosos para fins de Hortas Comunitárias, no Município de São Francisco de Assis/RS.</t>
+  </si>
+  <si>
+    <t>4518</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4518/substitutivo_ao_pl_n125-2025.pdf</t>
+  </si>
+  <si>
+    <t>Institui a "Semana do Empreendedorismo Feminino" no Município de São Francisco de Assis/RS.</t>
+  </si>
+  <si>
+    <t>4605</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4605/projeto_de_lei_n126-2025_ebertom_luiz.pdf</t>
+  </si>
+  <si>
+    <t>Institui o Banco de Ideias Legislativas no âmbito da Câmara Municipal de São Francisco de Assis/RS e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4579</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_n127-2025_ver._nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Torna obrigatório o registro da falta de medicamentos nas receitas médicas nas Farmácias da Rede Pública Municipal de Saúde e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4606</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4606/projeto_de_lei_n128-2025_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>“Institui, no âmbito do Município de São Francisco de Assis, o ‘Dia do Bota Fora’ e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4551</t>
+  </si>
+  <si>
+    <t>Matias Gomes, Rodrigo Lamberti, Rudinei Cortese</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4551/projeto_de_lei_n_129-2025.pdf</t>
+  </si>
+  <si>
+    <t>Abre um crédito suplementar no valor de R$ 33.300,00 (trinta e três mil e trezentos reais), para reforço de dotações orçamentárias insuficientes no corrente exercício da Câmara Municipal.</t>
+  </si>
+  <si>
+    <t>4578</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4578/projeto_de_lei_n130-2025.pdf</t>
+  </si>
+  <si>
+    <t>Assegura às pessoas com Transtorno do Espectro Autista (TEA) o direito de ingressar e consumir seus próprios alimentos em espaços públicos e privados no Município de São Francisco de Assis-RS, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>4815</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4815/projeto_de_lei_n_131-2025_ver._nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a concessão de isenção parcial (50%) do Imposto Predial e Territorial Urbano (IPTU) para imóveis edificados localizados em vias públicas desprovidas de pavimentação, e dá outras providências.</t>
+  </si>
+  <si>
     <t>3729</t>
   </si>
   <si>
     <t>PRes</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_resolucao_no01-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_resolucao_no01-2025.pdf</t>
   </si>
   <si>
     <t>Institui o programa "Câmara itinerante" no município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>3739</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_resolucao_no02-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_resolucao_no02-2025.pdf</t>
   </si>
   <si>
     <t>Cria a Procuradoria da Mulher no âmbito da Câmara Municipal de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4328</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/projeto_de_resolucao_n03-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/projeto_de_resolucao_n03-2025.pdf</t>
   </si>
   <si>
     <t>Altera a redação do Artigo 21 do Regimento Interno da Câmara Municipal de Vereadores de São Francisco de Assis/RS, em conformidade com o disposto no artigo 56, § 1° da Constituição Federal, no que se refere às hipóteses de convocação de suplentes.</t>
   </si>
   <si>
     <t>4407</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_resolucao_n_04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_resolucao_n_04-2025.pdf</t>
   </si>
   <si>
     <t>"Altera a redação do art. 87, caput, e do inciso III, dá nova redação ao inciso IV e insere o inciso V do Regimento Interno da Câmara Municipal de Vereadores de São Francisco de Assis/RS."</t>
   </si>
   <si>
+    <t>4812</t>
+  </si>
+  <si>
+    <t>Rudinei Cortese, Leonardo Pilar, Matias Gomes, Rodrigo Lamberti</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4812/projeto_de_resolucao_n6_de_15_de_dezembro_de_2025.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Resolução n°06, de 21 de dezembro de 2018, REGIMENTO INTERNO DA CÂMARA DE VERADORES DE SÃO FRANCISCO DE ASSIS, RS, para incluir a votação eletrônica.</t>
+  </si>
+  <si>
     <t>3743</t>
   </si>
   <si>
     <t>Req</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_de_autorizacao_de_viagem_n_04-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_de_autorizacao_de_viagem_n_04-2025.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite e uma sem para a cidade de Porto Alegre, RS, doas dias 25, 26, 27 e 28 de fevereiro do corrente ano.</t>
   </si>
   <si>
     <t>3744</t>
   </si>
   <si>
     <t>4045</t>
   </si>
   <si>
     <t>Elizandra Sacardi, Lone Bianchini, Nilo Santos, Orlando Flores</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_n08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_n08-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem vêm, respeitosamente, à presença de Vossa Excelência solicitar a constituição de uma Comissão Especial com a finalidade de elaborar uma proposta de alteração da Lei Orgânica Municipal, visando à criação das emendas de bancada, estabelecendo um percentual correspondente a 1% da receita corrente líquida prevista no projeto encaminhado pelo Poder Executivo.</t>
   </si>
   <si>
     <t>3791</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_de_autorizacao_de_viagem_n_10-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_de_autorizacao_de_viagem_n_10-2025.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite e uma sem para a cidade de Porto Alegre, RS, nos dias 10, 11, 12, 13 e 14 de março do corrente ano.</t>
   </si>
   <si>
     <t>3816</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_de_autorizacao_de_viagem_n16-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_de_autorizacao_de_viagem_n16-2025.pdf</t>
   </si>
   <si>
     <t>Requer uma diária para a cidade de Não-me-toque RS, no dia 14 de Março do corrente ano.</t>
   </si>
   <si>
     <t>3885</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_de_viagem_n_22.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_de_viagem_n_22.2025.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e 1 diária sem pernoite, para a cidade de Brasília/DF, entre os dias 07 e 10 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3886</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_de_viagem_n_23.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_de_viagem_n_23.2025.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e uma diária sem pernoite, para a cidade de Brasília/DF entre os dias 07 e 10 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3887</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_24.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_24.2025.pdf</t>
   </si>
   <si>
     <t>Três diárias com pernoite e uma diária sem pernoite, para a cidade de Brasília/DF, entre os dias 07 e 10 de abril do corrente ano.</t>
   </si>
   <si>
     <t>4044</t>
   </si>
   <si>
     <t>Lone Bianchini, Nilo Santos</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_n25-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_n25-2025.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem vêm, respeitosamente, à presença de Vossa Excelência requerer a constituição de uma Comissão Especial com a finalidade de elaborar uma proposta de alteração da Lei Orgânica Municipal, a fim de estabelecer um prazo regulamentar de 15(quinze) dias para que o Poder Executivo responda os pedidos de informação, pedidos de providência e indicações encaminhados pela Câmara Municipal de Vereadores.</t>
   </si>
   <si>
     <t>3899</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_de_autorizacao_de_viagem_n26-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_de_autorizacao_de_viagem_n26-2025.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite e uma sem pernoite, para a cidade de Porto Alegre - RS, nos dias 08, 09, 10 e 11 de abril de 2025.</t>
   </si>
   <si>
     <t>4001</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_de_viagem_n32-2025_vereadora_leticia_salcedo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_de_viagem_n32-2025_vereadora_leticia_salcedo.pdf</t>
   </si>
   <si>
     <t>Uma diária sem pernoite para a cidade de Santiago – RS, no dia 02 de Maio do corrente ano, a fim de cumprir agenda legislativa com o Governador, Vice-Governador e Secretários do Estado.</t>
   </si>
   <si>
     <t>4002</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_de_viagem_n33-2025_vereador_rodrigo_lamberti.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_de_viagem_n33-2025_vereador_rodrigo_lamberti.pdf</t>
   </si>
   <si>
     <t>4003</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_de_viagem_n34-2025_vereador_leonardo.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_de_viagem_n34-2025_vereador_leonardo.pdf</t>
   </si>
   <si>
     <t>4004</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_de_viagem_n35-2025_vereador_matias_gomes.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_de_viagem_n35-2025_vereador_matias_gomes.pdf</t>
   </si>
   <si>
     <t>4015</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_de_autorizacao_de_diarias_no37-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_de_autorizacao_de_diarias_no37-2025.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, vem requerer que lhe seja concedido quatro diárias com pernoite e uma sem, para a cidade de Porto Alegre - RS, nos dias 12, 13, 14, 15 e 16 de Maio de 2025.</t>
   </si>
   <si>
     <t>4057</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_de_viagem_n40-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_de_viagem_n40-2025.pdf</t>
   </si>
   <si>
     <t>o vereador que abaixo subscreve, vem a presença de Vossa Excelência, requerer quatro diárias com pernoite e uma sem para a cidade de Parto Alegre, RS, nos dias acima supramencionados, a fim de possibilitar a participação no 160° simpósio de gestão publica municipal.</t>
   </si>
   <si>
     <t>4077</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_no42-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_no42-2025.pdf</t>
   </si>
   <si>
     <t>Quatro diárias com pernoite e uma sem pernoite, para a cidade de Porto Alegre/RS, nos dias 03, 04, 05 e 06de junho do corrente ano. O objetivo é viabilizar a participação no curso "Curso para Vereadores: Responsabilidades, Inovação e Boas Práticas no Poder Legislativo", promovido pela Inlegis Consultoria e Treinamento.</t>
   </si>
   <si>
     <t>4132</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_de_autorizacao_de_diarias_n43-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_de_autorizacao_de_diarias_n43-2025.pdf</t>
   </si>
   <si>
     <t>Duas diárias com pernoite e uma diária sem pernoite para deslocamento à cidade de Porto Alegre/RS, nos dias 17 e 18 de junho de 2025.</t>
   </si>
   <si>
     <t>4172</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4172/requerimento_de_autorizacao_de_diaria_44-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4172/requerimento_de_autorizacao_de_diaria_44-2025.pdf</t>
   </si>
   <si>
     <t>A vereadora que abaixo subscreve, vem a presença de Vossa Excelência, requerer que lhe seja concedida três diárias pernoite e uma diária sem pernoite, para cidade de Porto Alegre - RS, nos dias 08 ,09, 10 e 11 Julho de 2025.</t>
   </si>
   <si>
     <t>4223</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4223/requerimento_de_autorizacao_de_viagem_n47-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4223/requerimento_de_autorizacao_de_viagem_n47-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem a presença de Vossa Excelência, requerer quatro diárias com pernoite e uma sem para a cidade de Porto Alegre, RS, nos dias 29, 30, 31 de julho e 01 de agosto do corrente ano.</t>
   </si>
   <si>
     <t>4255</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4255/requerimento_de_viagem_n_48-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4255/requerimento_de_viagem_n_48-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem a presença de Vossa Excelência, requerer 04 diárias com pernoite e 01 diária sem pernoite, para a cidade de Porto Alegre, RS, entre os dias 04 de agosto a 08 de agosto do corrente, a fim de participar do 60° Encontro de Legislativos: Vereadores, assessores e servidores ministrado pela lNLEGIS.</t>
   </si>
   <si>
     <t>4300</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/requerimento_de_autorizacao_de_viagem_n50-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/requerimento_de_autorizacao_de_viagem_n50-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem à presença de Vossa Excelência, requerer quatro diárias com pernoite e uma sem para a cidade de Porto Alegre, RS, nos dias 19, 20, 21 e 22 de agosto do corrente ano, a fim de possibilitar a participação no 71° Seminário de Qualificação dos Agentes Políticos e Públicos, a ser ministrado pela AGAP(Assessoria e Gestão Administrativa Pública).</t>
   </si>
   <si>
     <t>4301</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/requerimento_de_autorizacao_de_viagem_n51-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/requerimento_de_autorizacao_de_viagem_n51-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem à presença de Vossa Excelência, requerer quatro diárias com pernoite e uma sem para a cidade de  Porto Alegre, RS, nos dias 19, 20, 21 e 22 de agosto do corrente ano, a fim de possibilitar a participação no 163° simpósio de gestão pública municipal, a ser ministrado pela Capacitar &amp; conhecimento.</t>
   </si>
   <si>
     <t>4303</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/requerimento_de_autorizacao_viagem_n52-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/requerimento_de_autorizacao_viagem_n52-2025.pdf</t>
   </si>
   <si>
     <t>O Vereador que abaixo subscreve, vem requerer quatro diárias com pernoite e uma sem para a cidade de Porto Alegre/RS, nos dias 19,20,21 e 22 de agosto do corrente ano, a fim de possibilitar a participação no 71° Seminário de Qualificação dos Agentes Políticos e Públicos.</t>
   </si>
   <si>
     <t>4411</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/requerimento_n57-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/requerimento_n57-2025.pdf</t>
   </si>
   <si>
     <t>Requerer a Vossa Excelência que, em razão das indicações, pedidos de providência e pedidos de informação não estão mais sendo submetidos a apreciação, seja garantido aos vereadores o devido espaço de manifestação em plenário, uma vez que a população necessita de retorno quanto às demandas que são encaminhadas por esta Casa Legislativa.</t>
   </si>
   <si>
     <t>4434</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/requerimento_de_viagem_n59-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/requerimento_de_viagem_n59-2025.pdf</t>
   </si>
   <si>
     <t>Requerer 05 diárias com pernoite e 01 diária sem pernoite, para a cidade de Porto Alegre/RS, entre os dias 13 a 17 de outubro do corrente ano.</t>
   </si>
   <si>
     <t>4443</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_de_autorizacao_de_diarias_n65-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_de_autorizacao_de_diarias_n65-2025.pdf</t>
   </si>
   <si>
     <t>O vereador que abaixo subscreve, vem, respeitosamente,  à presença de Vossa Excelência, requerer a concessão de quatro diárias com pernoite e uma sem pernoite, para deslocamento à cidade de Porto Alegre/RS, no período de 13 a 17 de outubro de 2025.</t>
   </si>
   <si>
+    <t>4501</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4501/requerimento_de_autorizacao_de_viagem_n67-2025_ver_nilo_santos.pdf</t>
+  </si>
+  <si>
+    <t>“O vereador que abaixo subscreve, vem à presença de Vossa Excelência, requerer quatro diárias com pernoite e uma sem para a cidade de Porto Alegre, RS, nos dias acima supramencionados, a fim de possibilitar a participação no 166º seminário de gestão pública municipal, a ser ministrado pela Capacitar &amp; conhecimento, conforme documentação em anexo.”</t>
+  </si>
+  <si>
+    <t>4502</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4502/requerimento_de_autorizacao_de_diarias_n68-2025_ver_let._salc.pdf</t>
+  </si>
+  <si>
+    <t>“A Vereadora que abaixo subscreve, vem à presença de Vossa Excelência, requerer que lhe seja concedida uma diária sem pernoite para a cidade de Santa Maria no dia 31 de outubro de 2025 para a Edição do Primeiro Parlamento + Empreendedor Regional Centro SEBRAE/RS.”</t>
+  </si>
+  <si>
+    <t>4506</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4506/requerimento_de_autorizacao_de_viagem_n71-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerer a concessão de uma diária com pernoite, para a cidade de Porto Alegre/RS, no dia 11 de novembro do corrente ano.</t>
+  </si>
+  <si>
+    <t>4514</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4514/requerimento_de_autorizacao_de_diarias_n75-2025.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, vem à presença de Vossa Excelência, requerer que seja concedida a este vereador uma diária com pernoite, para a cidade de Porto Alegre - RS, com saída dia 10 de novembro e retorno em 11 de novembro de 2025, quando estará em viagem pelo Projeto Câmara Mirim, cumprindo a agenda na capital.</t>
+  </si>
+  <si>
+    <t>4520</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4520/requerimento_de_autorizacao_de_diarias_n78.2025_da_vereadora_leticia_salcedo.pdf</t>
+  </si>
+  <si>
+    <t>A Vereadora que abaixo subscreve, vem à presença de Vossa Excelência, requerer que lhe seja concedida uma diária com pernoite para a cidade de Porto Alegre no dia 11 de novembro de 2025 onde estarei acompanhando o Projeto Câmara Mirim.</t>
+  </si>
+  <si>
+    <t>4525</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4525/requerimento_de_viagem_n79-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requerer 01 diária com pernoite para a cidade de Porto Alegre para participar da viagem com os vereadores mirins a fim de cumprir compromissos legislativos.</t>
+  </si>
+  <si>
+    <t>4610</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4610/requerimento_de_diaria_n_83-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer duas diárias com pernoite e uma sem pernoite para a cidade de Porto Alegre/RS.</t>
+  </si>
+  <si>
+    <t>4611</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4611/requerimento_de_diaria_n_84-2025.pdf</t>
+  </si>
+  <si>
+    <t>Requer uma diária com pernoite e uma sem pernoite para a cidade de Porto Alegre/RS.</t>
+  </si>
+  <si>
+    <t>4810</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4810/requerimento_de_autorizacao_de_viagem__n85-2025_ver_lone_bianchini.pdf</t>
+  </si>
+  <si>
+    <t>O vereador que abaixo subscreve, vem à presença de Vossa Excelência, requerer quatro diárias com pernoite e uma sem para a cidade de Porto Alegre, RS, nos dias acima supramencionados, a fim de possibilitar a participação no 74º Simpósio de Gestão Pública, a ser ministrado pela AGAP (Assessoria e Gestão Administrativa Pública), conforme documentação em anexo.</t>
+  </si>
+  <si>
+    <t>4811</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4811/requerimento_de_autorizacao_de_viagem__n87-2025_ver_orlando_flores.pdf</t>
+  </si>
+  <si>
     <t>4035</t>
   </si>
   <si>
     <t>Veto</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4035/veto_ao_projeto_de_lei_n08-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4035/veto_ao_projeto_de_lei_n08-2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°08/2025.</t>
   </si>
   <si>
     <t>4108</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4108/veto_ao_pl_no15-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4108/veto_ao_pl_no15-2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°15/2025 do Vereador Nilo Santos - Institui o Programa Rua de Lazer, no âmbito municipal de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>4216</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4216/veto_ao_projeto_de_lei_n_45-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4216/veto_ao_projeto_de_lei_n_45-2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei °45/2025 do Vereador Nilo Santos, "Fica o Poder Executivo obrigado a divulgar a lista de espera em consultas e exames médicos no município de São Francisco de Assis/RS".</t>
   </si>
   <si>
     <t>4345</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/veto_ao_pl_n79-2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/veto_ao_pl_n79-2025.pdf</t>
   </si>
   <si>
     <t>Veto ao Projeto de Lei n°79/2025 "Dispõe sobre a acessibilidade de pessoas com deficiência ou mobilidade reduzida a brinquedos e equipamentos de academia em EMEI'S e escolas públicas municipais".</t>
   </si>
   <si>
+    <t>4557</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4557/veto_ao_pl_n94-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto do Executivo Municipal ao Projeto de Lei n° 94/2025, do Vereador Leonardo Pilar - "Estabelece a reserva de 1 (uma) vaga para mães/pais_x000D_
+atípicos nos Conselhos Municipais e da outras providências."</t>
+  </si>
+  <si>
+    <t>4558</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4558/veto_ao_pl_n101-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto do Executivo Municipal, ao Projeto de Lei n° 101-2025, da Vereadora Elizandra de Melo Sacardi - Dispõe sobre o reconhecimento de bailes,_x000D_
+fandangos, danças tradicionais e seus respectivos ensaios como patrimônio público, cultural, histórico e de lazer do Munícipio de São Francisco de Assis.</t>
+  </si>
+  <si>
+    <t>4590</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4590/veto_ao_projeto_de_lei_n110-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto do Executivo Municipal ao Projeto de Lei n° 110/2025, do vereador Orlando Flores. “Dispõe sobre a instituição de diretrizes para a análise e o monitoramento meteorológico prévio em eventos públicos realizados ao ar livre no Município de São Francisco de Assis – RS, e dá outras providências.”</t>
+  </si>
+  <si>
+    <t>4591</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4591/veto_ao_projeto_de_lei_n_82-2025.pdf</t>
+  </si>
+  <si>
+    <t>Veto do Executivo Municipal ao Projeto de Lei n° 82/2025, do vereador Nilo Santos. "Dispõe sobre o envio de informações à Câmara de Vereadores sobre as Indicações e Pedidos de Providências enviadas ao Poder Executivo Municipal e dá outras providências."</t>
+  </si>
+  <si>
+    <t>4612</t>
+  </si>
+  <si>
+    <t>EmImp</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4612/emenda_impositiva_n_01.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 01/2025</t>
+  </si>
+  <si>
+    <t>4613</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4613/emenda_impositiva_n_02.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 02/2025</t>
+  </si>
+  <si>
+    <t>4614</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4614/emenda_impositiva_n_03.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 03/2025</t>
+  </si>
+  <si>
+    <t>4615</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4615/emenda_impositiva_n_04.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 04/2025</t>
+  </si>
+  <si>
+    <t>4616</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4616/emenda_impositiva_n_05.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 05/2025</t>
+  </si>
+  <si>
+    <t>4617</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4617/emenda_impositiva_n_06.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 06/2025</t>
+  </si>
+  <si>
+    <t>4618</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4618/emenda_impositiva_n_07.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 07/2025</t>
+  </si>
+  <si>
+    <t>4619</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4619/emenda_impositiva_n_08.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 08/2025</t>
+  </si>
+  <si>
+    <t>4620</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4620/emenda_impositiva_n_09.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 09/2025</t>
+  </si>
+  <si>
+    <t>4621</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4621/emenda_impositiva_n_10.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 10/2025</t>
+  </si>
+  <si>
+    <t>4622</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4622/emenda_impositiva_n_11.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 11/2025</t>
+  </si>
+  <si>
+    <t>4623</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4623/emenda_impositiva_n_12.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 12/2025</t>
+  </si>
+  <si>
+    <t>4624</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4624/emenda_impositiva_n_13.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 13/2025</t>
+  </si>
+  <si>
+    <t>4625</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4625/emenda_impositiva_n_14.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 14/2025</t>
+  </si>
+  <si>
+    <t>4626</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4626/emenda_impositiva_n_15.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 15/2025</t>
+  </si>
+  <si>
+    <t>4627</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4627/emenda_impositiva_n_16.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 16/2025</t>
+  </si>
+  <si>
+    <t>4628</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4628/emenda_impositiva_n_17.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 17/2025</t>
+  </si>
+  <si>
+    <t>4629</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4629/emenda_impositiva_n_18.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 18/2025</t>
+  </si>
+  <si>
+    <t>4630</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4630/emenda_impositiva_n_19.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 19/2025</t>
+  </si>
+  <si>
+    <t>4631</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4631/emenda_impositiva_n_20.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 20/2025</t>
+  </si>
+  <si>
+    <t>4632</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4632/emenda_impositiva_n_21.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 21/2025</t>
+  </si>
+  <si>
+    <t>4633</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4633/emenda_impositiva_n_22.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 22/2025</t>
+  </si>
+  <si>
+    <t>4634</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4634/emenda_impositiva_n_23.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 23/2025</t>
+  </si>
+  <si>
+    <t>4635</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4635/emenda_impositiva_n_24.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 24/2025</t>
+  </si>
+  <si>
+    <t>4636</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4636/emenda_impositiva_n_25.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 25/2025</t>
+  </si>
+  <si>
+    <t>4637</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4637/emenda_impositiva_n_26.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 26/2025</t>
+  </si>
+  <si>
+    <t>4638</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4638/emenda_impositiva_n_27.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 27/2025</t>
+  </si>
+  <si>
+    <t>4639</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4639/emenda_impositiva_n_28.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 28/2025</t>
+  </si>
+  <si>
+    <t>4640</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4640/emenda_impositiva_n_29.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 29/2025</t>
+  </si>
+  <si>
+    <t>4641</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4641/emenda_impositiva_n_30.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 30/2025</t>
+  </si>
+  <si>
+    <t>4642</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4642/emenda_impositiva_n_31.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 31/2025</t>
+  </si>
+  <si>
+    <t>4643</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4643/emenda_impositiva_n_32.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 32/2025</t>
+  </si>
+  <si>
+    <t>4644</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4644/emenda_impositiva_n_33.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 33/2025</t>
+  </si>
+  <si>
+    <t>4645</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4645/emenda_impositiva_n_34.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 34/2025</t>
+  </si>
+  <si>
+    <t>4646</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4646/emenda_impositiva_n_35.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 35/2025</t>
+  </si>
+  <si>
+    <t>4647</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4647/emenda_impositiva_n_36.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 36/2025</t>
+  </si>
+  <si>
+    <t>4648</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4648/emenda_impositiva_n_37.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 37/2025</t>
+  </si>
+  <si>
+    <t>4649</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4649/emenda_impositiva_n_38.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 38/2025</t>
+  </si>
+  <si>
+    <t>4650</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4650/emenda_impositiva_n_39.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 39/2025</t>
+  </si>
+  <si>
+    <t>4651</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4651/emenda_impositiva_n_40.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 40/2025</t>
+  </si>
+  <si>
+    <t>4652</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4652/emenda_impositiva_n_41.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 41/2025</t>
+  </si>
+  <si>
+    <t>4653</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4653/emenda_impositiva_n_42.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 42/2025</t>
+  </si>
+  <si>
+    <t>4654</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4654/emenda_impositiva_n_43.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 43/2025</t>
+  </si>
+  <si>
+    <t>4655</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4655/emenda_impositiva_n_44.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 44/2025</t>
+  </si>
+  <si>
+    <t>4656</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4656/emenda_impositiva_n_45.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 45/2025</t>
+  </si>
+  <si>
+    <t>4657</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4657/emenda_impositiva_n_46.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 46/2025</t>
+  </si>
+  <si>
+    <t>4658</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4658/emenda_impositiva_n_47.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 47/2025</t>
+  </si>
+  <si>
+    <t>4659</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4659/emenda_impositiva_n_48.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 48/2025</t>
+  </si>
+  <si>
+    <t>4660</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4660/emenda_impositiva_n_49.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 49/2025</t>
+  </si>
+  <si>
+    <t>4661</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4661/emenda_impositiva_n_50.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 50/2025</t>
+  </si>
+  <si>
+    <t>4662</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4662/emenda_impositiva_n_51.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 51/2025</t>
+  </si>
+  <si>
+    <t>4663</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4663/emenda_impositiva_n_52.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 52/2025</t>
+  </si>
+  <si>
+    <t>4664</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4664/emenda_impositiva_n_53.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 53/2025</t>
+  </si>
+  <si>
+    <t>4665</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4665/emenda_impositiva_n_54.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 54/2025</t>
+  </si>
+  <si>
+    <t>4666</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4666/emenda_impositiva_n_55.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 55/2025</t>
+  </si>
+  <si>
+    <t>4667</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4667/emenda_impositiva_n_56.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 56/2025</t>
+  </si>
+  <si>
+    <t>4668</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4668/emenda_impositiva_n_57.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 57/2025</t>
+  </si>
+  <si>
+    <t>4669</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4669/emenda_impositiva_n_58.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 58/2025</t>
+  </si>
+  <si>
+    <t>4670</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4670/emenda_impositiva_n_59.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 59/2025</t>
+  </si>
+  <si>
+    <t>4671</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4671/emenda_impositiva_n_60.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 60/2025</t>
+  </si>
+  <si>
+    <t>4672</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4672/emenda_impositiva_n_61.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 61/2025</t>
+  </si>
+  <si>
+    <t>4673</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4673/emenda_impositiva_n_62.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 62/2025</t>
+  </si>
+  <si>
+    <t>4674</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4674/emenda_impositiva_n_63.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 63/2025</t>
+  </si>
+  <si>
+    <t>4675</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4675/emenda_impositiva_n_64.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 64/2025</t>
+  </si>
+  <si>
+    <t>4676</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4676/emenda_impositiva_n_65.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 65/2025</t>
+  </si>
+  <si>
+    <t>4677</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4677/emenda_impositiva_n_66.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 66/2025</t>
+  </si>
+  <si>
+    <t>4678</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4678/emenda_impositiva_n_67.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 67/2025</t>
+  </si>
+  <si>
+    <t>4679</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4679/emenda_impositiva_n_68.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 68/2025</t>
+  </si>
+  <si>
+    <t>4680</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4680/emenda_impositiva_n_69.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 69/2025</t>
+  </si>
+  <si>
+    <t>4681</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4681/emenda_impositiva_n_70.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 70/2025</t>
+  </si>
+  <si>
+    <t>4682</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4682/emenda_impositiva_n_71.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 71/2025</t>
+  </si>
+  <si>
+    <t>4683</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4683/emenda_impositiva_n_72.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 72/2025</t>
+  </si>
+  <si>
+    <t>4684</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4684/emenda_impositiva_n_73.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 73/2025</t>
+  </si>
+  <si>
+    <t>4685</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4685/emenda_impositiva_n_74.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 74/2025</t>
+  </si>
+  <si>
+    <t>4686</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4686/emenda_impositiva_n_75.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 75/2025</t>
+  </si>
+  <si>
+    <t>4687</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4687/emenda_impositiva_n_76.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 76/2025</t>
+  </si>
+  <si>
+    <t>4688</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4688/emenda_impositiva_n_77.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 77/2025</t>
+  </si>
+  <si>
+    <t>4689</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4689/emenda_impositiva_n_78.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 78/2025</t>
+  </si>
+  <si>
+    <t>4690</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4690/emenda_impositiva_n_79.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 79/2025</t>
+  </si>
+  <si>
+    <t>4691</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4691/emenda_impositiva_n_80.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 80/2025</t>
+  </si>
+  <si>
+    <t>4692</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4692/emenda_impositiva_n_81.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 81/2025</t>
+  </si>
+  <si>
+    <t>4693</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4693/emenda_impositiva_n_82.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 82/2025</t>
+  </si>
+  <si>
+    <t>4694</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4694/emenda_impositiva_n_83.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 83/2025</t>
+  </si>
+  <si>
+    <t>4695</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4695/emenda_impositiva_n_84.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 84/2025</t>
+  </si>
+  <si>
+    <t>4696</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4696/emenda_impositiva_n_85.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 85/2025</t>
+  </si>
+  <si>
+    <t>4697</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4697/emenda_impositiva_n_86.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 86/2025</t>
+  </si>
+  <si>
+    <t>4698</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4698/emenda_impositiva_n_87.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 87/2025</t>
+  </si>
+  <si>
+    <t>4699</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4699/emenda_impositiva_n_88.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 88/2025</t>
+  </si>
+  <si>
+    <t>4700</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4700/emenda_impositiva_n_89.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 89/2025</t>
+  </si>
+  <si>
+    <t>4701</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4701/emenda_impositiva_n_90.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 90/2025</t>
+  </si>
+  <si>
+    <t>4702</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4702/emenda_impositiva_n_91.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 91/2025</t>
+  </si>
+  <si>
+    <t>4703</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4703/emenda_impositiva_n_92.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 92/2025</t>
+  </si>
+  <si>
+    <t>4704</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4704/emenda_impositiva_n_93.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 93/2025</t>
+  </si>
+  <si>
+    <t>4705</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4705/emenda_impositiva_n_94.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 94/2025</t>
+  </si>
+  <si>
+    <t>4706</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4706/emenda_impositiva_n_95.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 95/2025</t>
+  </si>
+  <si>
+    <t>4707</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4707/emenda_impositiva_n_96.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 96/2025</t>
+  </si>
+  <si>
+    <t>4708</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4708/emenda_impositiva_n_97.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 97/2025</t>
+  </si>
+  <si>
+    <t>4709</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4709/emenda_impositiva_n_98.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 98/2025</t>
+  </si>
+  <si>
+    <t>4710</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4710/emenda_impositiva_n_99.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 99/2025</t>
+  </si>
+  <si>
+    <t>4711</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4711/emenda_impositiva_n_100.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 100/2025</t>
+  </si>
+  <si>
+    <t>4712</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4712/emenda_impositiva_n_101.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 101/2025</t>
+  </si>
+  <si>
+    <t>4713</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4713/emenda_impositiva_n_102.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 102/2025</t>
+  </si>
+  <si>
+    <t>4714</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4714/emenda_impositiva_n_103.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 103/2025</t>
+  </si>
+  <si>
+    <t>4715</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4715/emenda_impositiva_n_104.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 104/2025</t>
+  </si>
+  <si>
+    <t>4716</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4716/emenda_impositiva_n_105.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 105/2025</t>
+  </si>
+  <si>
+    <t>4717</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4717/emenda_impositiva_n_106.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 106/2025</t>
+  </si>
+  <si>
+    <t>4718</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4718/emenda_impositiva_n_107.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 107/2025</t>
+  </si>
+  <si>
+    <t>4719</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4719/emenda_impositiva_n_108.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 108/2025</t>
+  </si>
+  <si>
+    <t>4720</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4720/emenda_impositiva_n_109.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 109/2025</t>
+  </si>
+  <si>
+    <t>4721</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4721/emenda_impositiva_n_110.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 110/2025</t>
+  </si>
+  <si>
+    <t>4722</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4722/emenda_impositiva_n_111.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 111/2025</t>
+  </si>
+  <si>
+    <t>4723</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4723/emenda_impositiva_n_112.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 112/2025</t>
+  </si>
+  <si>
+    <t>4724</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4724/emenda_impositiva_n_113.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 113/2025</t>
+  </si>
+  <si>
+    <t>4725</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4725/emenda_impositiva_n_114.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 114/2025</t>
+  </si>
+  <si>
+    <t>4726</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4726/emenda_impositiva_n_115.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 115/2025</t>
+  </si>
+  <si>
+    <t>4727</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4727/emenda_impositiva_n_116.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 116/2025</t>
+  </si>
+  <si>
+    <t>4728</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4728/emenda_impositiva_n_117.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 117/2025</t>
+  </si>
+  <si>
+    <t>4729</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4729/emenda_impositiva_n_118.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 118/2025</t>
+  </si>
+  <si>
+    <t>4730</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4730/emenda_impositiva_n_119.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 119/2025</t>
+  </si>
+  <si>
+    <t>4731</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4731/emenda_impositiva_n_120.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 120/2025</t>
+  </si>
+  <si>
+    <t>4732</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4732/emenda_impositiva_n_121.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 121/2025</t>
+  </si>
+  <si>
+    <t>4733</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4733/emenda_impositiva_n_122.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 122/2025</t>
+  </si>
+  <si>
+    <t>4734</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4734/emenda_impositiva_n_123.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 123/2025</t>
+  </si>
+  <si>
+    <t>4735</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4735/emenda_impositiva_n_124.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 124/2025</t>
+  </si>
+  <si>
+    <t>4736</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4736/emenda_impositiva_n_125.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 125/2025</t>
+  </si>
+  <si>
+    <t>4737</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4737/emenda_impositiva_n_126.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 126/2025</t>
+  </si>
+  <si>
+    <t>4738</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4738/emenda_impositiva_n_127.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 127/2025</t>
+  </si>
+  <si>
+    <t>4739</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4739/emenda_impositiva_n_128.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 128/2025</t>
+  </si>
+  <si>
+    <t>4740</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4740/emenda_impositiva_n_129.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 129/2025</t>
+  </si>
+  <si>
+    <t>4741</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4741/emenda_impositiva_n_130.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 130/2025</t>
+  </si>
+  <si>
+    <t>4742</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4742/emenda_impositiva_n_131.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 131/2025</t>
+  </si>
+  <si>
+    <t>4743</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4743/emenda_impositiva_n_132.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 132/2025</t>
+  </si>
+  <si>
+    <t>4744</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4744/emenda_impositiva_n_133.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 133/2025</t>
+  </si>
+  <si>
+    <t>4745</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4745/emenda_impositiva_n_134.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 134/2025</t>
+  </si>
+  <si>
+    <t>4746</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4746/emenda_impositiva_n_135.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 135/2025</t>
+  </si>
+  <si>
+    <t>4747</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4747/emenda_impositiva_n_136.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 136/2025</t>
+  </si>
+  <si>
+    <t>4748</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4748/emenda_impositiva_n_137.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 137/2025</t>
+  </si>
+  <si>
+    <t>4749</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4749/emenda_impositiva_n_138.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 138/2025</t>
+  </si>
+  <si>
+    <t>4750</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4750/emenda_impositiva_n_139.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 139/2025</t>
+  </si>
+  <si>
+    <t>4751</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4751/emenda_impositiva_n_140.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 140/2025</t>
+  </si>
+  <si>
+    <t>4752</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4752/emenda_impositiva_n_141.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 141/2025</t>
+  </si>
+  <si>
+    <t>4753</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4753/emenda_impositiva_n_142.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 142/2025</t>
+  </si>
+  <si>
+    <t>4754</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4754/emenda_impositiva_n_143.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 143/2025</t>
+  </si>
+  <si>
+    <t>4755</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4755/emenda_impositiva_n_144.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 144/2025</t>
+  </si>
+  <si>
+    <t>4756</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4756/emenda_impositiva_n_145.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 145/2025</t>
+  </si>
+  <si>
+    <t>4757</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4757/emenda_impositiva_n_146.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 146/2025</t>
+  </si>
+  <si>
+    <t>4758</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4758/emenda_impositiva_n_147.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 147/2025</t>
+  </si>
+  <si>
+    <t>4759</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4759/emenda_impositiva_n_148.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 148/2025</t>
+  </si>
+  <si>
+    <t>4760</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4760/emenda_impositiva_n_149.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 149/2025</t>
+  </si>
+  <si>
+    <t>4761</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4761/emenda_impositiva_n_150.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 150/2025</t>
+  </si>
+  <si>
+    <t>4762</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4762/emenda_impositiva_n_151.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 151/2025</t>
+  </si>
+  <si>
+    <t>4763</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4763/emenda_impositiva_n_152.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 152/2025</t>
+  </si>
+  <si>
+    <t>4764</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4764/emenda_impositiva_n_153.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 153/2025</t>
+  </si>
+  <si>
+    <t>4765</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4765/emenda_impositiva_n_154.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 154/2025</t>
+  </si>
+  <si>
+    <t>4766</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4766/emenda_impositiva_n_155.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 155/2025</t>
+  </si>
+  <si>
+    <t>4767</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4767/emenda_impositiva_n_156.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 156/2025</t>
+  </si>
+  <si>
+    <t>4768</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4768/emenda_impositiva_n_157.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 157/2025</t>
+  </si>
+  <si>
+    <t>4769</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4769/emenda_impositiva_n_158.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 158/2025</t>
+  </si>
+  <si>
+    <t>4770</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4770/emenda_impositiva_n_159.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 159/2025</t>
+  </si>
+  <si>
+    <t>4771</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4771/emenda_impositiva_n_160.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 160/2025</t>
+  </si>
+  <si>
+    <t>4772</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4772/emenda_impositiva_n_161.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 161/2025</t>
+  </si>
+  <si>
+    <t>4773</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4773/emenda_impositiva_n_162.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 162/2025</t>
+  </si>
+  <si>
+    <t>4774</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4774/emenda_impositiva_n_163.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 163/2025</t>
+  </si>
+  <si>
+    <t>4775</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4775/emenda_impositiva_n_164.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 164/2025</t>
+  </si>
+  <si>
+    <t>4776</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4776/emenda_impositiva_n_165.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 165/2025</t>
+  </si>
+  <si>
+    <t>4777</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4777/emenda_impositiva_n_166.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 166/2025</t>
+  </si>
+  <si>
+    <t>4778</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4778/emenda_impositiva_n_167.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 167/2025</t>
+  </si>
+  <si>
+    <t>4779</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4779/emenda_impositiva_n_168.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 168/2025</t>
+  </si>
+  <si>
+    <t>4780</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4780/emenda_impositiva_n_169.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 169/2025</t>
+  </si>
+  <si>
+    <t>4781</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4781/emenda_impositiva_n_170.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 170/2025</t>
+  </si>
+  <si>
+    <t>4782</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4782/emenda_impositiva_n_171.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 171/2025</t>
+  </si>
+  <si>
+    <t>4783</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4783/emenda_impositiva_n_172.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 172/2025</t>
+  </si>
+  <si>
+    <t>4784</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4784/emenda_impositiva_n_173.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 173/2025</t>
+  </si>
+  <si>
+    <t>4785</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4785/emenda_impositiva_n_174.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 174/2025</t>
+  </si>
+  <si>
+    <t>4786</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4786/emenda_impositiva_n_175.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 175/2025</t>
+  </si>
+  <si>
+    <t>4787</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4787/emenda_impositiva_n_176.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 176/2025</t>
+  </si>
+  <si>
+    <t>4788</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4788/emenda_impositiva_n_177.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 177/2025</t>
+  </si>
+  <si>
+    <t>4789</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4789/emenda_impositiva_n_178.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 178/2025</t>
+  </si>
+  <si>
+    <t>4790</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4790/emenda_impositiva_n_179.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 179/2025</t>
+  </si>
+  <si>
+    <t>4791</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4791/emenda_impositiva_n_180.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 180/2025</t>
+  </si>
+  <si>
+    <t>4792</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4792/emenda_impositiva_n_181.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 181/2025</t>
+  </si>
+  <si>
+    <t>4793</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4793/emenda_impositiva_n_182.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 182/2025</t>
+  </si>
+  <si>
+    <t>4794</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4794/emenda_impositiva_n_183.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 183/2025</t>
+  </si>
+  <si>
+    <t>4795</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4795/emenda_impositiva_n_184.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 184/2025</t>
+  </si>
+  <si>
+    <t>4796</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4796/emenda_impositiva_n_185.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 185/2025</t>
+  </si>
+  <si>
+    <t>4797</t>
+  </si>
+  <si>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4797/emenda_impositiva_n_186.2025.pdf</t>
+  </si>
+  <si>
+    <t>Emenda Impositiva nº 186/2025</t>
+  </si>
+  <si>
     <t>4191</t>
   </si>
   <si>
     <t>PELO</t>
   </si>
   <si>
     <t>Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
-    <t>Elizandra Sacardi, Kassineida Paz, Lone Bianchini, Nilo Santos, Orlando Flores</t>
-[...2 lines deleted...]
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4191/proposta_de_emenda_a_lei_organica_no_01.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4191/proposta_de_emenda_a_lei_organica_no_01.2025.pdf</t>
   </si>
   <si>
     <t>Fica acrescido o §1° - A ao § 1° e alterado o § 3° do art. 88 da Lei Orgânica Municipal, com finalidade de instituir as emendas de bancada</t>
   </si>
   <si>
     <t>4192</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4192/proposta_de_emenda_a_lei_organica_no_02.2025.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4192/proposta_de_emenda_a_lei_organica_no_02.2025.pdf</t>
   </si>
   <si>
     <t>Acrescenta a alínea "a" ao inciso III do art. 68 da Lei Orgânica Municipal de São Francisco de Assis, para estabelecer o prazo regulamentar de resposta aos pedidos de informação encaminhados ao Poder Executivo.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -8372,67 +11536,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_n_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_n_02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_n_03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_no17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_no20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_n22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_no23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_n24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_n25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_n26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_n27.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_n_38.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_n39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_n_41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_n46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_n51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_no56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_no60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_n64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_n69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_n70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_n73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_n_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_n81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_n82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_n83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_n86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_n89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_n90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao__n91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_n93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_n96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4115/indicacao_n101-2025_do_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4116/indicacao_102-2025_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4118/indicacao_n103-2025_do_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_n107-2025_do_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_n109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_n111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_n112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_n113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4178/indicacao_n114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_n115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_n_116-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4189/indicacao_n_117_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_n_118_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_n_119_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_n121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4233/indicacao_n122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_n_123-2025_ver_rodrigo_lambert_e_eberton_luiz.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_n124-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_n125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4253/indicacao_n126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_n127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4257/indicacao_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao__n_131-2025_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_n_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao__n133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_n134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/indicacao_n135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/indicacao_n136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_n137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/indicacao_n138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/indicacao_n140-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_n141-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao_n142-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_n143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_n144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_n145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/indicacao_n148-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/indicacao_n149-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_n150.2025_do_vereador_rudinei_cortese.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_n_151-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_n152-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_n153-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/indicacao_n154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_n_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/indicacao_n156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_n157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/indicacao_n158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_n_159.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_n160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_n_161.2025_do_vereador_rudinei_cortese.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_n162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_n163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/indicacao_n164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/indicacao_n165-2025_ver_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_n166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_n167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_n168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/indicacao_n169-2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_n171-2025.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/indicacao_n_172.2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/indicacao_n_173.2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_n174-2025.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_n175-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4436/indicacao_n176.2025_do_vereador_eberton_luiz.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4438/indicacai_n177-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_n178-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/indicacao_n179-2025.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/indicacao_n180-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/indicacao_n181-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/indicacao_n182-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/indicacao_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_n185-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_n186-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/indicacao_n187-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_188-2025_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_189-2025_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_n190.2025_do_vereador_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/mocao_de_apoio_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/mocao_de_aplausos_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/mocao_de_aplauso_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_de_aplauso_n04-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3998/mocao_de_aplauso_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4047/mocao_de_aplauso_06-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplauso_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4063/mocao_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4079/mocao_de_aplauso_no09-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4117/mocao_n10-2025.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4129/mocao_de_apoio_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4276/mocao_de_aplauso_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/mocao_de_aplauso_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/mocao_de_aplauso_n14-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/mocao_de_aplauso_n15-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_informacao_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/pedido_de_informacao_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/pedido_de_informacao_n03-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/pedido_de_informacao_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3953/pedido_de_informacao_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3954/pedido_de_informacao_no06-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3956/pedido_de_informacao_n07-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3970/pedido_de_informacao_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3989/pedido_de_informacao_no09-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3992/pedido_de_informacao_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4014/pedido_de_informacao_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4025/pedido_de_informacao_n12-2025.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4038/pedido_de_informacao_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4067/pedido_de_informacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4110/pedido_de_informacao_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4131/pedido_de_informacao_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4153/pedido_de_informacao_n17-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4159/pedido_de_informacao_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4158/pedido_de_informacao_no19-2025.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4207/pedido_de_informacao_n20-2025.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4219/pedido_de_informacao_n21-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4247/pedido_de_informacao_n22-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pedido_de_informacao_n23-2025.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/pedido_de_informacao_n24-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pedido_de_informacao_n25-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pedido_de_informacao_n26-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pedido_de_informacao_n27-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pedido_de_informacao_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/pedido_de_informacao_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pedido_de_informacao_n30-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_informacao_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pedido_de_informacao_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pedido_de_informacao_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/pedido_de_informacao_n34-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pedido_de_informacao_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/pedido_de_providencia_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/pedido_de_providencia_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/pedido_de_providencia_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/pedido_de_providencia_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_providencia_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_providencia_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_providencia_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_providencia_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/pedido_de_providencia_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/pedido_de_providencia_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/pedido_de_providencia_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_no14-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_providencia_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_providencia_n18-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_providencia_n19-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_n20-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_n21-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/pedido_de_providencia_n22-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/pedido_de_providencia_n23-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/pedido_de_providencia_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/pedido_de_providencia_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/pedido_de_providencia_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/pedido_de_providencia_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/pedido_de_providencia_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_providencia_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_providencia_n_30.2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/pedido_de_providencia_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/pedido_de_providencia_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/pedido_de_providencia_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/pedido_de_providencia_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/pedido_de_providencia_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/pedido_de_providencia_no38-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/pedido_de_providencia_no39-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/pedido_de_providencia_no41-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/pedido_de_providencia_no42-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/pedido_de_providencia_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_providencia_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/pedido_de_providencia_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_no48-2025.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_no49-2025.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/pedido_de_providencia_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/pedido_de_providencia_no51-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/pedido_de_providencia_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/pedido_de_providencia_n_53.2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/pedido_de_providencia_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/pedido_de_providencia_n_55.2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/pedido_de_providencia_no56-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/pedido_de_providencia_n_57.2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/pedido_de_providencia_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/pedido_de_providencia_n60-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/pedido_de_providencia_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/pedido_de_providencia_n_62.2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_providencia_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_n64-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/pedido_de_providencia_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/pedido_de_providencia_n_66.2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/pedido_de_providencia_n_67.2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/pedido_de_providencia_n68-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_no69-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/pedido_de_providencia_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3924/pedido_de_providencia_no71-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3925/pedido_de_providencia_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3938/pedido_de_providencia_no74-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3939/pedido_de_providencia_no75-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3940/pedido_de_providencia_n76-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3941/pedido_de_providencia_no77-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3942/pedido_de_providencia_no78-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3943/pedido_de_providencia_no79-2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3944/pedido_de_providencia_no80-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3945/pedido_de_providencia_no81-2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3948/pedido_de_providencia_no82-2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3949/pedido_de_providencia_no83-2025.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3952/pedido_de_providencia_no84-2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3958/pedido_de_providencia_no85-2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3957/pedido_de_providencia_no86-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3959/pedido_de_providencia_no87-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3960/pedido_de_providencia_no88-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3965/pedido_de_providencia_no89-2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3981/pedido_de_providencia_no_90.2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3967/pedido_de_providencia_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3982/pedido_de_providencia_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3971/pedido_de_providencia_n93-2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3980/pedido_de_providencia_no94-2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3985/pedido_de_providencia_no95-2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3986/pedido_de_providencia_no96-2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3990/pedido_de_providencia_n97-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3991/pedido_de_providencia_n98-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3999/pedido_de_providencia_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4006/pedido_de_providencia_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4007/pedido_de_providencia_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4012/pedido_de_providencia_n103-2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4019/pedido_de_providencia_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4023/pedido_de_providencia_n105-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4024/pedido_de_providencia_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4027/pedido_de_providencia_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4028/pedido_de_providencia_n108-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4030/pedido_de_providencia_n109-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4032/pedido_de_providencia_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4033/pedido_de_providencia_no111-2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4041/pedido_de_providencia_n112-2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4048/pedido_de_providencia_n113-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4049/pedido_de_providencia_n114-2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4052/pedido_de_providencia_n115-2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4051/pedido_de_providencia_no116-2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4053/pedido_de_providencia_n117-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4058/pedido_de_providencia_n118-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4059/pedido_de_providencia_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4064/pedido_de_providencia_n120-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4072/pedido_de_providencia_n121.2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4075/pedido_de_providencia_no122-2025.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4076/pedido_de_providencia_no123-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4080/pedido_de_providencia_no125-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4081/pedido_de_providencia_n125-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4087/pedido_de_providencia_126-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4082/pedido_de_providencia_n127.2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4088/pedido_de_providencia_n128-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4089/pedido_de_providencia_n129-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4097/pedido_de_providencia_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4100/pedido_de_providencia_n131-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4101/pedido_de_providencia_no132-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4102/pedido_de_providencia_no133-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4104/pedido_de_providencia_n134-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4109/pedido_de_providencia_no135-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4113/pedido_de_providencia_n136-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4114/pedido_de_providencia_n137-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4130/pedido_de_providencia_no138-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4140/pedido_de_providencia_n139-2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4145/pedido_de_providencia_n141-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4149/pedido_de_providencia_no142-2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4150/pedido_de_providencia_no143-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4151/pedido_de_providencia_n144-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4152/pedido_de_providencia_n145-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4166/pedido_de_providencia_n146-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4167/pedido_de_providencia_n147-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4168/pedido_de_providencia_n148-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4169/pedido_de_providencia_n149-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4171/pedido_de_providencia_no_150.2025.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4179/pedido_de_providencia_no151-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4180/pedido_de_providencia_no152-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4182/pedido_de_providencia_no153-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4181/pedido_de_providencia_no154-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4185/pedido_de_providencia_n155-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4229/pedido_de_providencia_n156-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4193/pedido_de_providencia_n_157-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4194/pedido_de_providencia_n158-2025_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4195/pedido_de_providencia_n159-2025_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4200/pedido_de_providencia_n_160-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4199/pedido_de_providencia_n_161-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4201/pedido_de_providencia_n162-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4202/pedido_de_providencia_n163-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4203/pedido_de_providencia_n164-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4204/pedido_de_providencia_n165-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4214/pedido_de_providencia_n166-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4205/pedido_de_providencia_n167-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4206/pedido_de_providencia_n168-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4215/pedido_de_providencia_n169-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4218/pedido_de_providencia_n170-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4220/pedido_de_providencia_n171-2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4221/pedido_de_providencia_n_172-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4225/pedido_de_providencia_n173-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4226/pedido_de_providencia_n174-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4227/pedido_de_providencia175-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4228/pedido_de_providencia_n176-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4230/pedido_de_providencia_n177-2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4234/pedido_de_providencia_n178-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4243/pedido_de_providencia_n179-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4244/pedido_de_providencia_n180-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4246/pedido_de_providencia_n181-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4249/pedido_de_providencia_n_182-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4250/pedido_de_proviencia_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4251/pedido_de_providencia_n184-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4252/pedido_de_providencia_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4262/pedido_de_providencia_n186-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4263/pedido_de_providencia_n187-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4264/pedido_de_providencia_n_188-2025_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4266/pedido_de_providencia_n189-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4267/pedido_de_providencia_n190-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4268/pedido_de_providencia_n191-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4270/pedido_de_providencia_n192.2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4271/pedido_de_providencia_n_193-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4272/pedido_de_providencia_n_194-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4273/pedido_de_providencia_195-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4274/pedido_de_providencia_n196-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4279/pedido_de_providencia_n198-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4284/pedido_de_providencia_n199-2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4286/pedido_de_providencia_n200-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pedido_de_providencia_n201-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/pedido_de_providencia_n202-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pedido_de_providencia_n203-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pedido_de_providencia_n204-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pedido_de_providencia_n205-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pedido_de_providencia_n206-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/pedido_de_providencia_n207-2025.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/pedido_de_providencia_208-2025.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pedido_de_providencia_n209-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pedido_de_providencia_n210-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/pedido_de_providencia_n211-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pedido_de_providencia_n212.2025_do_vereador_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/pedido_de_providencia_n213-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pedido_de_providencia_n214-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_n215-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pedido_de_providencia_n216.2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pedido_de_providencia_n217-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pedido_de_providencia_n218-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pedido_de_providencia_n219-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4354/pedido_de_providencia_n_220-2025_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pedido_de_providencia_n221-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pedido_de_providencia_n222-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/pedido_de_providencia_n223-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pedido_de_providencia_n_224.2025_da_vereadora_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pedido_de_providencia_n225.2025_do_vereador_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pedido_de_providencia_n226-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pedido_de_providencia_n227-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4370/pedido_de_providencia_n228-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/pedido_de_providencia_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4373/pedido_de_providencia_n230-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_n231-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_n232-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_n233-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_n234-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pedido_de_providencia_n235-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_n_236-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_n237-2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/pedido_de_providencia_n238-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/pedido_de_providencia_n239-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/pedido_de_providencia_n_240-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4410/pedido_de_providencia_n_241-2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_n243-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_n244-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/pedido_de_providencia_n245-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/pedido_de_providencia_n246-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/pedido_de_providencia_n247-2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pedido_de_providencia__n248-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pedido_de_providencia_n249-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pedido_de_providencia_n250-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pedido_de_providencia_n251-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_n252-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_providencia_n253-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pedido_de_providencia_n254-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pedido_de_providencia_n255-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pedido_de_providencia_n256-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pedido_de_providencia_n257-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pedido_de_providencia_n258.2025_da_vereadora_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pedio_de_providencia_n259-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pedido_de_providencia_n260-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pedido_de_providencia_n261-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pedido_de_providencia_n262-2025.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pedido_de_providencia_n263-2025_do_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pedido_de_providencia_n264-2025_do_vereador_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pedido_de_providencia_n265-2025_do_vereador_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pedido_de_providencia_n_266-2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_n267-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/pedido_de_providencia_n268-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/pedido_de_providencia_n269-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/pedido_de_providencia_n270-2025.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/pedido_de_providencia_n271-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pedido_de_providencia_n_272-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_n273-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_providencia_n_274-2025.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4484/pedido_de_providencia_n275-2025.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pedido_de_providencia_n276-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pedido_de_providencia_n277-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/pedido_de_providencia_n278-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4231/projeto_de_decreto_legislativo_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_decreto_legislativo_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4235/projeto_de_decreto_legislativo_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4236/projeto_de_decreto_legislativo_n04-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_decreto_lesgislativo_n07-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_decreto_legislativo_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/projeto_de_decreto_legislativo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/projeto_de_decreto_legislativo_n10-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_lei_n_001.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_n_003.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/projeto_de_lei_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_lei_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/projeto_de_lei_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/projeto_de_lei_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_lei_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_no14-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4011/projeto_de_lei_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_substitutivo_n19-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_lei_n20-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/projeto_de_lei_substitutivo_n21-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_substitutivo_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto_de_lei_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_lei_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no28-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no29-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_lei_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no32-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_lei_no34-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_de_lei_no35-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/projeto_de_lei_no36-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/projeto_de_lei_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_n38-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_lei_n39-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_de_lei_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_de_lei_n41-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_no42-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3966/projeto_de_lei_n44-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_no45-2025.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_de_lei_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_n48-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3972/projeto_de_lei_n49-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no50-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_no51-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4085/projeto_de_lei_no52-2025.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4016/projeto_de_lei_no53-2025.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4084/projeto_de_lei_no54-2025.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_n55-2025.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_n_56-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_n57-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4164/projeto_de_lei_no58-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_n60-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_lei_n61-2025_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_n62-2025_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4074/projeto_de_lei_n63-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_n64-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no65-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no66-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4093/projeto_de_lei_no67-2025.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei_no68-2025.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4103/projeto_de_lei_n69-2025.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_no70-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4120/substitutivo_do_projeto_de_lei_no_71.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_lei_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4126/projeto_de_lei_no73-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4122/projeto_de_lei_no74-2025.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no75-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no76-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4125/projeto_de_lei_no77-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4121/projeto_de_lei_no78-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4156/projeto_de_lei_n80-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4134/projeto_de_lei_n81-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4135/projeto_de_lei_n82-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_lei_no83-2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no85-2025.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4146/projeto_de_lei_n86-2025.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_n88-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_n_89-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no90-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_n91-2025.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4175/substitutivo_projeto_de_lei_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_de_lei_n93-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_lei_n_94.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_n_95-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4261/projeto_de_lei_n96-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei_n97-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4259/projeto_de_lei_n98-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4288/projeto_de_lei_n099.2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4265/projeto_de_lei_n_100-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4280/projeto_de_lei_n101-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/projeto_de_lei_n_102.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/projeto_de_lei_n_103.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/projeto_de_lei_n_104.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_n105-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/substitutivo_ao_projeto_de_lei_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_n108-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_n109-2025_do_exe._municipal.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/projeto_de_lei_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n111-2025_do_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/projeto_de_lei_n113-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_n114-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_n115-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_n118-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_lei_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_lei_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/projeto_de_lei_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/substitutivo_do_projeto_de_lei_n06-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_no08-2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/projeto_de_lei_no09-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/substitutivo_ao_projeto_de_lei_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_substitutivo_n11-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_no13-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_lei_no14-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_no17-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/substitutivo_ao_pl_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no19-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/projeto_de_lei_no20-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/projeto_de_lei_no21-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/substitutivo_ao_pl_no22-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/projeto_de_lei_no23-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/projeto_de_lei_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/projeto_de_lei_substitutivo_n27-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/projeto_de_lei_no28-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_no31-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no35-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_lei_no38-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/projeto_de_lei_no39-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_no40-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_no41-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_lei_no43-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_no44-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no45-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_no46-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/projeto_de_lei_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_lei_n48-2025.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no49-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_no50-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_no51-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_no52-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_lei_no53-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_no54-2025.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_substitutivo_n55-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3947/substitutivo_ao_projeto_de_lei_n56-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no57-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_no58-2025.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3979/substitutivo_ao_projeto_de_lei_n62-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3995/projeto_de_lei_no63-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4029/substitutivo_ao_pl_no64-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_no65-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4040/projeto_de_lei_no66-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei_n67-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4071/substitutivo_projeto_68-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no69-2025.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_n70-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4105/substitutivo_projeto_de_lei_n_71-2025_leticia_salcedo_machado.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_lei_n73-2025_do_ver._rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_n74-2025_do_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4139/substitutivo_ao_projeto_de_lei_n75-2025_do_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_n_76-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_n77-2025_do_vereador_nilo.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4155/projeto_de_lei_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4161/substitutivo_ao_pl_n79.2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4162/substitutivo_ao_projeto_de_lei_n80-2025.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_n81.2025_do_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_n82.2025_do_ver.nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4211/projeto_de_lei_n_83-2025_ver._rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4212/substitutivo_ao_projeto_de_lei_n84-2025.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4213/substitutivo_ao_projeto_de_lei_n85-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4210/projeto_de_lei_n_86-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4281/substitutivo_pl_88-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4241/substitutivo_ao_projeto_de_lei_n89-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_de_lei_n_90-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4242/projeto_de_lei_n91-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_n92-2025.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4260/substitutivo_ao_pl_n93-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4282/projeto_de_lei_n_94.2025_do_vereador_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/projeto_de_lei_n_95.2025_da_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_n96-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/substitutivo_ao_projeto_de_lei_n97-2025.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4350/substitutivo_ao_projeto_n98-2025.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_n99-2025_da_ver._elizandra_de_melo_sacardi.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n100-2025_da_ver._elizandra_de_melo_sacardi.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4353/substitutivo_ao_projeto_de_lei_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/substitutivo_pl_102-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_do_lei_n103-2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/projeto_de_lei_n104-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n105-2025_do_vereador_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/substitutivo_ao_projeto_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_n107-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/projeto_de_lei_n_108-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_n_109-2025_ver._rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4401/projeto_de_lei_n_110-2025_ver_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/projeto_de_lei_n111-2025_ver._kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/projeto_de_lei_n112-2025_ver._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/projeto_de_lei_n113-2025_ver._matias.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/projeto_de_lei_n115-2025_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/projeto_de_lei_n117-2025_do_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_n118-2025_do_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_n119-2025_da_vereadora_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_n120-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_n121-2025_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/projeto_de_lei_n122-2025_do_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_n123-2025_do_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_resolucao_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_resolucao_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/projeto_de_resolucao_n03-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_resolucao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_de_autorizacao_de_viagem_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_de_autorizacao_de_viagem_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_de_autorizacao_de_viagem_n16-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_de_viagem_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_de_viagem_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_n25-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_de_autorizacao_de_viagem_n26-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_de_viagem_n32-2025_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_de_viagem_n33-2025_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_de_viagem_n34-2025_vereador_leonardo.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_de_viagem_n35-2025_vereador_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_de_autorizacao_de_diarias_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_de_viagem_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_no42-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_de_autorizacao_de_diarias_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4172/requerimento_de_autorizacao_de_diaria_44-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4223/requerimento_de_autorizacao_de_viagem_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4255/requerimento_de_viagem_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/requerimento_de_autorizacao_de_viagem_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/requerimento_de_autorizacao_de_viagem_n51-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/requerimento_de_autorizacao_viagem_n52-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/requerimento_n57-2025.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/requerimento_de_viagem_n59-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_de_autorizacao_de_diarias_n65-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4035/veto_ao_projeto_de_lei_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4108/veto_ao_pl_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4216/veto_ao_projeto_de_lei_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/veto_ao_pl_n79-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4191/proposta_de_emenda_a_lei_organica_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4192/proposta_de_emenda_a_lei_organica_no_02.2025.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3696/indicacao_n_01.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3697/indicacao_n_02.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3698/indicacao_n_03.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3726/indicacao_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3727/indicacao_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3734/indicacao_no06-2025.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3742/indicacao_no_07.2025.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3747/indicacao_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3748/indicacao_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3749/indicacao_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3756/indicacao_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3768/indicacao_no12-2025.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3769/indicacao_no13-2025.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3772/indicacao_n_14-2025.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3779/indicacao_no17-2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3780/indicacao_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3781/indicacao_no19-2025.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3783/indicacao_no20-2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3784/indicacao_no21-2025.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3790/indicacao_n22-2025.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3794/indicacao_no23-2025.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3809/indicacao_n24-2025.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3810/indicacao_n25-2025.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3811/indicacao_n26-2025.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3813/indicacao_n27.2025.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3818/indicacao_no28-2025.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3827/indicacao_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3828/indicacao_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3833/indicacao_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3882/indicacao_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3835/indicacao_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3839/indicacao_no34-2025.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3844/indicacao_no35-2025.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3850/indicacao_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3864/indicacao_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3913/indicacao_n_38.2025.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3869/indicacao_n39-2025.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3876/indicacao_no40-2025.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3878/indicacao_n_41.2025.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3879/indicacao_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3890/indicacao_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3891/indicacao_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3892/indicacao_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3893/indicacao_n46-2025.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4056/indicacao_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3912/indicacao_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3902/indicacao_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3907/indicacao_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3908/indicacao_n51-2025.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3914/indicacao_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3920/indicacao_no53-2025.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3921/indicacao_no54-2025.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3930/indicacao_no55-2025.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3931/indicacao_no56-2025.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3927/indicacao_no57-2025.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3928/indicacao_no58-2025.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3929/indicacao_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3926/indicacao_no60-2025.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3937/indicacao_no61-2025.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3946/indicacao_no62-2025.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3950/indicacao_no63-2025.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3951/indicacao_n64-2025.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3961/indicacao_no65-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3962/indicacao_no66-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3963/indicacao_no67-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3964/indicacao_no68-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3983/indicacao_n69-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3984/indicacao_n70-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3987/indicacao_no71-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3988/indicacao_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3993/indicacao_n73-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3994/indicacao_no74-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3996/indicacao_no_75-2025.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3997/indicacao_no_76-2025.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4005/indicacao_n_77-2025.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4010/indicacao_no78-2025.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4009/indicacao_no79-2025.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4017/indicacao_no80-2025.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4018/indicacao_n81-2025.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4020/indicacao_n82-2025.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4021/indicacao_n83-2025.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4022/indicacao_n84-2025.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4026/indicacao_n85-2025.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4031/indicacao_n86-2025.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4034/indicacao_no87-2025.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4036/indicacao_88-2025.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4046/indicacao_n89-2025.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4060/indicacao_n90-2025.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4062/indicacao__n91-2025.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4066/indicacao_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4068/indicacao_n93-2025.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4078/indicacao_n_94-2025.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4094/indicacao_no95-2025.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4095/indicacao_n96-2025.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4098/indicacao_no97-2025.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4099/indicacao_no98-2025.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4107/indicacao_no99-2025.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4111/indicacao_no100-2025.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4115/indicacao_n101-2025_do_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4116/indicacao_102-2025_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4118/indicacao_n103-2025_do_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4127/indicacao_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4128/indicacao_no105-2025.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4141/indicacao_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4142/indicacao_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4147/indicacao_n107-2025_do_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4148/indicacao_n109-2025.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4163/indicacao_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4170/indicacao_n111-2025.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4176/indicacao_n112-2025.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4177/indicacao_n113-2025.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4178/indicacao_n114-2025.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4184/indicacao_n115-2025.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4187/indicacao_n_116-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4189/indicacao_n_117_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4190/indicacao_n_118_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4188/indicacao_n_119_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4209/indicacao_120-2025.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4222/indicacao_n121-2025.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4233/indicacao_n122-2025.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4237/indicacao_n_123-2025_ver_rodrigo_lambert_e_eberton_luiz.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4245/indicacao_n124-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4248/indicacao_n125-2025.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4253/indicacao_n126-2025.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4254/indicacao_n127-2025.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4256/indicacao_n_128-2025.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4257/indicacao_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4269/indicacao_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4277/indicacao__n_131-2025_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4283/indicacao_n_132-2025.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4285/indicacao__n133-2025.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4291/indicacao_n134-2025.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4296/indicacao_n135-2025.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4298/indicacao_n136-2025.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4313/indicacao_n137-2025.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4315/indicacao_n138-2025.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4319/indicacao_139-2025.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4322/indicacao_n140-2025.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4323/indicacao_n141-2025.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4324/indicacao_n142-2025.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4325/indicacao_n143-2025.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4329/indicacao_n144-2025.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4336/indicacao_n145-2025.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4341/indicacao_146-2025.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4342/indicacao_147-2025.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4343/indicacao_n148-2025.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4349/indicacao_n149-2025.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4360/indicacao_n150.2025_do_vereador_rudinei_cortese.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4363/indicacao_n_151-25.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4365/indicacao_n152-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4366/indicacao_n153-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4367/indicacao_n154-2025.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4372/indicacao_n_155-2025.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4377/indicacao_n156-2025.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4378/indicacao_n157-2025.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4379/indicacao_n158-2025.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4382/indicacao_n_159.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4383/indicacao_n160-2025.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4385/indicacao_n_161.2025_do_vereador_rudinei_cortese.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4388/indicacao_n162-2025.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4392/indicacao_n163-2025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4399/indicacao_n164-2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4400/indicacao_n165-2025_ver_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4405/indicacao_n166-2025.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4406/indicacao_n167-2025.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4408/indicacao_n168-2025.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4413/indicacao_n169-2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4607/indicacao_n170-2025_ver_rod_lamberti.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4412/indicacao_n171-2025.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4415/indicacao_n_172.2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4416/indicacao_n_173.2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4419/indicacao_n174-2025.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4428/indicacao_n175-2025.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4436/indicacao_n176.2025_do_vereador_eberton_luiz.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4438/indicacai_n177-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4437/indicacao_n178-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4442/indicacao_n179-2025.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4452/indicacao_n180-2025.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4453/indicacao_n181-2025.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4454/indicacao_n182-2025.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4459/indicacao_183-2025.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4461/indicacao_n_184-2025.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4468/indicacao_n185-2025.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4469/indicacao_n186-2025.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4471/indicacao_n187-2025.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4482/indicacao_188-2025_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4483/indicacao_189-2025_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4487/indicacao_n190.2025_do_vereador_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4495/indicacao_n191-2025.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4496/indicacao_n192-2025.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4498/indicacao_n193-2025.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4499/indicacao_n194-2025_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4503/indicacao_195-2025.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4507/indicacao_n196.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4508/indicacao_n197.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4509/indicacao_198-2025.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4510/indicacao_n199.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4521/indicacao_n200.2025_da_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4534/indicacao_n201-2025.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4530/indicacao_n202-2025.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4531/indicacao_n203-2025.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4537/indicacao_n204-2025.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4540/indicacao_n205-2025_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4541/indicacao_n206-2025.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4542/indicacao_n_207-2025.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4550/indicacao_n208-2025_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4553/indicacao_n_209-2025.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4555/indicacao_n210-2025.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4561/indicacao_n_211-2025.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4562/indicacao_n212-2025.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4565/indicacao_n_213-2025.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4575/indicacao_n214-2025.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4586/indicacao_n215-25_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4594/indicacao_n216-2025_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4597/indicacao_n218.2025.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4800/indicacao_n219-2025.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4801/indicacao_n220-2025.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4799/indicacao_n221-2025.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4806/indicacao_n222-2025_ver_leticia.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4808/indicacao_n_223-2025_ver_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4807/indicacao_n_224-2025_ver_elizandra.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4819/indicacao_n225-2025.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4821/indicacao_n226-2025.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4824/indicacao_n227-2025_ver_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3757/mocao_de_apoio_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3775/mocao_de_aplausos_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3825/mocao_de_aplauso_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3889/mocao_de_aplauso_n04-2025.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3998/mocao_de_aplauso_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4047/mocao_de_aplauso_06-2025.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4050/mocao_de_aplauso_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4063/mocao_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4079/mocao_de_aplauso_no09-2025.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4117/mocao_n10-2025.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4129/mocao_de_apoio_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4276/mocao_de_aplauso_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4302/mocao_de_aplauso_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4338/mocao_de_aplauso_n14-2025.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4445/mocao_de_aplauso_n15-2025.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4513/mocao_de_aplauso_n16.2025_da_vereadora_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4556/mocao_de_apoio_n17-2025.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4582/mocao_de_aplauso_n18-2025.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3793/pedido_de_informacao_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3799/pedido_de_informacao_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3812/pedido_de_informacao_n03-2025.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3883/pedido_de_informacao_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3953/pedido_de_informacao_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3954/pedido_de_informacao_no06-2025.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3956/pedido_de_informacao_n07-2025.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3970/pedido_de_informacao_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3989/pedido_de_informacao_no09-2025.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3992/pedido_de_informacao_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4014/pedido_de_informacao_no11-2025.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4025/pedido_de_informacao_n12-2025.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4038/pedido_de_informacao_n13-2025.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4067/pedido_de_informacao_14-2025.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4110/pedido_de_informacao_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4131/pedido_de_informacao_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4153/pedido_de_informacao_n17-2025.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4159/pedido_de_informacao_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4158/pedido_de_informacao_no19-2025.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4207/pedido_de_informacao_n20-2025.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4219/pedido_de_informacao_n21-2025.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4247/pedido_de_informacao_n22-2025.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4289/pedido_de_informacao_n23-2025.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4314/pedido_de_informacao_n24-2025.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4316/pedido_de_informacao_n25-2025.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4318/pedido_de_informacao_n26-2025.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4320/pedido_de_informacao_n27-2025.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4321/pedido_de_informacao_n28-2025.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4358/pedido_de_informacao_n29-2025.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4391/pedido_de_informacao_n30-2025.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4403/pedido_de_informacao_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4402/pedido_de_informacao_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4414/pedido_de_informacao_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4417/pedido_de_informacao_n34-2025.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4462/pedido_de_informacao_n_35-2025.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4533/pedido_de_informacao_n36-2025.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4527/pedido_de_informacao_n_37-2025.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4544/pedido_de_informacao_n38-2025.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4563/pedido_de_informacao_n39-2025.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4571/pedido_de_informacao_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4596/pedido_de_informacao_n41.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4814/pedido_de_informacao_n42-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4820/pedido_de_informacao_n43.2025_do_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3753/pedido_de_providencia_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3754/pedido_de_providencia_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3755/pedido_de_providencia_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3765/pedido_de_providencia_no_05-2025.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3764/pedido_de_providencia_n_06-2025.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3776/pedido_de_providencia_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3770/pedido_de_providencia_n_08-2025.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3771/pedido_de_providencia_n_09-2025.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3782/pedido_de_providencia_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3788/pedido_de_providencia_n_11-2025.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3789/pedido_de_providencia_n_12-2025.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3792/pedido_de_providencia_n_13-2025.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3795/pedido_de_providencia_no14-2025.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3796/pedido_de_providencia_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3797/pedido_de_providencia_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3798/pedido_de_providencia_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3805/pedido_de_providencia_n18-2025.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3806/pedido_de_providencia_n19-2025.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3807/pedido_de_providencia_n20-2025.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3808/pedido_de_providencia_n21-2025.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3814/pedido_de_providencia_n22-2025.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3815/pedido_de_providencia_n23-2025.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3817/pedido_de_providencia_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3820/pedido_de_providencia_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3819/pedido_de_providencia_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3821/pedido_de_providencia_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3822/pedido_de_providencia_n_28-2025.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3823/pedido_de_providencia_n_29-2025.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3851/pedido_de_providencia_n_30.2025.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3826/pedido_de_providencia_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3829/pedido_de_providencia_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3830/pedido_de_providencia_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3832/pedido_de_providencia_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3834/pedido_de_providencia_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3842/pedido_de_providencia_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3843/pedido_de_providencia_no38-2025.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3840/pedido_de_providencia_no39-2025.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3849/pedido_de_providencia_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3845/pedido_de_providencia_no41-2025.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3846/pedido_de_providencia_no42-2025.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3847/pedido_de_providencia_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3848/pedido_de_providencia_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3852/pedido_de_providencia_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3853/pedido_de_providencia_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3854/pedido_de_providencia_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3865/pedido_de_providencia_no48-2025.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3866/pedido_de_providencia_no49-2025.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3881/pedido_de_providencia_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3863/pedido_de_providencia_no51-2025.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3868/pedido_de_providencia_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3870/pedido_de_providencia_n_53.2025.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3871/pedido_de_providencia_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3872/pedido_de_providencia_n_55.2025.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3875/pedido_de_providencia_no56-2025.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3877/pedido_de_providencia_n_57.2025.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3888/pedido_de_providencia_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3898/pedido_de_providencia_n60-2025.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3900/pedido_de_providencia_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3901/pedido_de_providencia_n_62.2025.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3903/pedido_de_providencia_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3904/pedido_de_providencia_n64-2025.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3909/pedido_de_providencia_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3910/pedido_de_providencia_n_66.2025.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3911/pedido_de_providencia_n_67.2025.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3917/pedido_de_providencia_n68-2025.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3922/pedido_de_providencia_no69-2025.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3923/pedido_de_providencia_no_70-2025.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3924/pedido_de_providencia_no71-2025.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3925/pedido_de_providencia_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3938/pedido_de_providencia_no74-2025.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3939/pedido_de_providencia_no75-2025.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3940/pedido_de_providencia_n76-2025.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3941/pedido_de_providencia_no77-2025.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3942/pedido_de_providencia_no78-2025.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3943/pedido_de_providencia_no79-2025.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3944/pedido_de_providencia_no80-2025.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3945/pedido_de_providencia_no81-2025.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3948/pedido_de_providencia_no82-2025.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3949/pedido_de_providencia_no83-2025.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3952/pedido_de_providencia_no84-2025.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3958/pedido_de_providencia_no85-2025.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3957/pedido_de_providencia_no86-2025.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3959/pedido_de_providencia_no87-2025.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3960/pedido_de_providencia_no88-2025.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3965/pedido_de_providencia_no89-2025.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3981/pedido_de_providencia_no_90.2025.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3967/pedido_de_providencia_no_91-2025.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3982/pedido_de_providencia_no_92.2025.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3971/pedido_de_providencia_n93-2025.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3980/pedido_de_providencia_no94-2025.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3985/pedido_de_providencia_no95-2025.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3986/pedido_de_providencia_no96-2025.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3990/pedido_de_providencia_n97-2025.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3991/pedido_de_providencia_n98-2025.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3999/pedido_de_providencia_no_99-2025.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4006/pedido_de_providencia_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4007/pedido_de_providencia_n102-2025.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4012/pedido_de_providencia_n103-2025.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4019/pedido_de_providencia_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4023/pedido_de_providencia_n105-2025.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4024/pedido_de_providencia_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4027/pedido_de_providencia_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4028/pedido_de_providencia_n108-2025.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4030/pedido_de_providencia_n109-2025.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4032/pedido_de_providencia_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4033/pedido_de_providencia_no111-2025.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4041/pedido_de_providencia_n112-2025.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4048/pedido_de_providencia_n113-2025.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4049/pedido_de_providencia_n114-2025.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4052/pedido_de_providencia_n115-2025.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4051/pedido_de_providencia_no116-2025.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4053/pedido_de_providencia_n117-2025.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4058/pedido_de_providencia_n118-2025.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4059/pedido_de_providencia_n_119-2025.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4064/pedido_de_providencia_n120-2025.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4072/pedido_de_providencia_n121.2025.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4075/pedido_de_providencia_no122-2025.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4076/pedido_de_providencia_no123-2025.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4080/pedido_de_providencia_no125-2025.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4081/pedido_de_providencia_n125-2025.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4087/pedido_de_providencia_126-2025.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4082/pedido_de_providencia_n127.2025.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4088/pedido_de_providencia_n128-2025.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4089/pedido_de_providencia_n129-2025.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4097/pedido_de_providencia_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4100/pedido_de_providencia_n131-2025.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4101/pedido_de_providencia_no132-2025.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4102/pedido_de_providencia_no133-2025.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4104/pedido_de_providencia_n134-2025.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4109/pedido_de_providencia_no135-2025.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4113/pedido_de_providencia_n136-2025.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4114/pedido_de_providencia_n137-2025.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4130/pedido_de_providencia_no138-2025.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4140/pedido_de_providencia_n139-2025.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4145/pedido_de_providencia_n141-2025.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4149/pedido_de_providencia_no142-2025.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4150/pedido_de_providencia_no143-2025.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4151/pedido_de_providencia_n144-2025.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4152/pedido_de_providencia_n145-2025.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4166/pedido_de_providencia_n146-2025.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4167/pedido_de_providencia_n147-2025.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4168/pedido_de_providencia_n148-2025.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4169/pedido_de_providencia_n149-2025.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4171/pedido_de_providencia_no_150.2025.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4179/pedido_de_providencia_no151-2025.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4180/pedido_de_providencia_no152-2025.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4182/pedido_de_providencia_no153-2025.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4181/pedido_de_providencia_no154-2025.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4185/pedido_de_providencia_n155-2025.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4229/pedido_de_providencia_n156-2025.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4193/pedido_de_providencia_n_157-2025.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4194/pedido_de_providencia_n158-2025_ver_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4195/pedido_de_providencia_n159-2025_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4200/pedido_de_providencia_n_160-2025.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4199/pedido_de_providencia_n_161-2025.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4201/pedido_de_providencia_n162-2025.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4202/pedido_de_providencia_n163-2025.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4203/pedido_de_providencia_n164-2025.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4204/pedido_de_providencia_n165-2025.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4214/pedido_de_providencia_n166-2025.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4205/pedido_de_providencia_n167-2025.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4206/pedido_de_providencia_n168-2025.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4215/pedido_de_providencia_n169-2025.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4218/pedido_de_providencia_n170-2025.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4220/pedido_de_providencia_n171-2025.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4221/pedido_de_providencia_n_172-2025.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4225/pedido_de_providencia_n173-2025.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4226/pedido_de_providencia_n174-2025.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4227/pedido_de_providencia175-2025.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4228/pedido_de_providencia_n176-2025.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4230/pedido_de_providencia_n177-2025.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4234/pedido_de_providencia_n178-2025.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4243/pedido_de_providencia_n179-2025.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4244/pedido_de_providencia_n180-2025.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4246/pedido_de_providencia_n181-2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4249/pedido_de_providencia_n_182-2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4250/pedido_de_proviencia_n_183-2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4251/pedido_de_providencia_n184-2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4252/pedido_de_providencia_n_185-2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4262/pedido_de_providencia_n186-2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4263/pedido_de_providencia_n187-2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4264/pedido_de_providencia_n_188-2025_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4266/pedido_de_providencia_n189-2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4267/pedido_de_providencia_n190-2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4268/pedido_de_providencia_n191-2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4270/pedido_de_providencia_n192.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4271/pedido_de_providencia_n_193-2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4272/pedido_de_providencia_n_194-2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4273/pedido_de_providencia_195-2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4274/pedido_de_providencia_n196-2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4279/pedido_de_providencia_n198-2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4284/pedido_de_providencia_n199-2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4286/pedido_de_providencia_n200-2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4287/pedido_de_providencia_n201-2025.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4290/pedido_de_providencia_n202-2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4297/pedido_de_providencia_n203-2025.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4299/pedido_de_providencia_n204-2025.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4304/pedido_de_providencia_n205-2025.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4305/pedido_de_providencia_n206-2025.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4306/pedido_de_providencia_n207-2025.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4307/pedido_de_providencia_208-2025.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4308/pedido_de_providencia_n209-2025.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4312/pedido_de_providencia_n210-2025.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4326/pedido_de_providencia_n211-2025.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4362/pedido_de_providencia_n212.2025_do_vereador_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4331/pedido_de_providencia_n213-2025.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4330/pedido_de_providencia_n214-2025.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4337/pedido_de_providencia_n215-2025.pdf" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4344/pedido_de_providencia_n216.2025.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4346/pedido_de_providencia_n217-2025.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4347/pedido_de_providencia_n218-2025.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4348/pedido_de_providencia_n219-2025.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4354/pedido_de_providencia_n_220-2025_ver_orlando.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4355/pedido_de_providencia_n221-2025.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4356/pedido_de_providencia_n222-2025.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4357/pedido_de_providencia_n223-2025.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4361/pedido_de_providencia_n_224.2025_da_vereadora_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4364/pedido_de_providencia_n225.2025_do_vereador_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4368/pedido_de_providencia_n226-2025.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4369/pedido_de_providencia_n227-2025.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4370/pedido_de_providencia_n228-2025.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4371/pedido_de_providencia_n_229-2025.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4373/pedido_de_providencia_n230-2025.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4374/pedido_de_providencia_n231-2025.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4375/pedido_de_providencia_n232-2025.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4376/pedido_de_providencia_n233-2025.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4387/pedido_de_providencia_n234-2025.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4386/pedido_de_providencia_n235-2025.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4389/pedido_de_providencia_n_236-2025.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4390/pedido_de_providencia_n237-2025.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4398/pedido_de_providencia_n238-2025.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4404/pedido_de_providencia_n239-2025.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4409/pedido_de_providencia_n_240-2025.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4410/pedido_de_providencia_n_241-2025.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4418/pedido_de_providencia_n243-2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4420/pedido_de_providencia_n244-2025.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4424/pedido_de_providencia_n245-2025.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4425/pedido_de_providencia_n246-2025.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4426/pedido_de_providencia_n247-2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4427/pedido_de_providencia__n248-2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4429/pedido_de_providencia_n249-2025.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4430/pedido_de_providencia_n250-2025.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4431/pedido_de_providencia_n251-2025.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4432/pedido_de_providencia_n252-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4433/pedido_de_providencia_n253-2025.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4435/pedido_de_providencia_n254-2025.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4440/pedido_de_providencia_n255-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4441/pedido_de_providencia_n256-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4444/pedido_de_providencia_n257-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4448/pedido_de_providencia_n258.2025_da_vereadora_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4449/pedio_de_providencia_n259-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4450/pedido_de_providencia_n260-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4451/pedido_de_providencia_n261-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4455/pedido_de_providencia_n262-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4456/pedido_de_providencia_n263-2025_do_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4457/pedido_de_providencia_n264-2025_do_vereador_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4458/pedido_de_providencia_n265-2025_do_vereador_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4460/pedido_de_providencia_n_266-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4472/pedido_de_providencia_n267-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4473/pedido_de_providencia_n268-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4474/pedido_de_providencia_n269-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4475/pedido_de_providencia_n270-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4476/pedido_de_providencia_n271-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4477/pedido_de_providencia_n_272-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4480/pedido_de_providencia_n273-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4481/pedido_de_providencia_n_274-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4484/pedido_de_providencia_n275-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4485/pedido_de_providencia_n276-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4486/pedido_de_providencia_n277-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4491/pedido_de_providencia_n278-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4492/pedido_de_providencia_n279-2025_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4493/pedido_de_providencia_n_280-2025_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4497/pedido_de_providencia__n281-2025.pdf" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4500/pedido_de_providencia_n282-2025.pdf" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4504/pedido_de_providencia_n283-2025_vr_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4505/pedido_de_providencia_n284-2025.pdf" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4511/pedido_de_providencia_n285.2025_da_vereadora_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4512/pedido_de_providencia_n286-2025_ver._matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4516/pedido_de_providencia_n287-2025_ver._lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4522/pedido_de_providencia_n288.2025_da_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4523/pedido_de_providencia_n289.2025_da_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4524/pedido_de_providencia_n290-2025.pdf" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4528/pedido_de_providencia_n_291-2025.pdf" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4529/pedido_de_providencia_n_292-2025.pdf" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4532/pedido_de_providencia_n293-2025.pdf" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4535/pedido_de_providencia_n_294-2025.pdf" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4536/pedido_de_providencia_n295-2025.pdf" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4538/pedido_de_providencia_n296-2025.pdf" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4539/pedido_de_providencia_n297-2025.pdf" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4543/pedido_de_providencia_n298-2025.pdf" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4545/pedido_de_providencia_n299-2025.pdf" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4547/pedido_de_providencia_n300-2025_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4548/pedido_de_providencia_n301-2025_rudinei_cortese.pdf" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4549/pedido_de_providencia_n302-2025_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4552/pedido_de_providencia_n_303-2025.pdf" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4554/pedido_de_providencia_n304-2025.pdf" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4559/pedido_de_providencia_n_305-2025.pdf" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4560/pedido_de_providencia_n_306-2025.pdf" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4564/pedido_de_providencia_n307-2025_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4566/pedido_de_providencia_n308-2025.pdf" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4567/pedido_de_providencia_n309-2025.pdf" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4568/pedido_de_providencia_n310-2025.pdf" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4569/pedido_de_providencia_n311-2025.pdf" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4570/pedido_de_providencia_n312-2025.pdf" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4576/pedido_de_providencia_n313-2025.pdf" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4577/pedido_de_providencia_n314-2025.pdf" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4583/pedido_de_providencia_n_315-2025.pdf" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4584/pedido_de_providencia_n316-25_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4585/pedido_de_providencia_n_317-25_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4587/pedido_de_providencia_n318-2025.pdf" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4588/pedido_de_providencia_n319-2025.pdf" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4589/pedido_de_providencia_n320-2025.pdf" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4592/pedido_de_providencia_n321-2025.pdf" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4599/pedido_de_providencia_n_322-2025_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4601/pedido_de_providencias_323-2025.pdf" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4602/pedido_de_providencias_n_324-2025.pdf" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4603/pedido_de_providencia_n325-2025_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4604/pedido_de_providencia_n326-2025_ver_elizandra_sacardi.pdf" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4608/pedido_de_providencia_n_327-2025.pdf" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4798/pedido_de_providencia_n328.2025_do_vereadora_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4802/pedido_de_providencia_n329-2025.pdf" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4803/pedido_de_providencia_n330-2025.pdf" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4805/pedido_de_providencia_n331-2025_ver_kassi_paz.pdf" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4809/pedido_de_providencia_n_332-2025_ver_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4813/pedido_de_providencia_n333-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4816/pedido_de_providencia_n334-2025.pdf" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4817/pedido_de_providencia_n335-2025_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4822/pedido_de_providencia_n336-2025.pdf" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4823/pedido_de_providencia_n337-2025.pdf" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4231/projeto_de_decreto_legislativo_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4232/projeto_de_decreto_legislativo_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4235/projeto_de_decreto_legislativo_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4236/projeto_de_decreto_legislativo_n04-2025.pdf" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4332/projeto_de_decreto_lesgislativo_n07-2025.pdf" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4333/projeto_de_decreto_legislativo_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4334/projeto_de_decreto_legislativo_09-2025.pdf" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4335/projeto_de_decreto_legislativo_n10-2025.pdf" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3715/projeto_de_lei_n_001.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3716/projeto_de_lei_no_02-2025.pdf" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3717/projeto_de_lei_n_003.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3719/projeto_de_lei_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3723/projeto_de_lei_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3721/projeto_de_lei_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3722/projeto_de_lei_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3724/projeto_de_lei_no_08.2025.pdf" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3725/projeto_de_lei_no_09.2025.pdf" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3735/projeto_de_lei_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3736/projeto_de_lei_no14-2025.pdf" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3740/projeto_de_lei_no_15-2025.pdf" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3741/projeto_de_lei_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3758/projeto_de_lei_n_17-2025.pdf" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4011/projeto_de_lei_no18-2025.pdf" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3760/projeto_de_lei_substitutivo_n19-2025.pdf" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3761/projeto_de_lei_n20-2025.pdf" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3762/projeto_de_lei_substitutivo_n21-2025.pdf" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3763/projeto_de_lei_substitutivo_n22-2024.pdf" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3759/projeto_de_lei_n_23-2025.pdf" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3745/projeto_de_lei_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3746/projeto_de_lei_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3750/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3778/projeto_de_lei_n_27-2025.pdf" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3801/projeto_de_lei_no28-2025.pdf" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3802/projeto_de_lei_no29-2025.pdf" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3803/projeto_de_lei_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3804/projeto_de_lei_n31-2025.pdf" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3824/projeto_de_lei_no32-2025.pdf" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3836/projeto_de_lei_no_33-2025.pdf" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3859/projeto_de_lei_no34-2025.pdf" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3860/projeto_de_lei_no35-2025.pdf" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3861/projeto_de_lei_no36-2025.pdf" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3862/projeto_de_lei_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3858/projeto_de_lei_n38-2025.pdf" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3857/projeto_de_lei_n39-2025.pdf" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3855/projeto_de_lei_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3856/projeto_de_lei_n41-2025.pdf" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3916/projeto_de_lei_no42-2025.pdf" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3955/projeto_de_lei_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3966/projeto_de_lei_n44-2025.pdf" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4013/projeto_de_lei_no45-2025.pdf" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3968/projeto_de_lei_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3969/projeto_de_lei_n48-2025.pdf" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3972/projeto_de_lei_n49-2025.pdf" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3973/projeto_de_lei_no50-2025_do_executivo.pdf" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4083/projeto_de_lei_no51-2025.pdf" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4085/projeto_de_lei_no52-2025.pdf" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4016/projeto_de_lei_no53-2025.pdf" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4084/projeto_de_lei_no54-2025.pdf" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4133/projeto_de_lei_n55-2025.pdf" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4037/projeto_de_lei_n_56-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4054/projeto_de_lei_n57-2025.pdf" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4164/projeto_de_lei_no58-2025.pdf" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4061/projeto_de_lei_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4065/projeto_de_lei_n60-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4069/projeto_de_lei_n61-2025_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4070/projeto_de_lei_n62-2025_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4074/projeto_de_lei_n63-2025.pdf" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4073/projeto_de_lei_n64-2025.pdf" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4090/projeto_de_lei_no65-2025.pdf" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4091/projeto_de_lei_no66-2025.pdf" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4093/projeto_de_lei_no67-2025.pdf" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4092/projeto_de_lei_no68-2025.pdf" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4103/projeto_de_lei_n69-2025.pdf" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4119/projeto_de_lei_no70-2025.pdf" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4120/substitutivo_do_projeto_de_lei_no_71.2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4112/projeto_de_lei_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4126/projeto_de_lei_no73-2025.pdf" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4122/projeto_de_lei_no74-2025.pdf" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4123/projeto_de_lei_no75-2025.pdf" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4124/projeto_de_lei_no76-2025.pdf" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4125/projeto_de_lei_no77-2025.pdf" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4121/projeto_de_lei_no78-2025.pdf" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4156/projeto_de_lei_n80-2025.pdf" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4134/projeto_de_lei_n81-2025.pdf" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4135/projeto_de_lei_n82-2025.pdf" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4136/projeto_de_lei_no83-2025_ppa_2026-2029.pdf" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4143/projeto_de_lei_no85-2025.pdf" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4146/projeto_de_lei_n86-2025.pdf" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4173/projeto_de_lei_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4154/projeto_de_lei_n88-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4157/projeto_de_lei_n_89-2025.pdf" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4165/projeto_de_lei_no90-2025.pdf" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4174/projeto_de_lei_n91-2025.pdf" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4175/substitutivo_projeto_de_lei_n_92-2025.pdf" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4183/projeto_de_lei_n93-2025.pdf" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4196/projeto_de_lei_n_94.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4208/projeto_de_lei_n_95-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4261/projeto_de_lei_n96-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4258/projeto_de_lei_n97-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4259/projeto_de_lei_n98-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4288/projeto_de_lei_n099.2025.pdf" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4265/projeto_de_lei_n_100-2025_executivo.pdf" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4280/projeto_de_lei_n101-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4294/projeto_de_lei_n_102.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4292/projeto_de_lei_n_103.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4293/projeto_de_lei_n_104.2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4310/projeto_de_lei_n105-2025.pdf" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4311/projeto_de_lei_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4317/substitutivo_ao_projeto_de_lei_n107-2025.pdf" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4327/projeto_de_lei_n108-2025.pdf" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4380/projeto_de_lei_n109-2025_do_exe._municipal.pdf" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4384/projeto_de_lei_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4381/projeto_de_lei_n111-2025_do_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4494/projeto_de_lei_n_112-2025_exec._municipal.pdf" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4439/projeto_de_lei_n113-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4463/projeto_de_lei_n114-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4464/projeto_de_lei_n115-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4581/projeto_de_lei_n117-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4470/projeto_de_lei_n118-2025_do_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4546/projeto_de_lei_n119-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4572/projeto_de_lei_n120-2025.pdf" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4573/projeto_de_lei_n121-2025.pdf" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4574/projeto_de_lei_n122-2025.pdf" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4598/projeto_de_lei_n123-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4593/projeto_de_lei_124-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4600/projeto_de_lei_n_125-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4609/projeto_de_lei_n126-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4804/projeto_de_lei_n127-2025.pdf" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4818/projeto_de_lei_n129-2025_executivo_municipal.pdf" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3699/projeto_de_lei_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3700/projeto_de_lei_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3701/projeto_de_lei_no03-2025.pdf" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3702/projeto_de_lei_no04-2025.pdf" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3703/projeto_de_lei_no05-2025.pdf" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3704/substitutivo_do_projeto_de_lei_n06-2025.pdf" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3705/projeto_de_lei_no07-2025.pdf" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3706/projeto_de_lei_no08-2025.pdf" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3707/projeto_de_lei_no09-2025.pdf" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3708/substitutivo_ao_projeto_de_lei_no10-2025.pdf" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3709/projeto_de_lei_substitutivo_n11-2025.pdf" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3710/projeto_de_lei_no13-2025.pdf" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3711/projeto_de_lei_no14-2025.pdf" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3712/projeto_de_lei_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3713/projeto_de_lei_no16-2025.pdf" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3714/projeto_de_lei_no17-2025.pdf" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3718/substitutivo_ao_pl_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3720/projeto_de_lei_no19-2025_substitutivo.pdf" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3730/projeto_de_lei_no20-2025.pdf" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3728/projeto_de_lei_no21-2025.pdf" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3731/substitutivo_ao_pl_no22-2025.pdf" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3732/projeto_de_lei_no23-2025.pdf" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3733/projeto_de_lei_no24-2025.pdf" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3737/projeto_de_lei_no25-2025.pdf" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3738/projeto_de_lei_no26-2025.pdf" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3751/projeto_de_lei_substitutivo_n27-2025.pdf" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3752/projeto_de_lei_no28-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3767/projeto_de_lei_no_29-2025.pdf" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3766/projeto_de_lei_no30-2025.pdf" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3777/projeto_de_lei_no31-2025.pdf" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3785/projeto_de_lei_n_32-2025.pdf" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3786/projeto_de_lei_n_33-2025.pdf" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3787/projeto_de_lei_n_34-2025.pdf" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3800/projeto_de_lei_no35-2025.pdf" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3837/projeto_de_lei_no38-2025.pdf" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3838/projeto_de_lei_no39-2025.pdf" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3867/projeto_de_lei_no40-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3874/projeto_de_lei_no41-2025.pdf" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3880/projeto_de_lei_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3897/projeto_de_lei_no43-2025.pdf" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3896/projeto_de_lei_no44-2025.pdf" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3895/projeto_de_lei_no45-2025.pdf" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3894/projeto_de_lei_no46-2025.pdf" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3905/projeto_de_lei_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3906/projeto_de_lei_n48-2025.pdf" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3915/projeto_de_lei_no49-2025.pdf" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3918/projeto_de_lei_no50-2025.pdf" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3919/projeto_de_lei_no51-2025.pdf" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3933/projeto_de_lei_no52-2025.pdf" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3934/projeto_de_lei_no53-2025.pdf" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3935/projeto_de_lei_no54-2025.pdf" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3936/projeto_de_lei_substitutivo_n55-2025.pdf" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3947/substitutivo_ao_projeto_de_lei_n56-2025.pdf" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3974/projeto_de_lei_no57-2025.pdf" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3975/projeto_de_lei_no58-2025.pdf" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3976/projeto_de_lei_no59-2025.pdf" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3977/projeto_de_lei_no_60-2025.pdf" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3978/projeto_de_lei_no_61-2025.pdf" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3979/substitutivo_ao_projeto_de_lei_n62-2025.pdf" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3995/projeto_de_lei_no63-2025.pdf" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4029/substitutivo_ao_pl_no64-2025.pdf" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4039/projeto_de_lei_no65-2025.pdf" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4040/projeto_de_lei_no66-2025.pdf" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4055/projeto_de_lei_n67-2025.pdf" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4071/substitutivo_projeto_68-2025.pdf" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4086/projeto_de_lei_no69-2025.pdf" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4096/projeto_de_lei_n70-2025.pdf" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4105/substitutivo_projeto_de_lei_n_71-2025_leticia_salcedo_machado.pdf" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4106/projeto_de_lei_no72-2025.pdf" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4137/projeto_de_lei_n73-2025_do_ver._rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4138/projeto_de_lei_n74-2025_do_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4139/substitutivo_ao_projeto_de_lei_n75-2025_do_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4238/projeto_de_lei_n_76-2025.pdf" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4160/projeto_de_lei_n77-2025_do_vereador_nilo.pdf" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4155/projeto_de_lei_n_78-2025.pdf" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4161/substitutivo_ao_pl_n79.2025.pdf" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4162/substitutivo_ao_projeto_de_lei_n80-2025.pdf" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4197/projeto_de_lei_n81.2025_do_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4198/projeto_de_lei_n82.2025_do_ver.nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4211/projeto_de_lei_n_83-2025_ver._rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4212/substitutivo_ao_projeto_de_lei_n84-2025.pdf" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4213/substitutivo_ao_projeto_de_lei_n85-2025.pdf" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4210/projeto_de_lei_n_86-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4239/projeto_de_lei_n_87-2025.pdf" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4281/substitutivo_pl_88-2025.pdf" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4241/substitutivo_ao_projeto_de_lei_n89-2025.pdf" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4217/projeto_de_lei_n_90-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4242/projeto_de_lei_n91-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4224/projeto_de_lei_n92-2025.pdf" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4260/substitutivo_ao_pl_n93-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4282/projeto_de_lei_n_94.2025_do_vereador_leonardo_pilar.pdf" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4295/projeto_de_lei_n_95.2025_da_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4339/projeto_de_lei_n96-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4340/substitutivo_ao_projeto_de_lei_n97-2025.pdf" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4350/substitutivo_ao_projeto_n98-2025.pdf" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4351/projeto_de_lei_n99-2025_da_ver._elizandra_de_melo_sacardi.pdf" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4352/projeto_de_lei_n100-2025_da_ver._elizandra_de_melo_sacardi.pdf" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4353/substitutivo_ao_projeto_de_lei_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4359/substitutivo_pl_102-2025.pdf" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4393/projeto_do_lei_n103-2025_do_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4394/substitutivo_ao_pl_n104-2025.pdf" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4395/projeto_de_lei_n105-2025_do_vereador_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4396/substitutivo_ao_projeto_n106-2025.pdf" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4397/projeto_de_lei_n107-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4421/projeto_de_lei_n_108-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4422/projeto_de_lei_n_109-2025_ver._rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4401/projeto_de_lei_n_110-2025_ver_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4423/projeto_de_lei_n111-2025_ver._kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4446/projeto_de_lei_n112-2025_ver._rodrigo.pdf" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4447/projeto_de_lei_n113-2025_ver._matias.pdf" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4517/projeto_de_lei_n_114-2025_ver_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4479/substitutivo_ao_pl_n115-2025.pdf" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4580/projeto_de_lei_n116-2025_ver._ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4489/projeto_de_lei_n117-2025_do_ver_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4465/projeto_de_lei_n118-2025_do_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4466/projeto_de_lei_n119-2025_da_vereadora_kassineida_paz.pdf" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4467/projeto_de_lei_n120-2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4478/projeto_de_lei_n121-2025_vereador_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4488/projeto_de_lei_n122-2025_do_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4490/projeto_de_lei_n123-2025_do_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4519/projeto_de_lei_n124.2025_do_vereador_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4518/substitutivo_ao_pl_n125-2025.pdf" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4605/projeto_de_lei_n126-2025_ebertom_luiz.pdf" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4579/projeto_de_lei_n127-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4606/projeto_de_lei_n128-2025_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4551/projeto_de_lei_n_129-2025.pdf" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4578/projeto_de_lei_n130-2025.pdf" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4815/projeto_de_lei_n_131-2025_ver._nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3729/projeto_de_resolucao_no01-2025.pdf" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3739/projeto_de_resolucao_no02-2025.pdf" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4328/projeto_de_resolucao_n03-2025.pdf" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4407/projeto_de_resolucao_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4812/projeto_de_resolucao_n6_de_15_de_dezembro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3743/requerimento_de_autorizacao_de_viagem_n_04-2025.pdf" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4045/requerimento_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3791/requerimento_de_autorizacao_de_viagem_n_10-2025.pdf" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3816/requerimento_de_autorizacao_de_viagem_n16-2025.pdf" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3885/requerimento_de_viagem_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3886/requerimento_de_viagem_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3887/requerimento_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4044/requerimento_n25-2025.pdf" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/3899/requerimento_de_autorizacao_de_viagem_n26-2025.pdf" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4001/requerimento_de_viagem_n32-2025_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4002/requerimento_de_viagem_n33-2025_vereador_rodrigo_lamberti.pdf" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4003/requerimento_de_viagem_n34-2025_vereador_leonardo.pdf" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4004/requerimento_de_viagem_n35-2025_vereador_matias_gomes.pdf" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4015/requerimento_de_autorizacao_de_diarias_no37-2025.pdf" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4057/requerimento_de_viagem_n40-2025.pdf" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4077/requerimento_no42-2025.pdf" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4132/requerimento_de_autorizacao_de_diarias_n43-2025.pdf" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4172/requerimento_de_autorizacao_de_diaria_44-2025.pdf" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4223/requerimento_de_autorizacao_de_viagem_n47-2025.pdf" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4255/requerimento_de_viagem_n_48-2025.pdf" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4300/requerimento_de_autorizacao_de_viagem_n50-2025.pdf" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4301/requerimento_de_autorizacao_de_viagem_n51-2025.pdf" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4303/requerimento_de_autorizacao_viagem_n52-2025.pdf" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4411/requerimento_n57-2025.pdf" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4434/requerimento_de_viagem_n59-2025.pdf" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4443/requerimento_de_autorizacao_de_diarias_n65-2025.pdf" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4501/requerimento_de_autorizacao_de_viagem_n67-2025_ver_nilo_santos.pdf" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4502/requerimento_de_autorizacao_de_diarias_n68-2025_ver_let._salc.pdf" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4506/requerimento_de_autorizacao_de_viagem_n71-2025.pdf" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4514/requerimento_de_autorizacao_de_diarias_n75-2025.pdf" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4520/requerimento_de_autorizacao_de_diarias_n78.2025_da_vereadora_leticia_salcedo.pdf" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4525/requerimento_de_viagem_n79-2025.pdf" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4610/requerimento_de_diaria_n_83-2025.pdf" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4611/requerimento_de_diaria_n_84-2025.pdf" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4810/requerimento_de_autorizacao_de_viagem__n85-2025_ver_lone_bianchini.pdf" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4811/requerimento_de_autorizacao_de_viagem__n87-2025_ver_orlando_flores.pdf" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4035/veto_ao_projeto_de_lei_n08-2025.pdf" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4108/veto_ao_pl_no15-2025.pdf" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4216/veto_ao_projeto_de_lei_n_45-2025.pdf" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4345/veto_ao_pl_n79-2025.pdf" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4557/veto_ao_pl_n94-2025.pdf" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4558/veto_ao_pl_n101-2025.pdf" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4590/veto_ao_projeto_de_lei_n110-2025.pdf" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4591/veto_ao_projeto_de_lei_n_82-2025.pdf" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4612/emenda_impositiva_n_01.2025.pdf" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4613/emenda_impositiva_n_02.2025.pdf" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4614/emenda_impositiva_n_03.2025.pdf" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4615/emenda_impositiva_n_04.2025.pdf" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4616/emenda_impositiva_n_05.2025.pdf" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4617/emenda_impositiva_n_06.2025.pdf" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4618/emenda_impositiva_n_07.2025.pdf" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4619/emenda_impositiva_n_08.2025.pdf" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4620/emenda_impositiva_n_09.2025.pdf" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4621/emenda_impositiva_n_10.2025.pdf" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4622/emenda_impositiva_n_11.2025.pdf" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4623/emenda_impositiva_n_12.2025.pdf" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4624/emenda_impositiva_n_13.2025.pdf" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4625/emenda_impositiva_n_14.2025.pdf" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4626/emenda_impositiva_n_15.2025.pdf" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4627/emenda_impositiva_n_16.2025.pdf" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4628/emenda_impositiva_n_17.2025.pdf" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4629/emenda_impositiva_n_18.2025.pdf" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4630/emenda_impositiva_n_19.2025.pdf" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4631/emenda_impositiva_n_20.2025.pdf" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4632/emenda_impositiva_n_21.2025.pdf" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4633/emenda_impositiva_n_22.2025.pdf" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4634/emenda_impositiva_n_23.2025.pdf" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4635/emenda_impositiva_n_24.2025.pdf" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4636/emenda_impositiva_n_25.2025.pdf" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4637/emenda_impositiva_n_26.2025.pdf" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4638/emenda_impositiva_n_27.2025.pdf" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4639/emenda_impositiva_n_28.2025.pdf" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4640/emenda_impositiva_n_29.2025.pdf" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4641/emenda_impositiva_n_30.2025.pdf" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4642/emenda_impositiva_n_31.2025.pdf" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4643/emenda_impositiva_n_32.2025.pdf" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4644/emenda_impositiva_n_33.2025.pdf" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4645/emenda_impositiva_n_34.2025.pdf" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4646/emenda_impositiva_n_35.2025.pdf" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4647/emenda_impositiva_n_36.2025.pdf" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4648/emenda_impositiva_n_37.2025.pdf" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4649/emenda_impositiva_n_38.2025.pdf" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4650/emenda_impositiva_n_39.2025.pdf" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4651/emenda_impositiva_n_40.2025.pdf" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4652/emenda_impositiva_n_41.2025.pdf" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4653/emenda_impositiva_n_42.2025.pdf" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4654/emenda_impositiva_n_43.2025.pdf" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4655/emenda_impositiva_n_44.2025.pdf" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4656/emenda_impositiva_n_45.2025.pdf" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4657/emenda_impositiva_n_46.2025.pdf" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4658/emenda_impositiva_n_47.2025.pdf" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4659/emenda_impositiva_n_48.2025.pdf" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4660/emenda_impositiva_n_49.2025.pdf" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4661/emenda_impositiva_n_50.2025.pdf" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4662/emenda_impositiva_n_51.2025.pdf" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4663/emenda_impositiva_n_52.2025.pdf" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4664/emenda_impositiva_n_53.2025.pdf" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4665/emenda_impositiva_n_54.2025.pdf" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4666/emenda_impositiva_n_55.2025.pdf" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4667/emenda_impositiva_n_56.2025.pdf" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4668/emenda_impositiva_n_57.2025.pdf" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4669/emenda_impositiva_n_58.2025.pdf" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4670/emenda_impositiva_n_59.2025.pdf" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4671/emenda_impositiva_n_60.2025.pdf" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4672/emenda_impositiva_n_61.2025.pdf" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4673/emenda_impositiva_n_62.2025.pdf" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4674/emenda_impositiva_n_63.2025.pdf" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4675/emenda_impositiva_n_64.2025.pdf" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4676/emenda_impositiva_n_65.2025.pdf" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4677/emenda_impositiva_n_66.2025.pdf" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4678/emenda_impositiva_n_67.2025.pdf" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4679/emenda_impositiva_n_68.2025.pdf" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4680/emenda_impositiva_n_69.2025.pdf" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4681/emenda_impositiva_n_70.2025.pdf" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4682/emenda_impositiva_n_71.2025.pdf" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4683/emenda_impositiva_n_72.2025.pdf" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4684/emenda_impositiva_n_73.2025.pdf" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4685/emenda_impositiva_n_74.2025.pdf" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4686/emenda_impositiva_n_75.2025.pdf" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4687/emenda_impositiva_n_76.2025.pdf" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4688/emenda_impositiva_n_77.2025.pdf" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4689/emenda_impositiva_n_78.2025.pdf" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4690/emenda_impositiva_n_79.2025.pdf" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4691/emenda_impositiva_n_80.2025.pdf" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4692/emenda_impositiva_n_81.2025.pdf" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4693/emenda_impositiva_n_82.2025.pdf" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4694/emenda_impositiva_n_83.2025.pdf" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4695/emenda_impositiva_n_84.2025.pdf" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4696/emenda_impositiva_n_85.2025.pdf" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4697/emenda_impositiva_n_86.2025.pdf" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4698/emenda_impositiva_n_87.2025.pdf" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4699/emenda_impositiva_n_88.2025.pdf" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4700/emenda_impositiva_n_89.2025.pdf" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4701/emenda_impositiva_n_90.2025.pdf" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4702/emenda_impositiva_n_91.2025.pdf" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4703/emenda_impositiva_n_92.2025.pdf" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4704/emenda_impositiva_n_93.2025.pdf" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4705/emenda_impositiva_n_94.2025.pdf" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4706/emenda_impositiva_n_95.2025.pdf" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4707/emenda_impositiva_n_96.2025.pdf" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4708/emenda_impositiva_n_97.2025.pdf" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4709/emenda_impositiva_n_98.2025.pdf" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4710/emenda_impositiva_n_99.2025.pdf" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4711/emenda_impositiva_n_100.2025.pdf" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4712/emenda_impositiva_n_101.2025.pdf" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4713/emenda_impositiva_n_102.2025.pdf" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4714/emenda_impositiva_n_103.2025.pdf" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4715/emenda_impositiva_n_104.2025.pdf" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4716/emenda_impositiva_n_105.2025.pdf" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4717/emenda_impositiva_n_106.2025.pdf" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4718/emenda_impositiva_n_107.2025.pdf" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4719/emenda_impositiva_n_108.2025.pdf" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4720/emenda_impositiva_n_109.2025.pdf" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4721/emenda_impositiva_n_110.2025.pdf" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4722/emenda_impositiva_n_111.2025.pdf" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4723/emenda_impositiva_n_112.2025.pdf" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4724/emenda_impositiva_n_113.2025.pdf" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4725/emenda_impositiva_n_114.2025.pdf" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4726/emenda_impositiva_n_115.2025.pdf" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4727/emenda_impositiva_n_116.2025.pdf" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4728/emenda_impositiva_n_117.2025.pdf" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4729/emenda_impositiva_n_118.2025.pdf" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4730/emenda_impositiva_n_119.2025.pdf" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4731/emenda_impositiva_n_120.2025.pdf" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4732/emenda_impositiva_n_121.2025.pdf" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4733/emenda_impositiva_n_122.2025.pdf" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4734/emenda_impositiva_n_123.2025.pdf" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4735/emenda_impositiva_n_124.2025.pdf" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4736/emenda_impositiva_n_125.2025.pdf" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4737/emenda_impositiva_n_126.2025.pdf" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4738/emenda_impositiva_n_127.2025.pdf" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4739/emenda_impositiva_n_128.2025.pdf" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4740/emenda_impositiva_n_129.2025.pdf" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4741/emenda_impositiva_n_130.2025.pdf" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4742/emenda_impositiva_n_131.2025.pdf" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4743/emenda_impositiva_n_132.2025.pdf" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4744/emenda_impositiva_n_133.2025.pdf" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4745/emenda_impositiva_n_134.2025.pdf" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4746/emenda_impositiva_n_135.2025.pdf" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4747/emenda_impositiva_n_136.2025.pdf" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4748/emenda_impositiva_n_137.2025.pdf" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4749/emenda_impositiva_n_138.2025.pdf" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4750/emenda_impositiva_n_139.2025.pdf" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4751/emenda_impositiva_n_140.2025.pdf" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4752/emenda_impositiva_n_141.2025.pdf" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4753/emenda_impositiva_n_142.2025.pdf" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4754/emenda_impositiva_n_143.2025.pdf" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4755/emenda_impositiva_n_144.2025.pdf" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4756/emenda_impositiva_n_145.2025.pdf" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4757/emenda_impositiva_n_146.2025.pdf" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4758/emenda_impositiva_n_147.2025.pdf" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4759/emenda_impositiva_n_148.2025.pdf" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4760/emenda_impositiva_n_149.2025.pdf" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4761/emenda_impositiva_n_150.2025.pdf" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4762/emenda_impositiva_n_151.2025.pdf" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4763/emenda_impositiva_n_152.2025.pdf" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4764/emenda_impositiva_n_153.2025.pdf" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4765/emenda_impositiva_n_154.2025.pdf" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4766/emenda_impositiva_n_155.2025.pdf" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4767/emenda_impositiva_n_156.2025.pdf" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4768/emenda_impositiva_n_157.2025.pdf" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4769/emenda_impositiva_n_158.2025.pdf" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4770/emenda_impositiva_n_159.2025.pdf" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4771/emenda_impositiva_n_160.2025.pdf" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4772/emenda_impositiva_n_161.2025.pdf" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4773/emenda_impositiva_n_162.2025.pdf" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4774/emenda_impositiva_n_163.2025.pdf" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4775/emenda_impositiva_n_164.2025.pdf" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4776/emenda_impositiva_n_165.2025.pdf" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4777/emenda_impositiva_n_166.2025.pdf" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4778/emenda_impositiva_n_167.2025.pdf" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4779/emenda_impositiva_n_168.2025.pdf" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4780/emenda_impositiva_n_169.2025.pdf" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4781/emenda_impositiva_n_170.2025.pdf" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4782/emenda_impositiva_n_171.2025.pdf" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4783/emenda_impositiva_n_172.2025.pdf" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4784/emenda_impositiva_n_173.2025.pdf" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4785/emenda_impositiva_n_174.2025.pdf" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4786/emenda_impositiva_n_175.2025.pdf" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4787/emenda_impositiva_n_176.2025.pdf" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4788/emenda_impositiva_n_177.2025.pdf" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4789/emenda_impositiva_n_178.2025.pdf" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4790/emenda_impositiva_n_179.2025.pdf" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4791/emenda_impositiva_n_180.2025.pdf" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4792/emenda_impositiva_n_181.2025.pdf" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4793/emenda_impositiva_n_182.2025.pdf" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4794/emenda_impositiva_n_183.2025.pdf" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4795/emenda_impositiva_n_184.2025.pdf" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4796/emenda_impositiva_n_185.2025.pdf" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4797/emenda_impositiva_n_186.2025.pdf" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4191/proposta_de_emenda_a_lei_organica_no_01.2025.pdf" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/materialegislativa/2025/4192/proposta_de_emenda_a_lei_organica_no_02.2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H787"/>
+  <dimension ref="A1:H1118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="38.5703125" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="153.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.28515625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="157.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -12817,77 +15981,77 @@
       </c>
       <c r="G170" s="1" t="s">
         <v>700</v>
       </c>
       <c r="H170" t="s">
         <v>701</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171" t="s">
         <v>702</v>
       </c>
       <c r="B171" t="s">
         <v>9</v>
       </c>
       <c r="C171" t="s">
         <v>703</v>
       </c>
       <c r="D171" t="s">
         <v>11</v>
       </c>
       <c r="E171" t="s">
         <v>12</v>
       </c>
       <c r="F171" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G171" s="1" t="s">
         <v>704</v>
       </c>
       <c r="H171" t="s">
         <v>705</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172" t="s">
         <v>706</v>
       </c>
       <c r="B172" t="s">
         <v>9</v>
       </c>
       <c r="C172" t="s">
         <v>707</v>
       </c>
       <c r="D172" t="s">
         <v>11</v>
       </c>
       <c r="E172" t="s">
         <v>12</v>
       </c>
       <c r="F172" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="G172" s="1" t="s">
         <v>708</v>
       </c>
       <c r="H172" t="s">
         <v>709</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173" t="s">
         <v>710</v>
       </c>
       <c r="B173" t="s">
         <v>9</v>
       </c>
       <c r="C173" t="s">
         <v>711</v>
       </c>
       <c r="D173" t="s">
         <v>11</v>
       </c>
       <c r="E173" t="s">
         <v>12</v>
       </c>
       <c r="F173" t="s">
@@ -12895,129 +16059,129 @@
       </c>
       <c r="G173" s="1" t="s">
         <v>712</v>
       </c>
       <c r="H173" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174" t="s">
         <v>714</v>
       </c>
       <c r="B174" t="s">
         <v>9</v>
       </c>
       <c r="C174" t="s">
         <v>715</v>
       </c>
       <c r="D174" t="s">
         <v>11</v>
       </c>
       <c r="E174" t="s">
         <v>12</v>
       </c>
       <c r="F174" t="s">
-        <v>238</v>
+        <v>26</v>
       </c>
       <c r="G174" s="1" t="s">
         <v>716</v>
       </c>
       <c r="H174" t="s">
         <v>717</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175" t="s">
         <v>718</v>
       </c>
       <c r="B175" t="s">
         <v>9</v>
       </c>
       <c r="C175" t="s">
         <v>719</v>
       </c>
       <c r="D175" t="s">
         <v>11</v>
       </c>
       <c r="E175" t="s">
         <v>12</v>
       </c>
       <c r="F175" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G175" s="1" t="s">
         <v>720</v>
       </c>
       <c r="H175" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176" t="s">
         <v>722</v>
       </c>
       <c r="B176" t="s">
         <v>9</v>
       </c>
       <c r="C176" t="s">
         <v>723</v>
       </c>
       <c r="D176" t="s">
         <v>11</v>
       </c>
       <c r="E176" t="s">
         <v>12</v>
       </c>
       <c r="F176" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G176" s="1" t="s">
         <v>724</v>
       </c>
       <c r="H176" t="s">
         <v>725</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177" t="s">
         <v>726</v>
       </c>
       <c r="B177" t="s">
         <v>9</v>
       </c>
       <c r="C177" t="s">
         <v>727</v>
       </c>
       <c r="D177" t="s">
         <v>11</v>
       </c>
       <c r="E177" t="s">
         <v>12</v>
       </c>
       <c r="F177" t="s">
-        <v>53</v>
+        <v>238</v>
       </c>
       <c r="G177" s="1" t="s">
         <v>728</v>
       </c>
       <c r="H177" t="s">
         <v>729</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178" t="s">
         <v>730</v>
       </c>
       <c r="B178" t="s">
         <v>9</v>
       </c>
       <c r="C178" t="s">
         <v>731</v>
       </c>
       <c r="D178" t="s">
         <v>11</v>
       </c>
       <c r="E178" t="s">
         <v>12</v>
       </c>
       <c r="F178" t="s">
@@ -13025,103 +16189,103 @@
       </c>
       <c r="G178" s="1" t="s">
         <v>732</v>
       </c>
       <c r="H178" t="s">
         <v>733</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179" t="s">
         <v>734</v>
       </c>
       <c r="B179" t="s">
         <v>9</v>
       </c>
       <c r="C179" t="s">
         <v>735</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>12</v>
       </c>
       <c r="F179" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G179" s="1" t="s">
         <v>736</v>
       </c>
       <c r="H179" t="s">
         <v>737</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180" t="s">
         <v>738</v>
       </c>
       <c r="B180" t="s">
         <v>9</v>
       </c>
       <c r="C180" t="s">
         <v>739</v>
       </c>
       <c r="D180" t="s">
         <v>11</v>
       </c>
       <c r="E180" t="s">
         <v>12</v>
       </c>
       <c r="F180" t="s">
-        <v>238</v>
+        <v>58</v>
       </c>
       <c r="G180" s="1" t="s">
         <v>740</v>
       </c>
       <c r="H180" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181" t="s">
         <v>742</v>
       </c>
       <c r="B181" t="s">
         <v>9</v>
       </c>
       <c r="C181" t="s">
         <v>743</v>
       </c>
       <c r="D181" t="s">
         <v>11</v>
       </c>
       <c r="E181" t="s">
         <v>12</v>
       </c>
       <c r="F181" t="s">
-        <v>53</v>
+        <v>238</v>
       </c>
       <c r="G181" s="1" t="s">
         <v>744</v>
       </c>
       <c r="H181" t="s">
         <v>745</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182" t="s">
         <v>746</v>
       </c>
       <c r="B182" t="s">
         <v>9</v>
       </c>
       <c r="C182" t="s">
         <v>747</v>
       </c>
       <c r="D182" t="s">
         <v>11</v>
       </c>
       <c r="E182" t="s">
         <v>12</v>
       </c>
       <c r="F182" t="s">
@@ -13129,103 +16293,103 @@
       </c>
       <c r="G182" s="1" t="s">
         <v>748</v>
       </c>
       <c r="H182" t="s">
         <v>749</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183" t="s">
         <v>750</v>
       </c>
       <c r="B183" t="s">
         <v>9</v>
       </c>
       <c r="C183" t="s">
         <v>751</v>
       </c>
       <c r="D183" t="s">
         <v>11</v>
       </c>
       <c r="E183" t="s">
         <v>12</v>
       </c>
       <c r="F183" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G183" s="1" t="s">
         <v>752</v>
       </c>
       <c r="H183" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184" t="s">
         <v>754</v>
       </c>
       <c r="B184" t="s">
         <v>9</v>
       </c>
       <c r="C184" t="s">
         <v>755</v>
       </c>
       <c r="D184" t="s">
         <v>11</v>
       </c>
       <c r="E184" t="s">
         <v>12</v>
       </c>
       <c r="F184" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="G184" s="1" t="s">
         <v>756</v>
       </c>
       <c r="H184" t="s">
         <v>757</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185" t="s">
         <v>758</v>
       </c>
       <c r="B185" t="s">
         <v>9</v>
       </c>
       <c r="C185" t="s">
         <v>759</v>
       </c>
       <c r="D185" t="s">
         <v>11</v>
       </c>
       <c r="E185" t="s">
         <v>12</v>
       </c>
       <c r="F185" t="s">
-        <v>238</v>
+        <v>91</v>
       </c>
       <c r="G185" s="1" t="s">
         <v>760</v>
       </c>
       <c r="H185" t="s">
         <v>761</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186" t="s">
         <v>762</v>
       </c>
       <c r="B186" t="s">
         <v>9</v>
       </c>
       <c r="C186" t="s">
         <v>763</v>
       </c>
       <c r="D186" t="s">
         <v>11</v>
       </c>
       <c r="E186" t="s">
         <v>12</v>
       </c>
       <c r="F186" t="s">
@@ -13233,77 +16397,77 @@
       </c>
       <c r="G186" s="1" t="s">
         <v>764</v>
       </c>
       <c r="H186" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187" t="s">
         <v>766</v>
       </c>
       <c r="B187" t="s">
         <v>9</v>
       </c>
       <c r="C187" t="s">
         <v>767</v>
       </c>
       <c r="D187" t="s">
         <v>11</v>
       </c>
       <c r="E187" t="s">
         <v>12</v>
       </c>
       <c r="F187" t="s">
-        <v>58</v>
+        <v>238</v>
       </c>
       <c r="G187" s="1" t="s">
         <v>768</v>
       </c>
       <c r="H187" t="s">
         <v>769</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188" t="s">
         <v>770</v>
       </c>
       <c r="B188" t="s">
         <v>9</v>
       </c>
       <c r="C188" t="s">
         <v>771</v>
       </c>
       <c r="D188" t="s">
         <v>11</v>
       </c>
       <c r="E188" t="s">
         <v>12</v>
       </c>
       <c r="F188" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="G188" s="1" t="s">
         <v>772</v>
       </c>
       <c r="H188" t="s">
         <v>773</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189" t="s">
         <v>774</v>
       </c>
       <c r="B189" t="s">
         <v>9</v>
       </c>
       <c r="C189" t="s">
         <v>775</v>
       </c>
       <c r="D189" t="s">
         <v>11</v>
       </c>
       <c r="E189" t="s">
         <v>12</v>
       </c>
       <c r="F189" t="s">
@@ -13311,15201 +16475,23753 @@
       </c>
       <c r="G189" s="1" t="s">
         <v>776</v>
       </c>
       <c r="H189" t="s">
         <v>777</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190" t="s">
         <v>778</v>
       </c>
       <c r="B190" t="s">
         <v>9</v>
       </c>
       <c r="C190" t="s">
         <v>779</v>
       </c>
       <c r="D190" t="s">
         <v>11</v>
       </c>
       <c r="E190" t="s">
         <v>12</v>
       </c>
       <c r="F190" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="G190" s="1" t="s">
         <v>780</v>
       </c>
       <c r="H190" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191" t="s">
         <v>782</v>
       </c>
       <c r="B191" t="s">
         <v>9</v>
       </c>
       <c r="C191" t="s">
-        <v>10</v>
+        <v>783</v>
       </c>
       <c r="D191" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E191" t="s">
+        <v>12</v>
+      </c>
+      <c r="F191" t="s">
+        <v>132</v>
+      </c>
+      <c r="G191" s="1" t="s">
         <v>784</v>
       </c>
-      <c r="F191" t="s">
-[...2 lines deleted...]
-      <c r="G191" s="1" t="s">
+      <c r="H191" t="s">
         <v>785</v>
-      </c>
-[...1 lines deleted...]
-        <v>786</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192" t="s">
+        <v>786</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
         <v>787</v>
       </c>
-      <c r="B192" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D192" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E192" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F192" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G192" s="1" t="s">
         <v>788</v>
       </c>
       <c r="H192" t="s">
         <v>789</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193" t="s">
         <v>790</v>
       </c>
       <c r="B193" t="s">
         <v>9</v>
       </c>
       <c r="C193" t="s">
-        <v>21</v>
+        <v>791</v>
       </c>
       <c r="D193" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E193" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F193" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="G193" s="1" t="s">
-        <v>791</v>
+        <v>792</v>
       </c>
       <c r="H193" t="s">
-        <v>792</v>
+        <v>793</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194" t="s">
-        <v>793</v>
+        <v>794</v>
       </c>
       <c r="B194" t="s">
         <v>9</v>
       </c>
       <c r="C194" t="s">
-        <v>25</v>
+        <v>795</v>
       </c>
       <c r="D194" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F194" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G194" s="1" t="s">
-        <v>794</v>
+        <v>796</v>
       </c>
       <c r="H194" t="s">
-        <v>795</v>
+        <v>797</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195" t="s">
-        <v>796</v>
+        <v>798</v>
       </c>
       <c r="B195" t="s">
         <v>9</v>
       </c>
       <c r="C195" t="s">
-        <v>30</v>
+        <v>799</v>
       </c>
       <c r="D195" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E195" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F195" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G195" s="1" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="H195" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="B196" t="s">
         <v>9</v>
       </c>
       <c r="C196" t="s">
-        <v>35</v>
+        <v>803</v>
       </c>
       <c r="D196" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E196" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F196" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G196" s="1" t="s">
-        <v>800</v>
+        <v>804</v>
       </c>
       <c r="H196" t="s">
-        <v>801</v>
+        <v>805</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197" t="s">
-        <v>802</v>
+        <v>806</v>
       </c>
       <c r="B197" t="s">
         <v>9</v>
       </c>
       <c r="C197" t="s">
-        <v>39</v>
+        <v>807</v>
       </c>
       <c r="D197" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E197" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F197" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G197" s="1" t="s">
-        <v>803</v>
+        <v>808</v>
       </c>
       <c r="H197" t="s">
-        <v>804</v>
+        <v>809</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198" t="s">
-        <v>805</v>
+        <v>810</v>
       </c>
       <c r="B198" t="s">
         <v>9</v>
       </c>
       <c r="C198" t="s">
-        <v>43</v>
+        <v>811</v>
       </c>
       <c r="D198" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F198" t="s">
-        <v>400</v>
+        <v>53</v>
       </c>
       <c r="G198" s="1" t="s">
-        <v>806</v>
+        <v>812</v>
       </c>
       <c r="H198" t="s">
-        <v>807</v>
+        <v>813</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199" t="s">
-        <v>808</v>
+        <v>814</v>
       </c>
       <c r="B199" t="s">
         <v>9</v>
       </c>
       <c r="C199" t="s">
-        <v>48</v>
+        <v>815</v>
       </c>
       <c r="D199" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E199" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F199" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G199" s="1" t="s">
-        <v>809</v>
+        <v>816</v>
       </c>
       <c r="H199" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="B200" t="s">
         <v>9</v>
       </c>
       <c r="C200" t="s">
-        <v>52</v>
+        <v>819</v>
       </c>
       <c r="D200" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E200" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F200" t="s">
-        <v>812</v>
+        <v>91</v>
       </c>
       <c r="G200" s="1" t="s">
-        <v>813</v>
+        <v>820</v>
       </c>
       <c r="H200" t="s">
-        <v>814</v>
+        <v>821</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201" t="s">
-        <v>815</v>
+        <v>822</v>
       </c>
       <c r="B201" t="s">
         <v>9</v>
       </c>
       <c r="C201" t="s">
-        <v>57</v>
+        <v>823</v>
       </c>
       <c r="D201" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E201" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F201" t="s">
-        <v>816</v>
+        <v>31</v>
       </c>
       <c r="G201" s="1" t="s">
-        <v>817</v>
+        <v>824</v>
       </c>
       <c r="H201" t="s">
-        <v>818</v>
+        <v>825</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202" t="s">
-        <v>819</v>
+        <v>826</v>
       </c>
       <c r="B202" t="s">
         <v>9</v>
       </c>
       <c r="C202" t="s">
-        <v>62</v>
+        <v>827</v>
       </c>
       <c r="D202" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E202" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F202" t="s">
-        <v>820</v>
+        <v>515</v>
       </c>
       <c r="G202" s="1" t="s">
-        <v>821</v>
+        <v>828</v>
       </c>
       <c r="H202" t="s">
-        <v>822</v>
+        <v>829</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203" t="s">
-        <v>823</v>
+        <v>830</v>
       </c>
       <c r="B203" t="s">
         <v>9</v>
       </c>
       <c r="C203" t="s">
-        <v>66</v>
+        <v>831</v>
       </c>
       <c r="D203" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E203" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F203" t="s">
-        <v>400</v>
+        <v>238</v>
       </c>
       <c r="G203" s="1" t="s">
-        <v>824</v>
+        <v>832</v>
       </c>
       <c r="H203" t="s">
-        <v>825</v>
+        <v>833</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204" t="s">
-        <v>826</v>
+        <v>834</v>
       </c>
       <c r="B204" t="s">
         <v>9</v>
       </c>
       <c r="C204" t="s">
-        <v>70</v>
+        <v>835</v>
       </c>
       <c r="D204" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E204" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F204" t="s">
-        <v>243</v>
+        <v>132</v>
       </c>
       <c r="G204" s="1" t="s">
-        <v>827</v>
+        <v>836</v>
       </c>
       <c r="H204" t="s">
-        <v>828</v>
+        <v>837</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205" t="s">
-        <v>829</v>
+        <v>838</v>
       </c>
       <c r="B205" t="s">
         <v>9</v>
       </c>
       <c r="C205" t="s">
-        <v>74</v>
+        <v>839</v>
       </c>
       <c r="D205" t="s">
-        <v>783</v>
+        <v>11</v>
       </c>
       <c r="E205" t="s">
-        <v>784</v>
+        <v>12</v>
       </c>
       <c r="F205" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G205" s="1" t="s">
-        <v>830</v>
+        <v>840</v>
       </c>
       <c r="H205" t="s">
-        <v>831</v>
+        <v>841</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206" t="s">
-        <v>832</v>
+        <v>842</v>
       </c>
       <c r="B206" t="s">
         <v>9</v>
       </c>
       <c r="C206" t="s">
-        <v>10</v>
+        <v>843</v>
       </c>
       <c r="D206" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E206" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F206" t="s">
-        <v>53</v>
+        <v>26</v>
       </c>
       <c r="G206" s="1" t="s">
-        <v>835</v>
+        <v>844</v>
       </c>
       <c r="H206" t="s">
-        <v>836</v>
+        <v>845</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207" t="s">
-        <v>837</v>
+        <v>846</v>
       </c>
       <c r="B207" t="s">
         <v>9</v>
       </c>
       <c r="C207" t="s">
-        <v>17</v>
+        <v>847</v>
       </c>
       <c r="D207" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E207" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F207" t="s">
-        <v>53</v>
+        <v>238</v>
       </c>
       <c r="G207" s="1" t="s">
-        <v>838</v>
+        <v>848</v>
       </c>
       <c r="H207" t="s">
-        <v>839</v>
+        <v>849</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208" t="s">
-        <v>840</v>
+        <v>850</v>
       </c>
       <c r="B208" t="s">
         <v>9</v>
       </c>
       <c r="C208" t="s">
-        <v>21</v>
+        <v>851</v>
       </c>
       <c r="D208" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E208" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F208" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G208" s="1" t="s">
-        <v>841</v>
+        <v>852</v>
       </c>
       <c r="H208" t="s">
-        <v>842</v>
+        <v>853</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209" t="s">
-        <v>843</v>
+        <v>854</v>
       </c>
       <c r="B209" t="s">
         <v>9</v>
       </c>
       <c r="C209" t="s">
-        <v>25</v>
+        <v>855</v>
       </c>
       <c r="D209" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E209" t="s">
-        <v>834</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>12</v>
       </c>
       <c r="G209" s="1" t="s">
-        <v>844</v>
+        <v>856</v>
       </c>
       <c r="H209" t="s">
-        <v>845</v>
+        <v>857</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210" t="s">
-        <v>846</v>
+        <v>858</v>
       </c>
       <c r="B210" t="s">
         <v>9</v>
       </c>
       <c r="C210" t="s">
-        <v>30</v>
+        <v>859</v>
       </c>
       <c r="D210" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E210" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F210" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G210" s="1" t="s">
-        <v>847</v>
+        <v>860</v>
       </c>
       <c r="H210" t="s">
-        <v>848</v>
+        <v>861</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211" t="s">
-        <v>849</v>
+        <v>862</v>
       </c>
       <c r="B211" t="s">
         <v>9</v>
       </c>
       <c r="C211" t="s">
-        <v>35</v>
+        <v>863</v>
       </c>
       <c r="D211" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E211" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F211" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G211" s="1" t="s">
-        <v>850</v>
+        <v>864</v>
       </c>
       <c r="H211" t="s">
-        <v>851</v>
+        <v>865</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212" t="s">
-        <v>852</v>
+        <v>866</v>
       </c>
       <c r="B212" t="s">
         <v>9</v>
       </c>
       <c r="C212" t="s">
-        <v>39</v>
+        <v>867</v>
       </c>
       <c r="D212" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="G212" s="1" t="s">
-        <v>853</v>
+        <v>868</v>
       </c>
       <c r="H212" t="s">
-        <v>854</v>
+        <v>869</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213" t="s">
-        <v>855</v>
+        <v>870</v>
       </c>
       <c r="B213" t="s">
         <v>9</v>
       </c>
       <c r="C213" t="s">
-        <v>43</v>
+        <v>871</v>
       </c>
       <c r="D213" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E213" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F213" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G213" s="1" t="s">
-        <v>856</v>
+        <v>872</v>
       </c>
       <c r="H213" t="s">
-        <v>857</v>
+        <v>873</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214" t="s">
-        <v>858</v>
+        <v>874</v>
       </c>
       <c r="B214" t="s">
         <v>9</v>
       </c>
       <c r="C214" t="s">
-        <v>48</v>
+        <v>875</v>
       </c>
       <c r="D214" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F214" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G214" s="1" t="s">
-        <v>859</v>
+        <v>876</v>
       </c>
       <c r="H214" t="s">
-        <v>860</v>
+        <v>877</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215" t="s">
-        <v>861</v>
+        <v>878</v>
       </c>
       <c r="B215" t="s">
         <v>9</v>
       </c>
       <c r="C215" t="s">
-        <v>52</v>
+        <v>879</v>
       </c>
       <c r="D215" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E215" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F215" t="s">
-        <v>53</v>
+        <v>58</v>
       </c>
       <c r="G215" s="1" t="s">
-        <v>862</v>
+        <v>880</v>
       </c>
       <c r="H215" t="s">
-        <v>863</v>
+        <v>881</v>
       </c>
     </row>
     <row r="216" spans="1:8">
       <c r="A216" t="s">
-        <v>864</v>
+        <v>882</v>
       </c>
       <c r="B216" t="s">
         <v>9</v>
       </c>
       <c r="C216" t="s">
-        <v>57</v>
+        <v>883</v>
       </c>
       <c r="D216" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E216" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F216" t="s">
-        <v>53</v>
+        <v>238</v>
       </c>
       <c r="G216" s="1" t="s">
-        <v>865</v>
+        <v>884</v>
       </c>
       <c r="H216" t="s">
-        <v>866</v>
+        <v>885</v>
       </c>
     </row>
     <row r="217" spans="1:8">
       <c r="A217" t="s">
-        <v>867</v>
+        <v>886</v>
       </c>
       <c r="B217" t="s">
         <v>9</v>
       </c>
       <c r="C217" t="s">
-        <v>62</v>
+        <v>887</v>
       </c>
       <c r="D217" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E217" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F217" t="s">
-        <v>44</v>
+        <v>238</v>
       </c>
       <c r="G217" s="1" t="s">
-        <v>868</v>
+        <v>888</v>
       </c>
       <c r="H217" t="s">
-        <v>869</v>
+        <v>889</v>
       </c>
     </row>
     <row r="218" spans="1:8">
       <c r="A218" t="s">
-        <v>870</v>
+        <v>890</v>
       </c>
       <c r="B218" t="s">
         <v>9</v>
       </c>
       <c r="C218" t="s">
-        <v>66</v>
+        <v>891</v>
       </c>
       <c r="D218" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E218" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F218" t="s">
-        <v>44</v>
+        <v>238</v>
       </c>
       <c r="G218" s="1" t="s">
-        <v>871</v>
+        <v>75</v>
       </c>
       <c r="H218" t="s">
-        <v>872</v>
+        <v>892</v>
       </c>
     </row>
     <row r="219" spans="1:8">
       <c r="A219" t="s">
-        <v>873</v>
+        <v>893</v>
       </c>
       <c r="B219" t="s">
         <v>9</v>
       </c>
       <c r="C219" t="s">
-        <v>70</v>
+        <v>894</v>
       </c>
       <c r="D219" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E219" t="s">
-        <v>834</v>
+        <v>12</v>
+      </c>
+      <c r="F219" t="s">
+        <v>53</v>
       </c>
       <c r="G219" s="1" t="s">
-        <v>874</v>
+        <v>895</v>
       </c>
       <c r="H219" t="s">
-        <v>875</v>
+        <v>896</v>
       </c>
     </row>
     <row r="220" spans="1:8">
       <c r="A220" t="s">
-        <v>876</v>
+        <v>897</v>
       </c>
       <c r="B220" t="s">
         <v>9</v>
       </c>
       <c r="C220" t="s">
-        <v>74</v>
+        <v>898</v>
       </c>
       <c r="D220" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E220" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F220" t="s">
-        <v>44</v>
+        <v>26</v>
       </c>
       <c r="G220" s="1" t="s">
-        <v>877</v>
+        <v>899</v>
       </c>
       <c r="H220" t="s">
-        <v>878</v>
+        <v>900</v>
       </c>
     </row>
     <row r="221" spans="1:8">
       <c r="A221" t="s">
-        <v>879</v>
+        <v>901</v>
       </c>
       <c r="B221" t="s">
         <v>9</v>
       </c>
       <c r="C221" t="s">
-        <v>78</v>
+        <v>902</v>
       </c>
       <c r="D221" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E221" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F221" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G221" s="1" t="s">
-        <v>880</v>
+        <v>903</v>
       </c>
       <c r="H221" t="s">
-        <v>881</v>
+        <v>904</v>
       </c>
     </row>
     <row r="222" spans="1:8">
       <c r="A222" t="s">
-        <v>882</v>
+        <v>905</v>
       </c>
       <c r="B222" t="s">
         <v>9</v>
       </c>
       <c r="C222" t="s">
-        <v>81</v>
+        <v>906</v>
       </c>
       <c r="D222" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E222" t="s">
-        <v>834</v>
+        <v>12</v>
+      </c>
+      <c r="F222" t="s">
+        <v>907</v>
       </c>
       <c r="G222" s="1" t="s">
-        <v>883</v>
+        <v>908</v>
       </c>
       <c r="H222" t="s">
-        <v>884</v>
+        <v>909</v>
       </c>
     </row>
     <row r="223" spans="1:8">
       <c r="A223" t="s">
-        <v>885</v>
+        <v>910</v>
       </c>
       <c r="B223" t="s">
         <v>9</v>
       </c>
       <c r="C223" t="s">
-        <v>85</v>
+        <v>911</v>
       </c>
       <c r="D223" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E223" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F223" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G223" s="1" t="s">
-        <v>886</v>
+        <v>912</v>
       </c>
       <c r="H223" t="s">
-        <v>887</v>
+        <v>913</v>
       </c>
     </row>
     <row r="224" spans="1:8">
       <c r="A224" t="s">
-        <v>888</v>
+        <v>914</v>
       </c>
       <c r="B224" t="s">
         <v>9</v>
       </c>
       <c r="C224" t="s">
-        <v>90</v>
+        <v>915</v>
       </c>
       <c r="D224" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E224" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F224" t="s">
-        <v>53</v>
+        <v>44</v>
       </c>
       <c r="G224" s="1" t="s">
-        <v>889</v>
+        <v>916</v>
       </c>
       <c r="H224" t="s">
-        <v>890</v>
+        <v>917</v>
       </c>
     </row>
     <row r="225" spans="1:8">
       <c r="A225" t="s">
-        <v>891</v>
+        <v>918</v>
       </c>
       <c r="B225" t="s">
         <v>9</v>
       </c>
       <c r="C225" t="s">
-        <v>95</v>
+        <v>919</v>
       </c>
       <c r="D225" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E225" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F225" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G225" s="1" t="s">
-        <v>892</v>
+        <v>920</v>
       </c>
       <c r="H225" t="s">
-        <v>893</v>
+        <v>921</v>
       </c>
     </row>
     <row r="226" spans="1:8">
       <c r="A226" t="s">
-        <v>894</v>
+        <v>922</v>
       </c>
       <c r="B226" t="s">
         <v>9</v>
       </c>
       <c r="C226" t="s">
-        <v>99</v>
+        <v>923</v>
       </c>
       <c r="D226" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E226" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F226" t="s">
         <v>243</v>
       </c>
       <c r="G226" s="1" t="s">
-        <v>895</v>
+        <v>924</v>
       </c>
       <c r="H226" t="s">
-        <v>896</v>
+        <v>925</v>
       </c>
     </row>
     <row r="227" spans="1:8">
       <c r="A227" t="s">
-        <v>897</v>
+        <v>926</v>
       </c>
       <c r="B227" t="s">
         <v>9</v>
       </c>
       <c r="C227" t="s">
-        <v>103</v>
+        <v>927</v>
       </c>
       <c r="D227" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E227" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F227" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G227" s="1" t="s">
-        <v>898</v>
+        <v>928</v>
       </c>
       <c r="H227" t="s">
-        <v>899</v>
+        <v>929</v>
       </c>
     </row>
     <row r="228" spans="1:8">
       <c r="A228" t="s">
-        <v>900</v>
+        <v>930</v>
       </c>
       <c r="B228" t="s">
         <v>9</v>
       </c>
       <c r="C228" t="s">
-        <v>107</v>
+        <v>931</v>
       </c>
       <c r="D228" t="s">
-        <v>833</v>
+        <v>11</v>
       </c>
       <c r="E228" t="s">
-        <v>834</v>
+        <v>12</v>
       </c>
       <c r="F228" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G228" s="1" t="s">
-        <v>901</v>
+        <v>932</v>
       </c>
       <c r="H228" t="s">
-        <v>902</v>
+        <v>933</v>
       </c>
     </row>
     <row r="229" spans="1:8">
       <c r="A229" t="s">
-        <v>903</v>
+        <v>934</v>
       </c>
       <c r="B229" t="s">
         <v>9</v>
       </c>
       <c r="C229" t="s">
-        <v>111</v>
+        <v>10</v>
       </c>
       <c r="D229" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E229" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F229" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G229" s="1" t="s">
-        <v>904</v>
+        <v>937</v>
       </c>
       <c r="H229" t="s">
-        <v>905</v>
+        <v>938</v>
       </c>
     </row>
     <row r="230" spans="1:8">
       <c r="A230" t="s">
-        <v>906</v>
+        <v>939</v>
       </c>
       <c r="B230" t="s">
         <v>9</v>
       </c>
       <c r="C230" t="s">
-        <v>115</v>
+        <v>17</v>
       </c>
       <c r="D230" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E230" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F230" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="G230" s="1" t="s">
-        <v>907</v>
+        <v>940</v>
       </c>
       <c r="H230" t="s">
-        <v>908</v>
+        <v>941</v>
       </c>
     </row>
     <row r="231" spans="1:8">
       <c r="A231" t="s">
-        <v>909</v>
+        <v>942</v>
       </c>
       <c r="B231" t="s">
         <v>9</v>
       </c>
       <c r="C231" t="s">
-        <v>119</v>
+        <v>21</v>
       </c>
       <c r="D231" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E231" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F231" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G231" s="1" t="s">
-        <v>910</v>
+        <v>943</v>
       </c>
       <c r="H231" t="s">
-        <v>911</v>
+        <v>944</v>
       </c>
     </row>
     <row r="232" spans="1:8">
       <c r="A232" t="s">
-        <v>912</v>
+        <v>945</v>
       </c>
       <c r="B232" t="s">
         <v>9</v>
       </c>
       <c r="C232" t="s">
-        <v>123</v>
+        <v>25</v>
       </c>
       <c r="D232" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E232" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F232" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G232" s="1" t="s">
-        <v>913</v>
+        <v>946</v>
       </c>
       <c r="H232" t="s">
-        <v>914</v>
+        <v>947</v>
       </c>
     </row>
     <row r="233" spans="1:8">
       <c r="A233" t="s">
-        <v>915</v>
+        <v>948</v>
       </c>
       <c r="B233" t="s">
         <v>9</v>
       </c>
       <c r="C233" t="s">
-        <v>127</v>
+        <v>30</v>
       </c>
       <c r="D233" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E233" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F233" t="s">
         <v>44</v>
       </c>
       <c r="G233" s="1" t="s">
-        <v>916</v>
+        <v>949</v>
       </c>
       <c r="H233" t="s">
-        <v>917</v>
+        <v>950</v>
       </c>
     </row>
     <row r="234" spans="1:8">
       <c r="A234" t="s">
-        <v>918</v>
+        <v>951</v>
       </c>
       <c r="B234" t="s">
         <v>9</v>
       </c>
       <c r="C234" t="s">
-        <v>131</v>
+        <v>35</v>
       </c>
       <c r="D234" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E234" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F234" t="s">
-        <v>53</v>
+        <v>91</v>
       </c>
       <c r="G234" s="1" t="s">
-        <v>919</v>
+        <v>952</v>
       </c>
       <c r="H234" t="s">
-        <v>920</v>
+        <v>953</v>
       </c>
     </row>
     <row r="235" spans="1:8">
       <c r="A235" t="s">
-        <v>921</v>
+        <v>954</v>
       </c>
       <c r="B235" t="s">
         <v>9</v>
       </c>
       <c r="C235" t="s">
-        <v>136</v>
+        <v>39</v>
       </c>
       <c r="D235" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E235" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F235" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G235" s="1" t="s">
-        <v>922</v>
+        <v>955</v>
       </c>
       <c r="H235" t="s">
-        <v>923</v>
+        <v>956</v>
       </c>
     </row>
     <row r="236" spans="1:8">
       <c r="A236" t="s">
-        <v>924</v>
+        <v>957</v>
       </c>
       <c r="B236" t="s">
         <v>9</v>
       </c>
       <c r="C236" t="s">
-        <v>140</v>
+        <v>43</v>
       </c>
       <c r="D236" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E236" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F236" t="s">
-        <v>132</v>
+        <v>400</v>
       </c>
       <c r="G236" s="1" t="s">
-        <v>925</v>
+        <v>958</v>
       </c>
       <c r="H236" t="s">
-        <v>926</v>
+        <v>959</v>
       </c>
     </row>
     <row r="237" spans="1:8">
       <c r="A237" t="s">
-        <v>927</v>
+        <v>960</v>
       </c>
       <c r="B237" t="s">
         <v>9</v>
       </c>
       <c r="C237" t="s">
-        <v>144</v>
+        <v>48</v>
       </c>
       <c r="D237" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E237" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F237" t="s">
-        <v>53</v>
+        <v>31</v>
       </c>
       <c r="G237" s="1" t="s">
-        <v>928</v>
+        <v>961</v>
       </c>
       <c r="H237" t="s">
-        <v>929</v>
+        <v>962</v>
       </c>
     </row>
     <row r="238" spans="1:8">
       <c r="A238" t="s">
-        <v>930</v>
+        <v>963</v>
       </c>
       <c r="B238" t="s">
         <v>9</v>
       </c>
       <c r="C238" t="s">
-        <v>148</v>
+        <v>52</v>
       </c>
       <c r="D238" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E238" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F238" t="s">
-        <v>53</v>
+        <v>964</v>
       </c>
       <c r="G238" s="1" t="s">
-        <v>931</v>
+        <v>965</v>
       </c>
       <c r="H238" t="s">
-        <v>932</v>
+        <v>966</v>
       </c>
     </row>
     <row r="239" spans="1:8">
       <c r="A239" t="s">
-        <v>933</v>
+        <v>967</v>
       </c>
       <c r="B239" t="s">
         <v>9</v>
       </c>
       <c r="C239" t="s">
-        <v>152</v>
+        <v>57</v>
       </c>
       <c r="D239" t="s">
-        <v>833</v>
+        <v>935</v>
       </c>
       <c r="E239" t="s">
-        <v>834</v>
+        <v>936</v>
       </c>
       <c r="F239" t="s">
-        <v>13</v>
+        <v>968</v>
       </c>
       <c r="G239" s="1" t="s">
-        <v>934</v>
+        <v>969</v>
       </c>
       <c r="H239" t="s">
-        <v>935</v>
+        <v>970</v>
       </c>
     </row>
     <row r="240" spans="1:8">
       <c r="A240" t="s">
+        <v>971</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>62</v>
+      </c>
+      <c r="D240" t="s">
+        <v>935</v>
+      </c>
+      <c r="E240" t="s">
         <v>936</v>
       </c>
-      <c r="B240" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F240" t="s">
-        <v>13</v>
+        <v>972</v>
       </c>
       <c r="G240" s="1" t="s">
-        <v>937</v>
+        <v>973</v>
       </c>
       <c r="H240" t="s">
-        <v>938</v>
+        <v>974</v>
       </c>
     </row>
     <row r="241" spans="1:8">
       <c r="A241" t="s">
-        <v>939</v>
+        <v>975</v>
       </c>
       <c r="B241" t="s">
         <v>9</v>
       </c>
       <c r="C241" t="s">
-        <v>17</v>
+        <v>66</v>
       </c>
       <c r="D241" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E241" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="F241" t="s">
-        <v>91</v>
+        <v>400</v>
       </c>
       <c r="G241" s="1" t="s">
-        <v>942</v>
+        <v>976</v>
       </c>
       <c r="H241" t="s">
-        <v>943</v>
+        <v>977</v>
       </c>
     </row>
     <row r="242" spans="1:8">
       <c r="A242" t="s">
-        <v>944</v>
+        <v>978</v>
       </c>
       <c r="B242" t="s">
         <v>9</v>
       </c>
       <c r="C242" t="s">
-        <v>21</v>
+        <v>70</v>
       </c>
       <c r="D242" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E242" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="F242" t="s">
-        <v>91</v>
+        <v>243</v>
       </c>
       <c r="G242" s="1" t="s">
-        <v>945</v>
+        <v>979</v>
       </c>
       <c r="H242" t="s">
-        <v>946</v>
+        <v>980</v>
       </c>
     </row>
     <row r="243" spans="1:8">
       <c r="A243" t="s">
-        <v>947</v>
+        <v>981</v>
       </c>
       <c r="B243" t="s">
         <v>9</v>
       </c>
       <c r="C243" t="s">
-        <v>25</v>
+        <v>74</v>
       </c>
       <c r="D243" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E243" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="F243" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G243" s="1" t="s">
-        <v>948</v>
+        <v>982</v>
       </c>
       <c r="H243" t="s">
-        <v>949</v>
+        <v>983</v>
       </c>
     </row>
     <row r="244" spans="1:8">
       <c r="A244" t="s">
-        <v>950</v>
+        <v>984</v>
       </c>
       <c r="B244" t="s">
         <v>9</v>
       </c>
       <c r="C244" t="s">
-        <v>30</v>
+        <v>78</v>
       </c>
       <c r="D244" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E244" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="F244" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G244" s="1" t="s">
-        <v>951</v>
+        <v>985</v>
       </c>
       <c r="H244" t="s">
-        <v>952</v>
+        <v>986</v>
       </c>
     </row>
     <row r="245" spans="1:8">
       <c r="A245" t="s">
-        <v>953</v>
+        <v>987</v>
       </c>
       <c r="B245" t="s">
         <v>9</v>
       </c>
       <c r="C245" t="s">
-        <v>35</v>
+        <v>81</v>
       </c>
       <c r="D245" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E245" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="F245" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="G245" s="1" t="s">
-        <v>954</v>
+        <v>988</v>
       </c>
       <c r="H245" t="s">
-        <v>955</v>
+        <v>989</v>
       </c>
     </row>
     <row r="246" spans="1:8">
       <c r="A246" t="s">
-        <v>956</v>
+        <v>990</v>
       </c>
       <c r="B246" t="s">
         <v>9</v>
       </c>
       <c r="C246" t="s">
-        <v>39</v>
+        <v>85</v>
       </c>
       <c r="D246" t="s">
-        <v>940</v>
+        <v>935</v>
       </c>
       <c r="E246" t="s">
-        <v>941</v>
+        <v>936</v>
       </c>
       <c r="F246" t="s">
-        <v>91</v>
+        <v>991</v>
       </c>
       <c r="G246" s="1" t="s">
-        <v>957</v>
+        <v>992</v>
       </c>
       <c r="H246" t="s">
-        <v>958</v>
+        <v>993</v>
       </c>
     </row>
     <row r="247" spans="1:8">
       <c r="A247" t="s">
-        <v>959</v>
+        <v>994</v>
       </c>
       <c r="B247" t="s">
         <v>9</v>
       </c>
       <c r="C247" t="s">
-        <v>43</v>
+        <v>10</v>
       </c>
       <c r="D247" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E247" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F247" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G247" s="1" t="s">
-        <v>960</v>
+        <v>997</v>
       </c>
       <c r="H247" t="s">
-        <v>961</v>
+        <v>998</v>
       </c>
     </row>
     <row r="248" spans="1:8">
       <c r="A248" t="s">
-        <v>962</v>
+        <v>999</v>
       </c>
       <c r="B248" t="s">
         <v>9</v>
       </c>
       <c r="C248" t="s">
-        <v>48</v>
+        <v>17</v>
       </c>
       <c r="D248" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E248" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F248" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G248" s="1" t="s">
-        <v>963</v>
+        <v>1000</v>
       </c>
       <c r="H248" t="s">
-        <v>964</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="249" spans="1:8">
       <c r="A249" t="s">
-        <v>965</v>
+        <v>1002</v>
       </c>
       <c r="B249" t="s">
         <v>9</v>
       </c>
       <c r="C249" t="s">
-        <v>52</v>
+        <v>21</v>
       </c>
       <c r="D249" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E249" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F249" t="s">
-        <v>58</v>
+        <v>44</v>
       </c>
       <c r="G249" s="1" t="s">
-        <v>966</v>
+        <v>1003</v>
       </c>
       <c r="H249" t="s">
-        <v>967</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="250" spans="1:8">
       <c r="A250" t="s">
-        <v>968</v>
+        <v>1005</v>
       </c>
       <c r="B250" t="s">
         <v>9</v>
       </c>
       <c r="C250" t="s">
-        <v>57</v>
+        <v>25</v>
       </c>
       <c r="D250" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E250" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F250" t="s">
         <v>86</v>
       </c>
       <c r="G250" s="1" t="s">
-        <v>969</v>
+        <v>1006</v>
       </c>
       <c r="H250" t="s">
-        <v>970</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="251" spans="1:8">
       <c r="A251" t="s">
-        <v>971</v>
+        <v>1008</v>
       </c>
       <c r="B251" t="s">
         <v>9</v>
       </c>
       <c r="C251" t="s">
-        <v>62</v>
+        <v>30</v>
       </c>
       <c r="D251" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E251" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F251" t="s">
-        <v>238</v>
+        <v>53</v>
       </c>
       <c r="G251" s="1" t="s">
-        <v>972</v>
+        <v>1009</v>
       </c>
       <c r="H251" t="s">
-        <v>973</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="252" spans="1:8">
       <c r="A252" t="s">
-        <v>974</v>
+        <v>1011</v>
       </c>
       <c r="B252" t="s">
         <v>9</v>
       </c>
       <c r="C252" t="s">
-        <v>66</v>
+        <v>35</v>
       </c>
       <c r="D252" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E252" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F252" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G252" s="1" t="s">
-        <v>975</v>
+        <v>1012</v>
       </c>
       <c r="H252" t="s">
-        <v>976</v>
+        <v>1013</v>
       </c>
     </row>
     <row r="253" spans="1:8">
       <c r="A253" t="s">
-        <v>977</v>
+        <v>1014</v>
       </c>
       <c r="B253" t="s">
         <v>9</v>
       </c>
       <c r="C253" t="s">
-        <v>70</v>
+        <v>39</v>
       </c>
       <c r="D253" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E253" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F253" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="G253" s="1" t="s">
-        <v>978</v>
+        <v>1015</v>
       </c>
       <c r="H253" t="s">
-        <v>979</v>
+        <v>1016</v>
       </c>
     </row>
     <row r="254" spans="1:8">
       <c r="A254" t="s">
-        <v>980</v>
+        <v>1017</v>
       </c>
       <c r="B254" t="s">
         <v>9</v>
       </c>
       <c r="C254" t="s">
-        <v>74</v>
+        <v>43</v>
       </c>
       <c r="D254" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E254" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F254" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G254" s="1" t="s">
-        <v>981</v>
+        <v>1018</v>
       </c>
       <c r="H254" t="s">
-        <v>982</v>
+        <v>1019</v>
       </c>
     </row>
     <row r="255" spans="1:8">
       <c r="A255" t="s">
-        <v>983</v>
+        <v>1020</v>
       </c>
       <c r="B255" t="s">
         <v>9</v>
       </c>
       <c r="C255" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="D255" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E255" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F255" t="s">
         <v>91</v>
       </c>
       <c r="G255" s="1" t="s">
-        <v>984</v>
+        <v>1021</v>
       </c>
       <c r="H255" t="s">
-        <v>985</v>
+        <v>1022</v>
       </c>
     </row>
     <row r="256" spans="1:8">
       <c r="A256" t="s">
-        <v>986</v>
+        <v>1023</v>
       </c>
       <c r="B256" t="s">
         <v>9</v>
       </c>
       <c r="C256" t="s">
-        <v>81</v>
+        <v>52</v>
       </c>
       <c r="D256" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E256" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F256" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G256" s="1" t="s">
-        <v>987</v>
+        <v>1024</v>
       </c>
       <c r="H256" t="s">
-        <v>988</v>
+        <v>1025</v>
       </c>
     </row>
     <row r="257" spans="1:8">
       <c r="A257" t="s">
-        <v>989</v>
+        <v>1026</v>
       </c>
       <c r="B257" t="s">
         <v>9</v>
       </c>
       <c r="C257" t="s">
-        <v>85</v>
+        <v>57</v>
       </c>
       <c r="D257" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E257" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F257" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G257" s="1" t="s">
-        <v>990</v>
+        <v>1027</v>
       </c>
       <c r="H257" t="s">
-        <v>991</v>
+        <v>1028</v>
       </c>
     </row>
     <row r="258" spans="1:8">
       <c r="A258" t="s">
-        <v>992</v>
+        <v>1029</v>
       </c>
       <c r="B258" t="s">
         <v>9</v>
       </c>
       <c r="C258" t="s">
-        <v>90</v>
+        <v>62</v>
       </c>
       <c r="D258" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E258" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F258" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G258" s="1" t="s">
-        <v>993</v>
+        <v>1030</v>
       </c>
       <c r="H258" t="s">
-        <v>994</v>
+        <v>1031</v>
       </c>
     </row>
     <row r="259" spans="1:8">
       <c r="A259" t="s">
+        <v>1032</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>66</v>
+      </c>
+      <c r="D259" t="s">
         <v>995</v>
       </c>
-      <c r="B259" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="E259" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F259" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G259" s="1" t="s">
-        <v>996</v>
+        <v>1033</v>
       </c>
       <c r="H259" t="s">
-        <v>997</v>
+        <v>1034</v>
       </c>
     </row>
     <row r="260" spans="1:8">
       <c r="A260" t="s">
-        <v>998</v>
+        <v>1035</v>
       </c>
       <c r="B260" t="s">
         <v>9</v>
       </c>
       <c r="C260" t="s">
-        <v>99</v>
+        <v>70</v>
       </c>
       <c r="D260" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E260" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>996</v>
       </c>
       <c r="G260" s="1" t="s">
-        <v>999</v>
+        <v>1036</v>
       </c>
       <c r="H260" t="s">
-        <v>1000</v>
+        <v>1037</v>
       </c>
     </row>
     <row r="261" spans="1:8">
       <c r="A261" t="s">
-        <v>1001</v>
+        <v>1038</v>
       </c>
       <c r="B261" t="s">
         <v>9</v>
       </c>
       <c r="C261" t="s">
-        <v>103</v>
+        <v>74</v>
       </c>
       <c r="D261" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E261" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F261" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="G261" s="1" t="s">
-        <v>1002</v>
+        <v>1039</v>
       </c>
       <c r="H261" t="s">
-        <v>1003</v>
+        <v>1040</v>
       </c>
     </row>
     <row r="262" spans="1:8">
       <c r="A262" t="s">
-        <v>1004</v>
+        <v>1041</v>
       </c>
       <c r="B262" t="s">
         <v>9</v>
       </c>
       <c r="C262" t="s">
-        <v>107</v>
+        <v>78</v>
       </c>
       <c r="D262" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E262" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F262" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G262" s="1" t="s">
-        <v>1005</v>
+        <v>1042</v>
       </c>
       <c r="H262" t="s">
-        <v>1006</v>
+        <v>1043</v>
       </c>
     </row>
     <row r="263" spans="1:8">
       <c r="A263" t="s">
-        <v>1007</v>
+        <v>1044</v>
       </c>
       <c r="B263" t="s">
         <v>9</v>
       </c>
       <c r="C263" t="s">
-        <v>111</v>
+        <v>81</v>
       </c>
       <c r="D263" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E263" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>996</v>
       </c>
       <c r="G263" s="1" t="s">
-        <v>1008</v>
+        <v>1045</v>
       </c>
       <c r="H263" t="s">
-        <v>1009</v>
+        <v>1046</v>
       </c>
     </row>
     <row r="264" spans="1:8">
       <c r="A264" t="s">
-        <v>1010</v>
+        <v>1047</v>
       </c>
       <c r="B264" t="s">
         <v>9</v>
       </c>
       <c r="C264" t="s">
-        <v>115</v>
+        <v>85</v>
       </c>
       <c r="D264" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E264" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F264" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G264" s="1" t="s">
-        <v>1011</v>
+        <v>1048</v>
       </c>
       <c r="H264" t="s">
-        <v>1012</v>
+        <v>1049</v>
       </c>
     </row>
     <row r="265" spans="1:8">
       <c r="A265" t="s">
-        <v>1013</v>
+        <v>1050</v>
       </c>
       <c r="B265" t="s">
         <v>9</v>
       </c>
       <c r="C265" t="s">
-        <v>119</v>
+        <v>90</v>
       </c>
       <c r="D265" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E265" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F265" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G265" s="1" t="s">
-        <v>1014</v>
+        <v>1051</v>
       </c>
       <c r="H265" t="s">
-        <v>1015</v>
+        <v>1052</v>
       </c>
     </row>
     <row r="266" spans="1:8">
       <c r="A266" t="s">
-        <v>1016</v>
+        <v>1053</v>
       </c>
       <c r="B266" t="s">
         <v>9</v>
       </c>
       <c r="C266" t="s">
-        <v>123</v>
+        <v>95</v>
       </c>
       <c r="D266" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E266" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F266" t="s">
-        <v>26</v>
+        <v>44</v>
       </c>
       <c r="G266" s="1" t="s">
-        <v>1017</v>
+        <v>1054</v>
       </c>
       <c r="H266" t="s">
-        <v>1018</v>
+        <v>1055</v>
       </c>
     </row>
     <row r="267" spans="1:8">
       <c r="A267" t="s">
-        <v>1019</v>
+        <v>1056</v>
       </c>
       <c r="B267" t="s">
         <v>9</v>
       </c>
       <c r="C267" t="s">
-        <v>127</v>
+        <v>99</v>
       </c>
       <c r="D267" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E267" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F267" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G267" s="1" t="s">
-        <v>1020</v>
+        <v>1057</v>
       </c>
       <c r="H267" t="s">
-        <v>1021</v>
+        <v>1058</v>
       </c>
     </row>
     <row r="268" spans="1:8">
       <c r="A268" t="s">
-        <v>1022</v>
+        <v>1059</v>
       </c>
       <c r="B268" t="s">
         <v>9</v>
       </c>
       <c r="C268" t="s">
-        <v>131</v>
+        <v>103</v>
       </c>
       <c r="D268" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E268" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F268" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="G268" s="1" t="s">
-        <v>1023</v>
+        <v>1060</v>
       </c>
       <c r="H268" t="s">
-        <v>1024</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="269" spans="1:8">
       <c r="A269" t="s">
-        <v>1025</v>
+        <v>1062</v>
       </c>
       <c r="B269" t="s">
         <v>9</v>
       </c>
       <c r="C269" t="s">
-        <v>136</v>
+        <v>107</v>
       </c>
       <c r="D269" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E269" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F269" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G269" s="1" t="s">
-        <v>1026</v>
+        <v>1063</v>
       </c>
       <c r="H269" t="s">
-        <v>1027</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="270" spans="1:8">
       <c r="A270" t="s">
-        <v>1028</v>
+        <v>1065</v>
       </c>
       <c r="B270" t="s">
         <v>9</v>
       </c>
       <c r="C270" t="s">
-        <v>140</v>
+        <v>111</v>
       </c>
       <c r="D270" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E270" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F270" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G270" s="1" t="s">
-        <v>1029</v>
+        <v>1066</v>
       </c>
       <c r="H270" t="s">
-        <v>1030</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="271" spans="1:8">
       <c r="A271" t="s">
-        <v>1031</v>
+        <v>1068</v>
       </c>
       <c r="B271" t="s">
         <v>9</v>
       </c>
       <c r="C271" t="s">
-        <v>144</v>
+        <v>115</v>
       </c>
       <c r="D271" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E271" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F271" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G271" s="1" t="s">
-        <v>1032</v>
+        <v>1069</v>
       </c>
       <c r="H271" t="s">
-        <v>1033</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="272" spans="1:8">
       <c r="A272" t="s">
-        <v>1034</v>
+        <v>1071</v>
       </c>
       <c r="B272" t="s">
         <v>9</v>
       </c>
       <c r="C272" t="s">
-        <v>148</v>
+        <v>119</v>
       </c>
       <c r="D272" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E272" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F272" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G272" s="1" t="s">
-        <v>1035</v>
+        <v>1072</v>
       </c>
       <c r="H272" t="s">
-        <v>1036</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="273" spans="1:8">
       <c r="A273" t="s">
-        <v>1037</v>
+        <v>1074</v>
       </c>
       <c r="B273" t="s">
         <v>9</v>
       </c>
       <c r="C273" t="s">
-        <v>152</v>
+        <v>123</v>
       </c>
       <c r="D273" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E273" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F273" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G273" s="1" t="s">
-        <v>75</v>
+        <v>1075</v>
       </c>
       <c r="H273" t="s">
-        <v>1038</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="274" spans="1:8">
       <c r="A274" t="s">
-        <v>1039</v>
+        <v>1077</v>
       </c>
       <c r="B274" t="s">
         <v>9</v>
       </c>
       <c r="C274" t="s">
-        <v>156</v>
+        <v>127</v>
       </c>
       <c r="D274" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E274" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F274" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G274" s="1" t="s">
-        <v>1040</v>
+        <v>1078</v>
       </c>
       <c r="H274" t="s">
-        <v>1041</v>
+        <v>1079</v>
       </c>
     </row>
     <row r="275" spans="1:8">
       <c r="A275" t="s">
-        <v>1042</v>
+        <v>1080</v>
       </c>
       <c r="B275" t="s">
         <v>9</v>
       </c>
       <c r="C275" t="s">
-        <v>160</v>
+        <v>131</v>
       </c>
       <c r="D275" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E275" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F275" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G275" s="1" t="s">
-        <v>1043</v>
+        <v>1081</v>
       </c>
       <c r="H275" t="s">
-        <v>1044</v>
+        <v>1082</v>
       </c>
     </row>
     <row r="276" spans="1:8">
       <c r="A276" t="s">
-        <v>1045</v>
+        <v>1083</v>
       </c>
       <c r="B276" t="s">
         <v>9</v>
       </c>
       <c r="C276" t="s">
-        <v>164</v>
+        <v>136</v>
       </c>
       <c r="D276" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E276" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F276" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G276" s="1" t="s">
-        <v>1046</v>
+        <v>1084</v>
       </c>
       <c r="H276" t="s">
-        <v>1047</v>
+        <v>1085</v>
       </c>
     </row>
     <row r="277" spans="1:8">
       <c r="A277" t="s">
-        <v>1048</v>
+        <v>1086</v>
       </c>
       <c r="B277" t="s">
         <v>9</v>
       </c>
       <c r="C277" t="s">
-        <v>168</v>
+        <v>140</v>
       </c>
       <c r="D277" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E277" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F277" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G277" s="1" t="s">
-        <v>1049</v>
+        <v>1087</v>
       </c>
       <c r="H277" t="s">
-        <v>1050</v>
+        <v>1088</v>
       </c>
     </row>
     <row r="278" spans="1:8">
       <c r="A278" t="s">
-        <v>1051</v>
+        <v>1089</v>
       </c>
       <c r="B278" t="s">
         <v>9</v>
       </c>
       <c r="C278" t="s">
-        <v>172</v>
+        <v>144</v>
       </c>
       <c r="D278" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E278" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F278" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="G278" s="1" t="s">
-        <v>1052</v>
+        <v>1090</v>
       </c>
       <c r="H278" t="s">
-        <v>1053</v>
+        <v>1091</v>
       </c>
     </row>
     <row r="279" spans="1:8">
       <c r="A279" t="s">
-        <v>1054</v>
+        <v>1092</v>
       </c>
       <c r="B279" t="s">
         <v>9</v>
       </c>
       <c r="C279" t="s">
-        <v>176</v>
+        <v>148</v>
       </c>
       <c r="D279" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E279" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F279" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G279" s="1" t="s">
-        <v>1055</v>
+        <v>1093</v>
       </c>
       <c r="H279" t="s">
-        <v>1056</v>
+        <v>1094</v>
       </c>
     </row>
     <row r="280" spans="1:8">
       <c r="A280" t="s">
-        <v>1057</v>
+        <v>1095</v>
       </c>
       <c r="B280" t="s">
         <v>9</v>
       </c>
       <c r="C280" t="s">
-        <v>180</v>
+        <v>152</v>
       </c>
       <c r="D280" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E280" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F280" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G280" s="1" t="s">
-        <v>1058</v>
+        <v>1096</v>
       </c>
       <c r="H280" t="s">
-        <v>1059</v>
+        <v>1097</v>
       </c>
     </row>
     <row r="281" spans="1:8">
       <c r="A281" t="s">
-        <v>1060</v>
+        <v>1098</v>
       </c>
       <c r="B281" t="s">
         <v>9</v>
       </c>
       <c r="C281" t="s">
-        <v>184</v>
+        <v>156</v>
       </c>
       <c r="D281" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E281" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F281" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G281" s="1" t="s">
-        <v>1061</v>
+        <v>1099</v>
       </c>
       <c r="H281" t="s">
-        <v>1062</v>
+        <v>1100</v>
       </c>
     </row>
     <row r="282" spans="1:8">
       <c r="A282" t="s">
-        <v>1063</v>
+        <v>1101</v>
       </c>
       <c r="B282" t="s">
         <v>9</v>
       </c>
       <c r="C282" t="s">
-        <v>188</v>
+        <v>160</v>
       </c>
       <c r="D282" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E282" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F282" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="G282" s="1" t="s">
-        <v>1064</v>
+        <v>1102</v>
       </c>
       <c r="H282" t="s">
-        <v>1065</v>
+        <v>1103</v>
       </c>
     </row>
     <row r="283" spans="1:8">
       <c r="A283" t="s">
-        <v>1066</v>
+        <v>1104</v>
       </c>
       <c r="B283" t="s">
         <v>9</v>
       </c>
       <c r="C283" t="s">
-        <v>192</v>
+        <v>164</v>
       </c>
       <c r="D283" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E283" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F283" t="s">
-        <v>238</v>
+        <v>53</v>
       </c>
       <c r="G283" s="1" t="s">
-        <v>1067</v>
+        <v>1105</v>
       </c>
       <c r="H283" t="s">
-        <v>1068</v>
+        <v>1106</v>
       </c>
     </row>
     <row r="284" spans="1:8">
       <c r="A284" t="s">
-        <v>1069</v>
+        <v>1107</v>
       </c>
       <c r="B284" t="s">
         <v>9</v>
       </c>
       <c r="C284" t="s">
-        <v>196</v>
+        <v>168</v>
       </c>
       <c r="D284" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E284" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F284" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G284" s="1" t="s">
-        <v>1070</v>
+        <v>1108</v>
       </c>
       <c r="H284" t="s">
-        <v>1071</v>
+        <v>1109</v>
       </c>
     </row>
     <row r="285" spans="1:8">
       <c r="A285" t="s">
-        <v>1072</v>
+        <v>1110</v>
       </c>
       <c r="B285" t="s">
         <v>9</v>
       </c>
       <c r="C285" t="s">
-        <v>200</v>
+        <v>172</v>
       </c>
       <c r="D285" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E285" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F285" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G285" s="1" t="s">
-        <v>1073</v>
+        <v>1111</v>
       </c>
       <c r="H285" t="s">
-        <v>1074</v>
+        <v>1112</v>
       </c>
     </row>
     <row r="286" spans="1:8">
       <c r="A286" t="s">
-        <v>1075</v>
+        <v>1113</v>
       </c>
       <c r="B286" t="s">
         <v>9</v>
       </c>
       <c r="C286" t="s">
-        <v>204</v>
+        <v>176</v>
       </c>
       <c r="D286" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E286" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F286" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G286" s="1" t="s">
-        <v>1076</v>
+        <v>1114</v>
       </c>
       <c r="H286" t="s">
-        <v>1077</v>
+        <v>1115</v>
       </c>
     </row>
     <row r="287" spans="1:8">
       <c r="A287" t="s">
-        <v>1078</v>
+        <v>1116</v>
       </c>
       <c r="B287" t="s">
         <v>9</v>
       </c>
       <c r="C287" t="s">
-        <v>209</v>
+        <v>180</v>
       </c>
       <c r="D287" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E287" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F287" t="s">
-        <v>243</v>
+        <v>53</v>
       </c>
       <c r="G287" s="1" t="s">
-        <v>1079</v>
+        <v>1117</v>
       </c>
       <c r="H287" t="s">
-        <v>1080</v>
+        <v>1118</v>
       </c>
     </row>
     <row r="288" spans="1:8">
       <c r="A288" t="s">
-        <v>1081</v>
+        <v>1119</v>
       </c>
       <c r="B288" t="s">
         <v>9</v>
       </c>
       <c r="C288" t="s">
-        <v>213</v>
+        <v>184</v>
       </c>
       <c r="D288" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E288" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F288" t="s">
-        <v>243</v>
+        <v>53</v>
       </c>
       <c r="G288" s="1" t="s">
-        <v>1082</v>
+        <v>1120</v>
       </c>
       <c r="H288" t="s">
-        <v>1083</v>
+        <v>1121</v>
       </c>
     </row>
     <row r="289" spans="1:8">
       <c r="A289" t="s">
-        <v>1084</v>
+        <v>1122</v>
       </c>
       <c r="B289" t="s">
         <v>9</v>
       </c>
       <c r="C289" t="s">
-        <v>217</v>
+        <v>188</v>
       </c>
       <c r="D289" t="s">
-        <v>940</v>
+        <v>995</v>
       </c>
       <c r="E289" t="s">
-        <v>941</v>
+        <v>996</v>
       </c>
       <c r="F289" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="G289" s="1" t="s">
-        <v>1085</v>
+        <v>1123</v>
       </c>
       <c r="H289" t="s">
-        <v>1086</v>
+        <v>1124</v>
       </c>
     </row>
     <row r="290" spans="1:8">
       <c r="A290" t="s">
-        <v>1087</v>
+        <v>1125</v>
       </c>
       <c r="B290" t="s">
         <v>9</v>
       </c>
       <c r="C290" t="s">
-        <v>221</v>
+        <v>17</v>
       </c>
       <c r="D290" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E290" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F290" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G290" s="1" t="s">
-        <v>1088</v>
+        <v>1128</v>
       </c>
       <c r="H290" t="s">
-        <v>1089</v>
+        <v>1129</v>
       </c>
     </row>
     <row r="291" spans="1:8">
       <c r="A291" t="s">
-        <v>1090</v>
+        <v>1130</v>
       </c>
       <c r="B291" t="s">
         <v>9</v>
       </c>
       <c r="C291" t="s">
-        <v>225</v>
+        <v>21</v>
       </c>
       <c r="D291" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E291" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F291" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G291" s="1" t="s">
-        <v>1091</v>
+        <v>1131</v>
       </c>
       <c r="H291" t="s">
-        <v>1092</v>
+        <v>1132</v>
       </c>
     </row>
     <row r="292" spans="1:8">
       <c r="A292" t="s">
-        <v>1093</v>
+        <v>1133</v>
       </c>
       <c r="B292" t="s">
         <v>9</v>
       </c>
       <c r="C292" t="s">
-        <v>229</v>
+        <v>25</v>
       </c>
       <c r="D292" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E292" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F292" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G292" s="1" t="s">
-        <v>1094</v>
+        <v>1134</v>
       </c>
       <c r="H292" t="s">
-        <v>1095</v>
+        <v>1135</v>
       </c>
     </row>
     <row r="293" spans="1:8">
       <c r="A293" t="s">
-        <v>1096</v>
+        <v>1136</v>
       </c>
       <c r="B293" t="s">
         <v>9</v>
       </c>
       <c r="C293" t="s">
-        <v>233</v>
+        <v>30</v>
       </c>
       <c r="D293" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E293" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F293" t="s">
         <v>132</v>
       </c>
       <c r="G293" s="1" t="s">
-        <v>1097</v>
+        <v>1137</v>
       </c>
       <c r="H293" t="s">
-        <v>1098</v>
+        <v>1138</v>
       </c>
     </row>
     <row r="294" spans="1:8">
       <c r="A294" t="s">
-        <v>1099</v>
+        <v>1139</v>
       </c>
       <c r="B294" t="s">
         <v>9</v>
       </c>
       <c r="C294" t="s">
-        <v>237</v>
+        <v>35</v>
       </c>
       <c r="D294" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E294" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F294" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G294" s="1" t="s">
-        <v>1100</v>
+        <v>1140</v>
       </c>
       <c r="H294" t="s">
-        <v>1101</v>
+        <v>1141</v>
       </c>
     </row>
     <row r="295" spans="1:8">
       <c r="A295" t="s">
-        <v>1102</v>
+        <v>1142</v>
       </c>
       <c r="B295" t="s">
         <v>9</v>
       </c>
       <c r="C295" t="s">
-        <v>242</v>
+        <v>39</v>
       </c>
       <c r="D295" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E295" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F295" t="s">
-        <v>44</v>
+        <v>91</v>
       </c>
       <c r="G295" s="1" t="s">
-        <v>1103</v>
+        <v>1143</v>
       </c>
       <c r="H295" t="s">
-        <v>1104</v>
+        <v>1144</v>
       </c>
     </row>
     <row r="296" spans="1:8">
       <c r="A296" t="s">
-        <v>1105</v>
+        <v>1145</v>
       </c>
       <c r="B296" t="s">
         <v>9</v>
       </c>
       <c r="C296" t="s">
-        <v>247</v>
+        <v>43</v>
       </c>
       <c r="D296" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E296" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F296" t="s">
-        <v>238</v>
+        <v>91</v>
       </c>
       <c r="G296" s="1" t="s">
-        <v>1106</v>
+        <v>1146</v>
       </c>
       <c r="H296" t="s">
-        <v>1107</v>
+        <v>1147</v>
       </c>
     </row>
     <row r="297" spans="1:8">
       <c r="A297" t="s">
-        <v>1108</v>
+        <v>1148</v>
       </c>
       <c r="B297" t="s">
         <v>9</v>
       </c>
       <c r="C297" t="s">
-        <v>251</v>
+        <v>48</v>
       </c>
       <c r="D297" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E297" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F297" t="s">
-        <v>238</v>
+        <v>91</v>
       </c>
       <c r="G297" s="1" t="s">
-        <v>75</v>
+        <v>1149</v>
       </c>
       <c r="H297" t="s">
-        <v>1109</v>
+        <v>1150</v>
       </c>
     </row>
     <row r="298" spans="1:8">
       <c r="A298" t="s">
-        <v>1110</v>
+        <v>1151</v>
       </c>
       <c r="B298" t="s">
         <v>9</v>
       </c>
       <c r="C298" t="s">
-        <v>255</v>
+        <v>52</v>
       </c>
       <c r="D298" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E298" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F298" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="G298" s="1" t="s">
-        <v>1111</v>
+        <v>1152</v>
       </c>
       <c r="H298" t="s">
-        <v>1112</v>
+        <v>1153</v>
       </c>
     </row>
     <row r="299" spans="1:8">
       <c r="A299" t="s">
-        <v>1113</v>
+        <v>1154</v>
       </c>
       <c r="B299" t="s">
         <v>9</v>
       </c>
       <c r="C299" t="s">
-        <v>259</v>
+        <v>57</v>
       </c>
       <c r="D299" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E299" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F299" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G299" s="1" t="s">
-        <v>1114</v>
+        <v>1155</v>
       </c>
       <c r="H299" t="s">
-        <v>1115</v>
+        <v>1156</v>
       </c>
     </row>
     <row r="300" spans="1:8">
       <c r="A300" t="s">
-        <v>1116</v>
+        <v>1157</v>
       </c>
       <c r="B300" t="s">
         <v>9</v>
       </c>
       <c r="C300" t="s">
-        <v>263</v>
+        <v>62</v>
       </c>
       <c r="D300" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E300" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F300" t="s">
-        <v>31</v>
+        <v>238</v>
       </c>
       <c r="G300" s="1" t="s">
-        <v>1117</v>
+        <v>1158</v>
       </c>
       <c r="H300" t="s">
-        <v>1118</v>
+        <v>1159</v>
       </c>
     </row>
     <row r="301" spans="1:8">
       <c r="A301" t="s">
-        <v>1119</v>
+        <v>1160</v>
       </c>
       <c r="B301" t="s">
         <v>9</v>
       </c>
       <c r="C301" t="s">
-        <v>267</v>
+        <v>66</v>
       </c>
       <c r="D301" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E301" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F301" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="G301" s="1" t="s">
-        <v>1120</v>
+        <v>1161</v>
       </c>
       <c r="H301" t="s">
-        <v>1121</v>
+        <v>1162</v>
       </c>
     </row>
     <row r="302" spans="1:8">
       <c r="A302" t="s">
-        <v>1122</v>
+        <v>1163</v>
       </c>
       <c r="B302" t="s">
         <v>9</v>
       </c>
       <c r="C302" t="s">
-        <v>271</v>
+        <v>70</v>
       </c>
       <c r="D302" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E302" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F302" t="s">
-        <v>238</v>
+        <v>91</v>
       </c>
       <c r="G302" s="1" t="s">
-        <v>1123</v>
+        <v>1164</v>
       </c>
       <c r="H302" t="s">
-        <v>1124</v>
+        <v>1165</v>
       </c>
     </row>
     <row r="303" spans="1:8">
       <c r="A303" t="s">
-        <v>1125</v>
+        <v>1166</v>
       </c>
       <c r="B303" t="s">
         <v>9</v>
       </c>
       <c r="C303" t="s">
-        <v>275</v>
+        <v>74</v>
       </c>
       <c r="D303" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E303" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F303" t="s">
         <v>91</v>
       </c>
       <c r="G303" s="1" t="s">
-        <v>1126</v>
+        <v>1167</v>
       </c>
       <c r="H303" t="s">
-        <v>1127</v>
+        <v>1168</v>
       </c>
     </row>
     <row r="304" spans="1:8">
       <c r="A304" t="s">
-        <v>1128</v>
+        <v>1169</v>
       </c>
       <c r="B304" t="s">
         <v>9</v>
       </c>
       <c r="C304" t="s">
-        <v>279</v>
+        <v>78</v>
       </c>
       <c r="D304" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E304" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F304" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G304" s="1" t="s">
-        <v>1129</v>
+        <v>1170</v>
       </c>
       <c r="H304" t="s">
-        <v>1130</v>
+        <v>1171</v>
       </c>
     </row>
     <row r="305" spans="1:8">
       <c r="A305" t="s">
-        <v>1131</v>
+        <v>1172</v>
       </c>
       <c r="B305" t="s">
         <v>9</v>
       </c>
       <c r="C305" t="s">
-        <v>283</v>
+        <v>81</v>
       </c>
       <c r="D305" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E305" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F305" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G305" s="1" t="s">
-        <v>1132</v>
+        <v>1173</v>
       </c>
       <c r="H305" t="s">
-        <v>1133</v>
+        <v>1174</v>
       </c>
     </row>
     <row r="306" spans="1:8">
       <c r="A306" t="s">
-        <v>1134</v>
+        <v>1175</v>
       </c>
       <c r="B306" t="s">
         <v>9</v>
       </c>
       <c r="C306" t="s">
-        <v>287</v>
+        <v>85</v>
       </c>
       <c r="D306" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E306" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F306" t="s">
-        <v>243</v>
+        <v>91</v>
       </c>
       <c r="G306" s="1" t="s">
-        <v>1135</v>
+        <v>1176</v>
       </c>
       <c r="H306" t="s">
-        <v>1136</v>
+        <v>1177</v>
       </c>
     </row>
     <row r="307" spans="1:8">
       <c r="A307" t="s">
-        <v>1137</v>
+        <v>1178</v>
       </c>
       <c r="B307" t="s">
         <v>9</v>
       </c>
       <c r="C307" t="s">
-        <v>291</v>
+        <v>90</v>
       </c>
       <c r="D307" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E307" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F307" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G307" s="1" t="s">
-        <v>1138</v>
+        <v>1179</v>
       </c>
       <c r="H307" t="s">
-        <v>1139</v>
+        <v>1180</v>
       </c>
     </row>
     <row r="308" spans="1:8">
       <c r="A308" t="s">
-        <v>1140</v>
+        <v>1181</v>
       </c>
       <c r="B308" t="s">
         <v>9</v>
       </c>
       <c r="C308" t="s">
-        <v>295</v>
+        <v>95</v>
       </c>
       <c r="D308" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E308" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F308" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G308" s="1" t="s">
-        <v>1141</v>
+        <v>1182</v>
       </c>
       <c r="H308" t="s">
-        <v>1142</v>
+        <v>1183</v>
       </c>
     </row>
     <row r="309" spans="1:8">
       <c r="A309" t="s">
-        <v>1143</v>
+        <v>1184</v>
       </c>
       <c r="B309" t="s">
         <v>9</v>
       </c>
       <c r="C309" t="s">
-        <v>299</v>
+        <v>99</v>
       </c>
       <c r="D309" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E309" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F309" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G309" s="1" t="s">
-        <v>1144</v>
+        <v>1185</v>
       </c>
       <c r="H309" t="s">
-        <v>1145</v>
+        <v>1186</v>
       </c>
     </row>
     <row r="310" spans="1:8">
       <c r="A310" t="s">
-        <v>1146</v>
+        <v>1187</v>
       </c>
       <c r="B310" t="s">
         <v>9</v>
       </c>
       <c r="C310" t="s">
-        <v>303</v>
+        <v>103</v>
       </c>
       <c r="D310" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E310" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F310" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="G310" s="1" t="s">
-        <v>1147</v>
+        <v>1188</v>
       </c>
       <c r="H310" t="s">
-        <v>1148</v>
+        <v>1189</v>
       </c>
     </row>
     <row r="311" spans="1:8">
       <c r="A311" t="s">
-        <v>1149</v>
+        <v>1190</v>
       </c>
       <c r="B311" t="s">
         <v>9</v>
       </c>
       <c r="C311" t="s">
-        <v>307</v>
+        <v>107</v>
       </c>
       <c r="D311" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E311" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F311" t="s">
-        <v>31</v>
+        <v>132</v>
       </c>
       <c r="G311" s="1" t="s">
-        <v>1150</v>
+        <v>1191</v>
       </c>
       <c r="H311" t="s">
-        <v>1151</v>
+        <v>1192</v>
       </c>
     </row>
     <row r="312" spans="1:8">
       <c r="A312" t="s">
-        <v>1152</v>
+        <v>1193</v>
       </c>
       <c r="B312" t="s">
         <v>9</v>
       </c>
       <c r="C312" t="s">
-        <v>311</v>
+        <v>111</v>
       </c>
       <c r="D312" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E312" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F312" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G312" s="1" t="s">
-        <v>75</v>
+        <v>1194</v>
       </c>
       <c r="H312" t="s">
-        <v>1153</v>
+        <v>1195</v>
       </c>
     </row>
     <row r="313" spans="1:8">
       <c r="A313" t="s">
-        <v>1154</v>
+        <v>1196</v>
       </c>
       <c r="B313" t="s">
         <v>9</v>
       </c>
       <c r="C313" t="s">
-        <v>315</v>
+        <v>115</v>
       </c>
       <c r="D313" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E313" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F313" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="G313" s="1" t="s">
-        <v>1155</v>
+        <v>1197</v>
       </c>
       <c r="H313" t="s">
-        <v>1156</v>
+        <v>1198</v>
       </c>
     </row>
     <row r="314" spans="1:8">
       <c r="A314" t="s">
-        <v>1157</v>
+        <v>1199</v>
       </c>
       <c r="B314" t="s">
         <v>9</v>
       </c>
       <c r="C314" t="s">
-        <v>319</v>
+        <v>119</v>
       </c>
       <c r="D314" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E314" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F314" t="s">
         <v>44</v>
       </c>
       <c r="G314" s="1" t="s">
-        <v>1158</v>
+        <v>1200</v>
       </c>
       <c r="H314" t="s">
-        <v>1159</v>
+        <v>1201</v>
       </c>
     </row>
     <row r="315" spans="1:8">
       <c r="A315" t="s">
-        <v>1160</v>
+        <v>1202</v>
       </c>
       <c r="B315" t="s">
         <v>9</v>
       </c>
       <c r="C315" t="s">
-        <v>323</v>
+        <v>123</v>
       </c>
       <c r="D315" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E315" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F315" t="s">
-        <v>86</v>
+        <v>26</v>
       </c>
       <c r="G315" s="1" t="s">
-        <v>1161</v>
+        <v>1203</v>
       </c>
       <c r="H315" t="s">
-        <v>1162</v>
+        <v>1204</v>
       </c>
     </row>
     <row r="316" spans="1:8">
       <c r="A316" t="s">
-        <v>1163</v>
+        <v>1205</v>
       </c>
       <c r="B316" t="s">
         <v>9</v>
       </c>
       <c r="C316" t="s">
-        <v>327</v>
+        <v>127</v>
       </c>
       <c r="D316" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E316" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F316" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G316" s="1" t="s">
-        <v>1164</v>
+        <v>1206</v>
       </c>
       <c r="H316" t="s">
-        <v>1165</v>
+        <v>1207</v>
       </c>
     </row>
     <row r="317" spans="1:8">
       <c r="A317" t="s">
-        <v>1166</v>
+        <v>1208</v>
       </c>
       <c r="B317" t="s">
         <v>9</v>
       </c>
       <c r="C317" t="s">
-        <v>331</v>
+        <v>131</v>
       </c>
       <c r="D317" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E317" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F317" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G317" s="1" t="s">
-        <v>1167</v>
+        <v>1209</v>
       </c>
       <c r="H317" t="s">
-        <v>1168</v>
+        <v>1210</v>
       </c>
     </row>
     <row r="318" spans="1:8">
       <c r="A318" t="s">
-        <v>1169</v>
+        <v>1211</v>
       </c>
       <c r="B318" t="s">
         <v>9</v>
       </c>
       <c r="C318" t="s">
-        <v>335</v>
+        <v>136</v>
       </c>
       <c r="D318" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E318" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F318" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G318" s="1" t="s">
-        <v>1170</v>
+        <v>1212</v>
       </c>
       <c r="H318" t="s">
-        <v>1171</v>
+        <v>1213</v>
       </c>
     </row>
     <row r="319" spans="1:8">
       <c r="A319" t="s">
-        <v>1172</v>
+        <v>1214</v>
       </c>
       <c r="B319" t="s">
         <v>9</v>
       </c>
       <c r="C319" t="s">
-        <v>339</v>
+        <v>140</v>
       </c>
       <c r="D319" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E319" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F319" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="G319" s="1" t="s">
-        <v>1173</v>
+        <v>1215</v>
       </c>
       <c r="H319" t="s">
-        <v>1174</v>
+        <v>1216</v>
       </c>
     </row>
     <row r="320" spans="1:8">
       <c r="A320" t="s">
-        <v>1175</v>
+        <v>1217</v>
       </c>
       <c r="B320" t="s">
         <v>9</v>
       </c>
       <c r="C320" t="s">
-        <v>343</v>
+        <v>144</v>
       </c>
       <c r="D320" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E320" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F320" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G320" s="1" t="s">
-        <v>1176</v>
+        <v>1218</v>
       </c>
       <c r="H320" t="s">
-        <v>1177</v>
+        <v>1219</v>
       </c>
     </row>
     <row r="321" spans="1:8">
       <c r="A321" t="s">
-        <v>1178</v>
+        <v>1220</v>
       </c>
       <c r="B321" t="s">
         <v>9</v>
       </c>
       <c r="C321" t="s">
-        <v>347</v>
+        <v>148</v>
       </c>
       <c r="D321" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E321" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F321" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="G321" s="1" t="s">
-        <v>1179</v>
+        <v>1221</v>
       </c>
       <c r="H321" t="s">
-        <v>1180</v>
+        <v>1222</v>
       </c>
     </row>
     <row r="322" spans="1:8">
       <c r="A322" t="s">
-        <v>1181</v>
+        <v>1223</v>
       </c>
       <c r="B322" t="s">
         <v>9</v>
       </c>
       <c r="C322" t="s">
-        <v>351</v>
+        <v>152</v>
       </c>
       <c r="D322" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E322" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F322" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="G322" s="1" t="s">
-        <v>1182</v>
+        <v>75</v>
       </c>
       <c r="H322" t="s">
-        <v>1183</v>
+        <v>1224</v>
       </c>
     </row>
     <row r="323" spans="1:8">
       <c r="A323" t="s">
-        <v>1184</v>
+        <v>1225</v>
       </c>
       <c r="B323" t="s">
         <v>9</v>
       </c>
       <c r="C323" t="s">
-        <v>355</v>
+        <v>156</v>
       </c>
       <c r="D323" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E323" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F323" t="s">
-        <v>26</v>
+        <v>91</v>
       </c>
       <c r="G323" s="1" t="s">
-        <v>1185</v>
+        <v>1226</v>
       </c>
       <c r="H323" t="s">
-        <v>1186</v>
+        <v>1227</v>
       </c>
     </row>
     <row r="324" spans="1:8">
       <c r="A324" t="s">
-        <v>1187</v>
+        <v>1228</v>
       </c>
       <c r="B324" t="s">
         <v>9</v>
       </c>
       <c r="C324" t="s">
-        <v>359</v>
+        <v>160</v>
       </c>
       <c r="D324" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E324" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F324" t="s">
         <v>86</v>
       </c>
       <c r="G324" s="1" t="s">
-        <v>1188</v>
+        <v>1229</v>
       </c>
       <c r="H324" t="s">
-        <v>1189</v>
+        <v>1230</v>
       </c>
     </row>
     <row r="325" spans="1:8">
       <c r="A325" t="s">
-        <v>1190</v>
+        <v>1231</v>
       </c>
       <c r="B325" t="s">
         <v>9</v>
       </c>
       <c r="C325" t="s">
-        <v>363</v>
+        <v>164</v>
       </c>
       <c r="D325" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E325" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F325" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G325" s="1" t="s">
-        <v>1191</v>
+        <v>1232</v>
       </c>
       <c r="H325" t="s">
-        <v>1192</v>
+        <v>1233</v>
       </c>
     </row>
     <row r="326" spans="1:8">
       <c r="A326" t="s">
-        <v>1193</v>
+        <v>1234</v>
       </c>
       <c r="B326" t="s">
         <v>9</v>
       </c>
       <c r="C326" t="s">
-        <v>367</v>
+        <v>168</v>
       </c>
       <c r="D326" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E326" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F326" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G326" s="1" t="s">
-        <v>1194</v>
+        <v>1235</v>
       </c>
       <c r="H326" t="s">
-        <v>1195</v>
+        <v>1236</v>
       </c>
     </row>
     <row r="327" spans="1:8">
       <c r="A327" t="s">
-        <v>1196</v>
+        <v>1237</v>
       </c>
       <c r="B327" t="s">
         <v>9</v>
       </c>
       <c r="C327" t="s">
-        <v>371</v>
+        <v>172</v>
       </c>
       <c r="D327" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E327" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F327" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="G327" s="1" t="s">
-        <v>1197</v>
+        <v>1238</v>
       </c>
       <c r="H327" t="s">
-        <v>1198</v>
+        <v>1239</v>
       </c>
     </row>
     <row r="328" spans="1:8">
       <c r="A328" t="s">
-        <v>1199</v>
+        <v>1240</v>
       </c>
       <c r="B328" t="s">
         <v>9</v>
       </c>
       <c r="C328" t="s">
-        <v>375</v>
+        <v>176</v>
       </c>
       <c r="D328" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E328" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F328" t="s">
-        <v>132</v>
+        <v>58</v>
       </c>
       <c r="G328" s="1" t="s">
-        <v>1200</v>
+        <v>1241</v>
       </c>
       <c r="H328" t="s">
-        <v>1201</v>
+        <v>1242</v>
       </c>
     </row>
     <row r="329" spans="1:8">
       <c r="A329" t="s">
-        <v>1202</v>
+        <v>1243</v>
       </c>
       <c r="B329" t="s">
         <v>9</v>
       </c>
       <c r="C329" t="s">
-        <v>379</v>
+        <v>180</v>
       </c>
       <c r="D329" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E329" t="s">
-        <v>941</v>
+        <v>1127</v>
+      </c>
+      <c r="F329" t="s">
+        <v>31</v>
       </c>
       <c r="G329" s="1" t="s">
-        <v>1203</v>
+        <v>1244</v>
       </c>
       <c r="H329" t="s">
-        <v>1204</v>
+        <v>1245</v>
       </c>
     </row>
     <row r="330" spans="1:8">
       <c r="A330" t="s">
-        <v>1205</v>
+        <v>1246</v>
       </c>
       <c r="B330" t="s">
         <v>9</v>
       </c>
       <c r="C330" t="s">
-        <v>383</v>
+        <v>184</v>
       </c>
       <c r="D330" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E330" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F330" t="s">
-        <v>31</v>
+        <v>238</v>
       </c>
       <c r="G330" s="1" t="s">
-        <v>1206</v>
+        <v>1247</v>
       </c>
       <c r="H330" t="s">
-        <v>1207</v>
+        <v>1248</v>
       </c>
     </row>
     <row r="331" spans="1:8">
       <c r="A331" t="s">
-        <v>1208</v>
+        <v>1249</v>
       </c>
       <c r="B331" t="s">
         <v>9</v>
       </c>
       <c r="C331" t="s">
-        <v>387</v>
+        <v>188</v>
       </c>
       <c r="D331" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E331" t="s">
-        <v>941</v>
+        <v>1127</v>
+      </c>
+      <c r="F331" t="s">
+        <v>26</v>
       </c>
       <c r="G331" s="1" t="s">
-        <v>1209</v>
+        <v>1250</v>
       </c>
       <c r="H331" t="s">
-        <v>1210</v>
+        <v>1251</v>
       </c>
     </row>
     <row r="332" spans="1:8">
       <c r="A332" t="s">
-        <v>1211</v>
+        <v>1252</v>
       </c>
       <c r="B332" t="s">
         <v>9</v>
       </c>
       <c r="C332" t="s">
-        <v>391</v>
+        <v>192</v>
       </c>
       <c r="D332" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E332" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F332" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G332" s="1" t="s">
-        <v>1212</v>
+        <v>1253</v>
       </c>
       <c r="H332" t="s">
-        <v>1213</v>
+        <v>1254</v>
       </c>
     </row>
     <row r="333" spans="1:8">
       <c r="A333" t="s">
-        <v>1214</v>
+        <v>1255</v>
       </c>
       <c r="B333" t="s">
         <v>9</v>
       </c>
       <c r="C333" t="s">
-        <v>395</v>
+        <v>196</v>
       </c>
       <c r="D333" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E333" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F333" t="s">
-        <v>238</v>
+        <v>44</v>
       </c>
       <c r="G333" s="1" t="s">
-        <v>1215</v>
+        <v>1256</v>
       </c>
       <c r="H333" t="s">
-        <v>1216</v>
+        <v>1257</v>
       </c>
     </row>
     <row r="334" spans="1:8">
       <c r="A334" t="s">
-        <v>1217</v>
+        <v>1258</v>
       </c>
       <c r="B334" t="s">
         <v>9</v>
       </c>
       <c r="C334" t="s">
-        <v>399</v>
+        <v>200</v>
       </c>
       <c r="D334" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E334" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F334" t="s">
-        <v>243</v>
+        <v>91</v>
       </c>
       <c r="G334" s="1" t="s">
-        <v>1218</v>
+        <v>1259</v>
       </c>
       <c r="H334" t="s">
-        <v>1219</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="335" spans="1:8">
       <c r="A335" t="s">
-        <v>1220</v>
+        <v>1261</v>
       </c>
       <c r="B335" t="s">
         <v>9</v>
       </c>
       <c r="C335" t="s">
-        <v>404</v>
+        <v>204</v>
       </c>
       <c r="D335" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E335" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F335" t="s">
-        <v>243</v>
+        <v>91</v>
       </c>
       <c r="G335" s="1" t="s">
-        <v>1221</v>
+        <v>1262</v>
       </c>
       <c r="H335" t="s">
-        <v>1222</v>
+        <v>1263</v>
       </c>
     </row>
     <row r="336" spans="1:8">
       <c r="A336" t="s">
-        <v>1223</v>
+        <v>1264</v>
       </c>
       <c r="B336" t="s">
         <v>9</v>
       </c>
       <c r="C336" t="s">
-        <v>408</v>
+        <v>209</v>
       </c>
       <c r="D336" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E336" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F336" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="G336" s="1" t="s">
-        <v>1224</v>
+        <v>1265</v>
       </c>
       <c r="H336" t="s">
-        <v>1225</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="337" spans="1:8">
       <c r="A337" t="s">
-        <v>1226</v>
+        <v>1267</v>
       </c>
       <c r="B337" t="s">
         <v>9</v>
       </c>
       <c r="C337" t="s">
-        <v>412</v>
+        <v>213</v>
       </c>
       <c r="D337" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E337" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F337" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G337" s="1" t="s">
-        <v>1227</v>
+        <v>1268</v>
       </c>
       <c r="H337" t="s">
-        <v>1228</v>
+        <v>1269</v>
       </c>
     </row>
     <row r="338" spans="1:8">
       <c r="A338" t="s">
-        <v>1229</v>
+        <v>1270</v>
       </c>
       <c r="B338" t="s">
         <v>9</v>
       </c>
       <c r="C338" t="s">
-        <v>416</v>
+        <v>217</v>
       </c>
       <c r="D338" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E338" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F338" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G338" s="1" t="s">
-        <v>1230</v>
+        <v>1271</v>
       </c>
       <c r="H338" t="s">
-        <v>1231</v>
+        <v>1272</v>
       </c>
     </row>
     <row r="339" spans="1:8">
       <c r="A339" t="s">
-        <v>1232</v>
+        <v>1273</v>
       </c>
       <c r="B339" t="s">
         <v>9</v>
       </c>
       <c r="C339" t="s">
-        <v>420</v>
+        <v>221</v>
       </c>
       <c r="D339" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E339" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F339" t="s">
-        <v>238</v>
+        <v>26</v>
       </c>
       <c r="G339" s="1" t="s">
-        <v>75</v>
+        <v>1274</v>
       </c>
       <c r="H339" t="s">
-        <v>1233</v>
+        <v>1275</v>
       </c>
     </row>
     <row r="340" spans="1:8">
       <c r="A340" t="s">
-        <v>1234</v>
+        <v>1276</v>
       </c>
       <c r="B340" t="s">
         <v>9</v>
       </c>
       <c r="C340" t="s">
-        <v>424</v>
+        <v>225</v>
       </c>
       <c r="D340" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E340" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F340" t="s">
-        <v>31</v>
+        <v>13</v>
       </c>
       <c r="G340" s="1" t="s">
-        <v>1235</v>
+        <v>1277</v>
       </c>
       <c r="H340" t="s">
-        <v>1236</v>
+        <v>1278</v>
       </c>
     </row>
     <row r="341" spans="1:8">
       <c r="A341" t="s">
-        <v>1237</v>
+        <v>1279</v>
       </c>
       <c r="B341" t="s">
         <v>9</v>
       </c>
       <c r="C341" t="s">
-        <v>428</v>
+        <v>229</v>
       </c>
       <c r="D341" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E341" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F341" t="s">
-        <v>44</v>
+        <v>132</v>
       </c>
       <c r="G341" s="1" t="s">
-        <v>1238</v>
+        <v>1280</v>
       </c>
       <c r="H341" t="s">
-        <v>1239</v>
+        <v>1281</v>
       </c>
     </row>
     <row r="342" spans="1:8">
       <c r="A342" t="s">
-        <v>1240</v>
+        <v>1282</v>
       </c>
       <c r="B342" t="s">
         <v>9</v>
       </c>
       <c r="C342" t="s">
-        <v>432</v>
+        <v>233</v>
       </c>
       <c r="D342" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E342" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F342" t="s">
-        <v>243</v>
+        <v>132</v>
       </c>
       <c r="G342" s="1" t="s">
-        <v>1241</v>
+        <v>1283</v>
       </c>
       <c r="H342" t="s">
-        <v>1242</v>
+        <v>1284</v>
       </c>
     </row>
     <row r="343" spans="1:8">
       <c r="A343" t="s">
-        <v>1243</v>
+        <v>1285</v>
       </c>
       <c r="B343" t="s">
         <v>9</v>
       </c>
       <c r="C343" t="s">
-        <v>436</v>
+        <v>237</v>
       </c>
       <c r="D343" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E343" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F343" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="G343" s="1" t="s">
-        <v>1244</v>
+        <v>1286</v>
       </c>
       <c r="H343" t="s">
-        <v>1245</v>
+        <v>1287</v>
       </c>
     </row>
     <row r="344" spans="1:8">
       <c r="A344" t="s">
-        <v>1246</v>
+        <v>1288</v>
       </c>
       <c r="B344" t="s">
         <v>9</v>
       </c>
       <c r="C344" t="s">
-        <v>440</v>
+        <v>242</v>
       </c>
       <c r="D344" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E344" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F344" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G344" s="1" t="s">
-        <v>1247</v>
+        <v>1289</v>
       </c>
       <c r="H344" t="s">
-        <v>1248</v>
+        <v>1290</v>
       </c>
     </row>
     <row r="345" spans="1:8">
       <c r="A345" t="s">
-        <v>1249</v>
+        <v>1291</v>
       </c>
       <c r="B345" t="s">
         <v>9</v>
       </c>
       <c r="C345" t="s">
-        <v>444</v>
+        <v>247</v>
       </c>
       <c r="D345" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E345" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F345" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="G345" s="1" t="s">
-        <v>1250</v>
+        <v>1292</v>
       </c>
       <c r="H345" t="s">
-        <v>1251</v>
+        <v>1293</v>
       </c>
     </row>
     <row r="346" spans="1:8">
       <c r="A346" t="s">
-        <v>1252</v>
+        <v>1294</v>
       </c>
       <c r="B346" t="s">
         <v>9</v>
       </c>
       <c r="C346" t="s">
-        <v>449</v>
+        <v>251</v>
       </c>
       <c r="D346" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E346" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F346" t="s">
-        <v>44</v>
+        <v>238</v>
       </c>
       <c r="G346" s="1" t="s">
-        <v>1253</v>
+        <v>75</v>
       </c>
       <c r="H346" t="s">
-        <v>1254</v>
+        <v>1295</v>
       </c>
     </row>
     <row r="347" spans="1:8">
       <c r="A347" t="s">
-        <v>1255</v>
+        <v>1296</v>
       </c>
       <c r="B347" t="s">
         <v>9</v>
       </c>
       <c r="C347" t="s">
-        <v>454</v>
+        <v>255</v>
       </c>
       <c r="D347" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E347" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F347" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G347" s="1" t="s">
-        <v>1256</v>
+        <v>1297</v>
       </c>
       <c r="H347" t="s">
-        <v>1257</v>
+        <v>1298</v>
       </c>
     </row>
     <row r="348" spans="1:8">
       <c r="A348" t="s">
-        <v>1258</v>
+        <v>1299</v>
       </c>
       <c r="B348" t="s">
         <v>9</v>
       </c>
       <c r="C348" t="s">
-        <v>458</v>
+        <v>259</v>
       </c>
       <c r="D348" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E348" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F348" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G348" s="1" t="s">
-        <v>1259</v>
+        <v>1300</v>
       </c>
       <c r="H348" t="s">
-        <v>1260</v>
+        <v>1301</v>
       </c>
     </row>
     <row r="349" spans="1:8">
       <c r="A349" t="s">
-        <v>1261</v>
+        <v>1302</v>
       </c>
       <c r="B349" t="s">
         <v>9</v>
       </c>
       <c r="C349" t="s">
-        <v>462</v>
+        <v>263</v>
       </c>
       <c r="D349" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E349" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F349" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G349" s="1" t="s">
-        <v>1262</v>
+        <v>1303</v>
       </c>
       <c r="H349" t="s">
-        <v>1263</v>
+        <v>1304</v>
       </c>
     </row>
     <row r="350" spans="1:8">
       <c r="A350" t="s">
-        <v>1264</v>
+        <v>1305</v>
       </c>
       <c r="B350" t="s">
         <v>9</v>
       </c>
       <c r="C350" t="s">
-        <v>466</v>
+        <v>267</v>
       </c>
       <c r="D350" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E350" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F350" t="s">
         <v>31</v>
       </c>
       <c r="G350" s="1" t="s">
-        <v>1265</v>
+        <v>1306</v>
       </c>
       <c r="H350" t="s">
-        <v>1266</v>
+        <v>1307</v>
       </c>
     </row>
     <row r="351" spans="1:8">
       <c r="A351" t="s">
-        <v>1267</v>
+        <v>1308</v>
       </c>
       <c r="B351" t="s">
         <v>9</v>
       </c>
       <c r="C351" t="s">
-        <v>470</v>
+        <v>271</v>
       </c>
       <c r="D351" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E351" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F351" t="s">
-        <v>31</v>
+        <v>238</v>
       </c>
       <c r="G351" s="1" t="s">
-        <v>1268</v>
+        <v>1309</v>
       </c>
       <c r="H351" t="s">
-        <v>1269</v>
+        <v>1310</v>
       </c>
     </row>
     <row r="352" spans="1:8">
       <c r="A352" t="s">
-        <v>1270</v>
+        <v>1311</v>
       </c>
       <c r="B352" t="s">
         <v>9</v>
       </c>
       <c r="C352" t="s">
-        <v>474</v>
+        <v>275</v>
       </c>
       <c r="D352" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E352" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F352" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="G352" s="1" t="s">
-        <v>1271</v>
+        <v>1312</v>
       </c>
       <c r="H352" t="s">
-        <v>1272</v>
+        <v>1313</v>
       </c>
     </row>
     <row r="353" spans="1:8">
       <c r="A353" t="s">
-        <v>1273</v>
+        <v>1314</v>
       </c>
       <c r="B353" t="s">
         <v>9</v>
       </c>
       <c r="C353" t="s">
-        <v>478</v>
+        <v>279</v>
       </c>
       <c r="D353" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E353" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F353" t="s">
-        <v>53</v>
+        <v>86</v>
       </c>
       <c r="G353" s="1" t="s">
-        <v>1274</v>
+        <v>1315</v>
       </c>
       <c r="H353" t="s">
-        <v>1275</v>
+        <v>1316</v>
       </c>
     </row>
     <row r="354" spans="1:8">
       <c r="A354" t="s">
-        <v>1276</v>
+        <v>1317</v>
       </c>
       <c r="B354" t="s">
         <v>9</v>
       </c>
       <c r="C354" t="s">
-        <v>482</v>
+        <v>283</v>
       </c>
       <c r="D354" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E354" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F354" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="G354" s="1" t="s">
-        <v>1277</v>
+        <v>1318</v>
       </c>
       <c r="H354" t="s">
-        <v>1278</v>
+        <v>1319</v>
       </c>
     </row>
     <row r="355" spans="1:8">
       <c r="A355" t="s">
-        <v>1279</v>
+        <v>1320</v>
       </c>
       <c r="B355" t="s">
         <v>9</v>
       </c>
       <c r="C355" t="s">
-        <v>486</v>
+        <v>287</v>
       </c>
       <c r="D355" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E355" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F355" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G355" s="1" t="s">
-        <v>1280</v>
+        <v>1321</v>
       </c>
       <c r="H355" t="s">
-        <v>1281</v>
+        <v>1322</v>
       </c>
     </row>
     <row r="356" spans="1:8">
       <c r="A356" t="s">
-        <v>1282</v>
+        <v>1323</v>
       </c>
       <c r="B356" t="s">
         <v>9</v>
       </c>
       <c r="C356" t="s">
-        <v>490</v>
+        <v>291</v>
       </c>
       <c r="D356" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E356" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F356" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="G356" s="1" t="s">
-        <v>1283</v>
+        <v>1324</v>
       </c>
       <c r="H356" t="s">
-        <v>1284</v>
+        <v>1325</v>
       </c>
     </row>
     <row r="357" spans="1:8">
       <c r="A357" t="s">
-        <v>1285</v>
+        <v>1326</v>
       </c>
       <c r="B357" t="s">
         <v>9</v>
       </c>
       <c r="C357" t="s">
-        <v>494</v>
+        <v>295</v>
       </c>
       <c r="D357" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E357" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F357" t="s">
-        <v>238</v>
+        <v>26</v>
       </c>
       <c r="G357" s="1" t="s">
-        <v>1286</v>
+        <v>1327</v>
       </c>
       <c r="H357" t="s">
-        <v>1287</v>
+        <v>1328</v>
       </c>
     </row>
     <row r="358" spans="1:8">
       <c r="A358" t="s">
-        <v>1288</v>
+        <v>1329</v>
       </c>
       <c r="B358" t="s">
         <v>9</v>
       </c>
       <c r="C358" t="s">
-        <v>498</v>
+        <v>299</v>
       </c>
       <c r="D358" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E358" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F358" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G358" s="1" t="s">
-        <v>1289</v>
+        <v>1330</v>
       </c>
       <c r="H358" t="s">
-        <v>1290</v>
+        <v>1331</v>
       </c>
     </row>
     <row r="359" spans="1:8">
       <c r="A359" t="s">
-        <v>1291</v>
+        <v>1332</v>
       </c>
       <c r="B359" t="s">
         <v>9</v>
       </c>
       <c r="C359" t="s">
-        <v>502</v>
+        <v>303</v>
       </c>
       <c r="D359" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E359" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F359" t="s">
         <v>31</v>
       </c>
       <c r="G359" s="1" t="s">
-        <v>1292</v>
+        <v>1333</v>
       </c>
       <c r="H359" t="s">
-        <v>1293</v>
+        <v>1334</v>
       </c>
     </row>
     <row r="360" spans="1:8">
       <c r="A360" t="s">
-        <v>1294</v>
+        <v>1335</v>
       </c>
       <c r="B360" t="s">
         <v>9</v>
       </c>
       <c r="C360" t="s">
-        <v>506</v>
+        <v>307</v>
       </c>
       <c r="D360" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E360" t="s">
-        <v>941</v>
+        <v>1127</v>
+      </c>
+      <c r="F360" t="s">
+        <v>31</v>
       </c>
       <c r="G360" s="1" t="s">
-        <v>1295</v>
+        <v>1336</v>
       </c>
       <c r="H360" t="s">
-        <v>1296</v>
+        <v>1337</v>
       </c>
     </row>
     <row r="361" spans="1:8">
       <c r="A361" t="s">
-        <v>1297</v>
+        <v>1338</v>
       </c>
       <c r="B361" t="s">
         <v>9</v>
       </c>
       <c r="C361" t="s">
-        <v>510</v>
+        <v>311</v>
       </c>
       <c r="D361" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E361" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F361" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="G361" s="1" t="s">
-        <v>1298</v>
+        <v>75</v>
       </c>
       <c r="H361" t="s">
-        <v>1299</v>
+        <v>1339</v>
       </c>
     </row>
     <row r="362" spans="1:8">
       <c r="A362" t="s">
-        <v>1300</v>
+        <v>1340</v>
       </c>
       <c r="B362" t="s">
         <v>9</v>
       </c>
       <c r="C362" t="s">
-        <v>514</v>
+        <v>315</v>
       </c>
       <c r="D362" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E362" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F362" t="s">
-        <v>91</v>
+        <v>44</v>
       </c>
       <c r="G362" s="1" t="s">
-        <v>1301</v>
+        <v>1341</v>
       </c>
       <c r="H362" t="s">
-        <v>1302</v>
+        <v>1342</v>
       </c>
     </row>
     <row r="363" spans="1:8">
       <c r="A363" t="s">
-        <v>1303</v>
+        <v>1343</v>
       </c>
       <c r="B363" t="s">
         <v>9</v>
       </c>
       <c r="C363" t="s">
-        <v>519</v>
+        <v>319</v>
       </c>
       <c r="D363" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E363" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F363" t="s">
-        <v>31</v>
+        <v>44</v>
       </c>
       <c r="G363" s="1" t="s">
-        <v>1304</v>
+        <v>1344</v>
       </c>
       <c r="H363" t="s">
-        <v>1305</v>
+        <v>1345</v>
       </c>
     </row>
     <row r="364" spans="1:8">
       <c r="A364" t="s">
-        <v>1306</v>
+        <v>1346</v>
       </c>
       <c r="B364" t="s">
         <v>9</v>
       </c>
       <c r="C364" t="s">
-        <v>523</v>
+        <v>323</v>
       </c>
       <c r="D364" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E364" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F364" t="s">
         <v>86</v>
       </c>
       <c r="G364" s="1" t="s">
-        <v>1307</v>
+        <v>1347</v>
       </c>
       <c r="H364" t="s">
-        <v>1308</v>
+        <v>1348</v>
       </c>
     </row>
     <row r="365" spans="1:8">
       <c r="A365" t="s">
-        <v>1309</v>
+        <v>1349</v>
       </c>
       <c r="B365" t="s">
         <v>9</v>
       </c>
       <c r="C365" t="s">
-        <v>527</v>
+        <v>327</v>
       </c>
       <c r="D365" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E365" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F365" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G365" s="1" t="s">
-        <v>1310</v>
+        <v>1350</v>
       </c>
       <c r="H365" t="s">
-        <v>1311</v>
+        <v>1351</v>
       </c>
     </row>
     <row r="366" spans="1:8">
       <c r="A366" t="s">
-        <v>1312</v>
+        <v>1352</v>
       </c>
       <c r="B366" t="s">
         <v>9</v>
       </c>
       <c r="C366" t="s">
-        <v>531</v>
+        <v>331</v>
       </c>
       <c r="D366" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E366" t="s">
-        <v>941</v>
+        <v>1127</v>
+      </c>
+      <c r="F366" t="s">
+        <v>91</v>
       </c>
       <c r="G366" s="1" t="s">
-        <v>1313</v>
+        <v>1353</v>
       </c>
       <c r="H366" t="s">
-        <v>1314</v>
+        <v>1354</v>
       </c>
     </row>
     <row r="367" spans="1:8">
       <c r="A367" t="s">
-        <v>1315</v>
+        <v>1355</v>
       </c>
       <c r="B367" t="s">
         <v>9</v>
       </c>
       <c r="C367" t="s">
-        <v>535</v>
+        <v>335</v>
       </c>
       <c r="D367" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E367" t="s">
-        <v>941</v>
+        <v>1127</v>
+      </c>
+      <c r="F367" t="s">
+        <v>86</v>
       </c>
       <c r="G367" s="1" t="s">
-        <v>1316</v>
+        <v>1356</v>
       </c>
       <c r="H367" t="s">
-        <v>1317</v>
+        <v>1357</v>
       </c>
     </row>
     <row r="368" spans="1:8">
       <c r="A368" t="s">
-        <v>1318</v>
+        <v>1358</v>
       </c>
       <c r="B368" t="s">
         <v>9</v>
       </c>
       <c r="C368" t="s">
-        <v>539</v>
+        <v>339</v>
       </c>
       <c r="D368" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E368" t="s">
-        <v>941</v>
+        <v>1127</v>
+      </c>
+      <c r="F368" t="s">
+        <v>26</v>
       </c>
       <c r="G368" s="1" t="s">
-        <v>1319</v>
+        <v>1359</v>
       </c>
       <c r="H368" t="s">
-        <v>1320</v>
+        <v>1360</v>
       </c>
     </row>
     <row r="369" spans="1:8">
       <c r="A369" t="s">
-        <v>1321</v>
+        <v>1361</v>
       </c>
       <c r="B369" t="s">
         <v>9</v>
       </c>
       <c r="C369" t="s">
-        <v>543</v>
+        <v>343</v>
       </c>
       <c r="D369" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E369" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F369" t="s">
-        <v>243</v>
+        <v>13</v>
       </c>
       <c r="G369" s="1" t="s">
-        <v>1322</v>
+        <v>1362</v>
       </c>
       <c r="H369" t="s">
-        <v>1323</v>
+        <v>1363</v>
       </c>
     </row>
     <row r="370" spans="1:8">
       <c r="A370" t="s">
-        <v>1324</v>
+        <v>1364</v>
       </c>
       <c r="B370" t="s">
         <v>9</v>
       </c>
       <c r="C370" t="s">
-        <v>547</v>
+        <v>347</v>
       </c>
       <c r="D370" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E370" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F370" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G370" s="1" t="s">
-        <v>1325</v>
+        <v>1365</v>
       </c>
       <c r="H370" t="s">
-        <v>1326</v>
+        <v>1366</v>
       </c>
     </row>
     <row r="371" spans="1:8">
       <c r="A371" t="s">
-        <v>1327</v>
+        <v>1367</v>
       </c>
       <c r="B371" t="s">
         <v>9</v>
       </c>
       <c r="C371" t="s">
-        <v>551</v>
+        <v>351</v>
       </c>
       <c r="D371" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E371" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F371" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G371" s="1" t="s">
-        <v>1328</v>
+        <v>1368</v>
       </c>
       <c r="H371" t="s">
-        <v>1329</v>
+        <v>1369</v>
       </c>
     </row>
     <row r="372" spans="1:8">
       <c r="A372" t="s">
-        <v>1330</v>
+        <v>1370</v>
       </c>
       <c r="B372" t="s">
         <v>9</v>
       </c>
       <c r="C372" t="s">
-        <v>555</v>
+        <v>355</v>
       </c>
       <c r="D372" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E372" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F372" t="s">
-        <v>238</v>
+        <v>26</v>
       </c>
       <c r="G372" s="1" t="s">
-        <v>1331</v>
+        <v>1371</v>
       </c>
       <c r="H372" t="s">
-        <v>1332</v>
+        <v>1372</v>
       </c>
     </row>
     <row r="373" spans="1:8">
       <c r="A373" t="s">
-        <v>1333</v>
+        <v>1373</v>
       </c>
       <c r="B373" t="s">
         <v>9</v>
       </c>
       <c r="C373" t="s">
-        <v>559</v>
+        <v>359</v>
       </c>
       <c r="D373" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E373" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F373" t="s">
-        <v>1334</v>
+        <v>86</v>
       </c>
       <c r="G373" s="1" t="s">
-        <v>1335</v>
+        <v>1374</v>
       </c>
       <c r="H373" t="s">
-        <v>1336</v>
+        <v>1375</v>
       </c>
     </row>
     <row r="374" spans="1:8">
       <c r="A374" t="s">
-        <v>1337</v>
+        <v>1376</v>
       </c>
       <c r="B374" t="s">
         <v>9</v>
       </c>
       <c r="C374" t="s">
-        <v>563</v>
+        <v>363</v>
       </c>
       <c r="D374" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E374" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F374" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="G374" s="1" t="s">
-        <v>1338</v>
+        <v>1377</v>
       </c>
       <c r="H374" t="s">
-        <v>1339</v>
+        <v>1378</v>
       </c>
     </row>
     <row r="375" spans="1:8">
       <c r="A375" t="s">
-        <v>1340</v>
+        <v>1379</v>
       </c>
       <c r="B375" t="s">
         <v>9</v>
       </c>
       <c r="C375" t="s">
-        <v>567</v>
+        <v>367</v>
       </c>
       <c r="D375" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E375" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F375" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="G375" s="1" t="s">
-        <v>1341</v>
+        <v>1380</v>
       </c>
       <c r="H375" t="s">
-        <v>1342</v>
+        <v>1381</v>
       </c>
     </row>
     <row r="376" spans="1:8">
       <c r="A376" t="s">
-        <v>1343</v>
+        <v>1382</v>
       </c>
       <c r="B376" t="s">
         <v>9</v>
       </c>
       <c r="C376" t="s">
-        <v>571</v>
+        <v>371</v>
       </c>
       <c r="D376" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E376" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F376" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G376" s="1" t="s">
-        <v>1344</v>
+        <v>1383</v>
       </c>
       <c r="H376" t="s">
-        <v>1345</v>
+        <v>1384</v>
       </c>
     </row>
     <row r="377" spans="1:8">
       <c r="A377" t="s">
-        <v>1346</v>
+        <v>1385</v>
       </c>
       <c r="B377" t="s">
         <v>9</v>
       </c>
       <c r="C377" t="s">
-        <v>575</v>
+        <v>375</v>
       </c>
       <c r="D377" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E377" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F377" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G377" s="1" t="s">
-        <v>1347</v>
+        <v>1386</v>
       </c>
       <c r="H377" t="s">
-        <v>1348</v>
+        <v>1387</v>
       </c>
     </row>
     <row r="378" spans="1:8">
       <c r="A378" t="s">
-        <v>1349</v>
+        <v>1388</v>
       </c>
       <c r="B378" t="s">
         <v>9</v>
       </c>
       <c r="C378" t="s">
-        <v>579</v>
+        <v>379</v>
       </c>
       <c r="D378" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E378" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1127</v>
       </c>
       <c r="G378" s="1" t="s">
-        <v>1350</v>
+        <v>1389</v>
       </c>
       <c r="H378" t="s">
-        <v>1351</v>
+        <v>1390</v>
       </c>
     </row>
     <row r="379" spans="1:8">
       <c r="A379" t="s">
-        <v>1352</v>
+        <v>1391</v>
       </c>
       <c r="B379" t="s">
         <v>9</v>
       </c>
       <c r="C379" t="s">
-        <v>587</v>
+        <v>383</v>
       </c>
       <c r="D379" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E379" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F379" t="s">
-        <v>132</v>
+        <v>31</v>
       </c>
       <c r="G379" s="1" t="s">
-        <v>1353</v>
+        <v>1392</v>
       </c>
       <c r="H379" t="s">
-        <v>1354</v>
+        <v>1393</v>
       </c>
     </row>
     <row r="380" spans="1:8">
       <c r="A380" t="s">
-        <v>1355</v>
+        <v>1394</v>
       </c>
       <c r="B380" t="s">
         <v>9</v>
       </c>
       <c r="C380" t="s">
-        <v>591</v>
+        <v>387</v>
       </c>
       <c r="D380" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E380" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>1127</v>
       </c>
       <c r="G380" s="1" t="s">
-        <v>1356</v>
+        <v>1395</v>
       </c>
       <c r="H380" t="s">
-        <v>1357</v>
+        <v>1396</v>
       </c>
     </row>
     <row r="381" spans="1:8">
       <c r="A381" t="s">
-        <v>1358</v>
+        <v>1397</v>
       </c>
       <c r="B381" t="s">
         <v>9</v>
       </c>
       <c r="C381" t="s">
-        <v>595</v>
+        <v>391</v>
       </c>
       <c r="D381" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E381" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F381" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G381" s="1" t="s">
-        <v>1359</v>
+        <v>1398</v>
       </c>
       <c r="H381" t="s">
-        <v>1360</v>
+        <v>1399</v>
       </c>
     </row>
     <row r="382" spans="1:8">
       <c r="A382" t="s">
-        <v>1361</v>
+        <v>1400</v>
       </c>
       <c r="B382" t="s">
         <v>9</v>
       </c>
       <c r="C382" t="s">
-        <v>599</v>
+        <v>395</v>
       </c>
       <c r="D382" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E382" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F382" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G382" s="1" t="s">
-        <v>1362</v>
+        <v>1401</v>
       </c>
       <c r="H382" t="s">
-        <v>1363</v>
+        <v>1402</v>
       </c>
     </row>
     <row r="383" spans="1:8">
       <c r="A383" t="s">
-        <v>1364</v>
+        <v>1403</v>
       </c>
       <c r="B383" t="s">
         <v>9</v>
       </c>
       <c r="C383" t="s">
-        <v>603</v>
+        <v>399</v>
       </c>
       <c r="D383" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E383" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F383" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G383" s="1" t="s">
-        <v>1365</v>
+        <v>1404</v>
       </c>
       <c r="H383" t="s">
-        <v>1366</v>
+        <v>1405</v>
       </c>
     </row>
     <row r="384" spans="1:8">
       <c r="A384" t="s">
-        <v>1367</v>
+        <v>1406</v>
       </c>
       <c r="B384" t="s">
         <v>9</v>
       </c>
       <c r="C384" t="s">
-        <v>607</v>
+        <v>404</v>
       </c>
       <c r="D384" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E384" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F384" t="s">
-        <v>26</v>
+        <v>243</v>
       </c>
       <c r="G384" s="1" t="s">
-        <v>1368</v>
+        <v>1407</v>
       </c>
       <c r="H384" t="s">
-        <v>1369</v>
+        <v>1408</v>
       </c>
     </row>
     <row r="385" spans="1:8">
       <c r="A385" t="s">
-        <v>1370</v>
+        <v>1409</v>
       </c>
       <c r="B385" t="s">
         <v>9</v>
       </c>
       <c r="C385" t="s">
-        <v>611</v>
+        <v>408</v>
       </c>
       <c r="D385" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E385" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F385" t="s">
-        <v>13</v>
+        <v>26</v>
       </c>
       <c r="G385" s="1" t="s">
-        <v>1371</v>
+        <v>1410</v>
       </c>
       <c r="H385" t="s">
-        <v>1372</v>
+        <v>1411</v>
       </c>
     </row>
     <row r="386" spans="1:8">
       <c r="A386" t="s">
-        <v>1373</v>
+        <v>1412</v>
       </c>
       <c r="B386" t="s">
         <v>9</v>
       </c>
       <c r="C386" t="s">
-        <v>615</v>
+        <v>412</v>
       </c>
       <c r="D386" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E386" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F386" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="G386" s="1" t="s">
-        <v>1374</v>
+        <v>1413</v>
       </c>
       <c r="H386" t="s">
-        <v>1375</v>
+        <v>1414</v>
       </c>
     </row>
     <row r="387" spans="1:8">
       <c r="A387" t="s">
-        <v>1376</v>
+        <v>1415</v>
       </c>
       <c r="B387" t="s">
         <v>9</v>
       </c>
       <c r="C387" t="s">
-        <v>619</v>
+        <v>416</v>
       </c>
       <c r="D387" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E387" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F387" t="s">
-        <v>238</v>
+        <v>91</v>
       </c>
       <c r="G387" s="1" t="s">
-        <v>1377</v>
+        <v>1416</v>
       </c>
       <c r="H387" t="s">
-        <v>1378</v>
+        <v>1417</v>
       </c>
     </row>
     <row r="388" spans="1:8">
       <c r="A388" t="s">
-        <v>1379</v>
+        <v>1418</v>
       </c>
       <c r="B388" t="s">
         <v>9</v>
       </c>
       <c r="C388" t="s">
-        <v>623</v>
+        <v>420</v>
       </c>
       <c r="D388" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E388" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F388" t="s">
-        <v>1380</v>
+        <v>238</v>
       </c>
       <c r="G388" s="1" t="s">
-        <v>1381</v>
+        <v>75</v>
       </c>
       <c r="H388" t="s">
-        <v>1382</v>
+        <v>1419</v>
       </c>
     </row>
     <row r="389" spans="1:8">
       <c r="A389" t="s">
-        <v>1383</v>
+        <v>1420</v>
       </c>
       <c r="B389" t="s">
         <v>9</v>
       </c>
       <c r="C389" t="s">
-        <v>627</v>
+        <v>424</v>
       </c>
       <c r="D389" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E389" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F389" t="s">
-        <v>86</v>
+        <v>31</v>
       </c>
       <c r="G389" s="1" t="s">
-        <v>1384</v>
+        <v>1421</v>
       </c>
       <c r="H389" t="s">
-        <v>1385</v>
+        <v>1422</v>
       </c>
     </row>
     <row r="390" spans="1:8">
       <c r="A390" t="s">
-        <v>1386</v>
+        <v>1423</v>
       </c>
       <c r="B390" t="s">
         <v>9</v>
       </c>
       <c r="C390" t="s">
-        <v>631</v>
+        <v>428</v>
       </c>
       <c r="D390" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E390" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F390" t="s">
-        <v>13</v>
+        <v>44</v>
       </c>
       <c r="G390" s="1" t="s">
-        <v>1387</v>
+        <v>1424</v>
       </c>
       <c r="H390" t="s">
-        <v>1388</v>
+        <v>1425</v>
       </c>
     </row>
     <row r="391" spans="1:8">
       <c r="A391" t="s">
-        <v>1389</v>
+        <v>1426</v>
       </c>
       <c r="B391" t="s">
         <v>9</v>
       </c>
       <c r="C391" t="s">
-        <v>635</v>
+        <v>432</v>
       </c>
       <c r="D391" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E391" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F391" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G391" s="1" t="s">
-        <v>1390</v>
+        <v>1427</v>
       </c>
       <c r="H391" t="s">
-        <v>1391</v>
+        <v>1428</v>
       </c>
     </row>
     <row r="392" spans="1:8">
       <c r="A392" t="s">
-        <v>1392</v>
+        <v>1429</v>
       </c>
       <c r="B392" t="s">
         <v>9</v>
       </c>
       <c r="C392" t="s">
-        <v>639</v>
+        <v>436</v>
       </c>
       <c r="D392" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E392" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F392" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G392" s="1" t="s">
-        <v>1393</v>
+        <v>1430</v>
       </c>
       <c r="H392" t="s">
-        <v>1394</v>
+        <v>1431</v>
       </c>
     </row>
     <row r="393" spans="1:8">
       <c r="A393" t="s">
-        <v>1395</v>
+        <v>1432</v>
       </c>
       <c r="B393" t="s">
         <v>9</v>
       </c>
       <c r="C393" t="s">
-        <v>643</v>
+        <v>440</v>
       </c>
       <c r="D393" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E393" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F393" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G393" s="1" t="s">
-        <v>1396</v>
+        <v>1433</v>
       </c>
       <c r="H393" t="s">
-        <v>1397</v>
+        <v>1434</v>
       </c>
     </row>
     <row r="394" spans="1:8">
       <c r="A394" t="s">
-        <v>1398</v>
+        <v>1435</v>
       </c>
       <c r="B394" t="s">
         <v>9</v>
       </c>
       <c r="C394" t="s">
-        <v>647</v>
+        <v>444</v>
       </c>
       <c r="D394" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E394" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F394" t="s">
-        <v>91</v>
+        <v>243</v>
       </c>
       <c r="G394" s="1" t="s">
-        <v>1399</v>
+        <v>1436</v>
       </c>
       <c r="H394" t="s">
-        <v>1400</v>
+        <v>1437</v>
       </c>
     </row>
     <row r="395" spans="1:8">
       <c r="A395" t="s">
-        <v>1401</v>
+        <v>1438</v>
       </c>
       <c r="B395" t="s">
         <v>9</v>
       </c>
       <c r="C395" t="s">
-        <v>651</v>
+        <v>449</v>
       </c>
       <c r="D395" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E395" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F395" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="G395" s="1" t="s">
-        <v>1402</v>
+        <v>1439</v>
       </c>
       <c r="H395" t="s">
-        <v>1403</v>
+        <v>1440</v>
       </c>
     </row>
     <row r="396" spans="1:8">
       <c r="A396" t="s">
-        <v>1404</v>
+        <v>1441</v>
       </c>
       <c r="B396" t="s">
         <v>9</v>
       </c>
       <c r="C396" t="s">
-        <v>655</v>
+        <v>454</v>
       </c>
       <c r="D396" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E396" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F396" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G396" s="1" t="s">
-        <v>1405</v>
+        <v>1442</v>
       </c>
       <c r="H396" t="s">
-        <v>1406</v>
+        <v>1443</v>
       </c>
     </row>
     <row r="397" spans="1:8">
       <c r="A397" t="s">
-        <v>1407</v>
+        <v>1444</v>
       </c>
       <c r="B397" t="s">
         <v>9</v>
       </c>
       <c r="C397" t="s">
-        <v>659</v>
+        <v>458</v>
       </c>
       <c r="D397" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E397" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F397" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="G397" s="1" t="s">
-        <v>1408</v>
+        <v>1445</v>
       </c>
       <c r="H397" t="s">
-        <v>1409</v>
+        <v>1446</v>
       </c>
     </row>
     <row r="398" spans="1:8">
       <c r="A398" t="s">
-        <v>1410</v>
+        <v>1447</v>
       </c>
       <c r="B398" t="s">
         <v>9</v>
       </c>
       <c r="C398" t="s">
-        <v>663</v>
+        <v>462</v>
       </c>
       <c r="D398" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E398" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F398" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="G398" s="1" t="s">
-        <v>1411</v>
+        <v>1448</v>
       </c>
       <c r="H398" t="s">
-        <v>1412</v>
+        <v>1449</v>
       </c>
     </row>
     <row r="399" spans="1:8">
       <c r="A399" t="s">
-        <v>1413</v>
+        <v>1450</v>
       </c>
       <c r="B399" t="s">
         <v>9</v>
       </c>
       <c r="C399" t="s">
-        <v>667</v>
+        <v>466</v>
       </c>
       <c r="D399" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E399" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F399" t="s">
         <v>31</v>
       </c>
       <c r="G399" s="1" t="s">
-        <v>1414</v>
+        <v>1451</v>
       </c>
       <c r="H399" t="s">
-        <v>1415</v>
+        <v>1452</v>
       </c>
     </row>
     <row r="400" spans="1:8">
       <c r="A400" t="s">
-        <v>1416</v>
+        <v>1453</v>
       </c>
       <c r="B400" t="s">
         <v>9</v>
       </c>
       <c r="C400" t="s">
-        <v>671</v>
+        <v>470</v>
       </c>
       <c r="D400" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E400" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F400" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G400" s="1" t="s">
-        <v>1417</v>
+        <v>1454</v>
       </c>
       <c r="H400" t="s">
-        <v>1418</v>
+        <v>1455</v>
       </c>
     </row>
     <row r="401" spans="1:8">
       <c r="A401" t="s">
-        <v>1419</v>
+        <v>1456</v>
       </c>
       <c r="B401" t="s">
         <v>9</v>
       </c>
       <c r="C401" t="s">
-        <v>675</v>
+        <v>474</v>
       </c>
       <c r="D401" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E401" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F401" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G401" s="1" t="s">
-        <v>1420</v>
+        <v>1457</v>
       </c>
       <c r="H401" t="s">
-        <v>1421</v>
+        <v>1458</v>
       </c>
     </row>
     <row r="402" spans="1:8">
       <c r="A402" t="s">
-        <v>1422</v>
+        <v>1459</v>
       </c>
       <c r="B402" t="s">
         <v>9</v>
       </c>
       <c r="C402" t="s">
-        <v>679</v>
+        <v>478</v>
       </c>
       <c r="D402" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E402" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F402" t="s">
-        <v>13</v>
+        <v>53</v>
       </c>
       <c r="G402" s="1" t="s">
-        <v>1423</v>
+        <v>1460</v>
       </c>
       <c r="H402" t="s">
-        <v>1424</v>
+        <v>1461</v>
       </c>
     </row>
     <row r="403" spans="1:8">
       <c r="A403" t="s">
-        <v>1425</v>
+        <v>1462</v>
       </c>
       <c r="B403" t="s">
         <v>9</v>
       </c>
       <c r="C403" t="s">
-        <v>683</v>
+        <v>482</v>
       </c>
       <c r="D403" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E403" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F403" t="s">
-        <v>86</v>
+        <v>132</v>
       </c>
       <c r="G403" s="1" t="s">
-        <v>1426</v>
+        <v>1463</v>
       </c>
       <c r="H403" t="s">
-        <v>1427</v>
+        <v>1464</v>
       </c>
     </row>
     <row r="404" spans="1:8">
       <c r="A404" t="s">
-        <v>1428</v>
+        <v>1465</v>
       </c>
       <c r="B404" t="s">
         <v>9</v>
       </c>
       <c r="C404" t="s">
-        <v>687</v>
+        <v>486</v>
       </c>
       <c r="D404" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E404" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F404" t="s">
-        <v>132</v>
+        <v>86</v>
       </c>
       <c r="G404" s="1" t="s">
-        <v>1429</v>
+        <v>1466</v>
       </c>
       <c r="H404" t="s">
-        <v>1430</v>
+        <v>1467</v>
       </c>
     </row>
     <row r="405" spans="1:8">
       <c r="A405" t="s">
-        <v>1431</v>
+        <v>1468</v>
       </c>
       <c r="B405" t="s">
         <v>9</v>
       </c>
       <c r="C405" t="s">
-        <v>691</v>
+        <v>490</v>
       </c>
       <c r="D405" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E405" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F405" t="s">
         <v>243</v>
       </c>
       <c r="G405" s="1" t="s">
-        <v>1432</v>
+        <v>1469</v>
       </c>
       <c r="H405" t="s">
-        <v>1433</v>
+        <v>1470</v>
       </c>
     </row>
     <row r="406" spans="1:8">
       <c r="A406" t="s">
-        <v>1434</v>
+        <v>1471</v>
       </c>
       <c r="B406" t="s">
         <v>9</v>
       </c>
       <c r="C406" t="s">
-        <v>695</v>
+        <v>494</v>
       </c>
       <c r="D406" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E406" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F406" t="s">
-        <v>26</v>
+        <v>238</v>
       </c>
       <c r="G406" s="1" t="s">
-        <v>1435</v>
+        <v>1472</v>
       </c>
       <c r="H406" t="s">
-        <v>1436</v>
+        <v>1473</v>
       </c>
     </row>
     <row r="407" spans="1:8">
       <c r="A407" t="s">
-        <v>1437</v>
+        <v>1474</v>
       </c>
       <c r="B407" t="s">
         <v>9</v>
       </c>
       <c r="C407" t="s">
-        <v>699</v>
+        <v>498</v>
       </c>
       <c r="D407" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E407" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F407" t="s">
-        <v>58</v>
+        <v>238</v>
       </c>
       <c r="G407" s="1" t="s">
-        <v>1438</v>
+        <v>1475</v>
       </c>
       <c r="H407" t="s">
-        <v>1439</v>
+        <v>1476</v>
       </c>
     </row>
     <row r="408" spans="1:8">
       <c r="A408" t="s">
-        <v>1440</v>
+        <v>1477</v>
       </c>
       <c r="B408" t="s">
         <v>9</v>
       </c>
       <c r="C408" t="s">
-        <v>1441</v>
+        <v>502</v>
       </c>
       <c r="D408" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E408" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F408" t="s">
-        <v>243</v>
+        <v>31</v>
       </c>
       <c r="G408" s="1" t="s">
-        <v>1442</v>
+        <v>1478</v>
       </c>
       <c r="H408" t="s">
-        <v>1443</v>
+        <v>1479</v>
       </c>
     </row>
     <row r="409" spans="1:8">
       <c r="A409" t="s">
-        <v>1444</v>
+        <v>1480</v>
       </c>
       <c r="B409" t="s">
         <v>9</v>
       </c>
       <c r="C409" t="s">
-        <v>703</v>
+        <v>506</v>
       </c>
       <c r="D409" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E409" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>1127</v>
       </c>
       <c r="G409" s="1" t="s">
-        <v>1445</v>
+        <v>1481</v>
       </c>
       <c r="H409" t="s">
-        <v>1446</v>
+        <v>1482</v>
       </c>
     </row>
     <row r="410" spans="1:8">
       <c r="A410" t="s">
-        <v>1447</v>
+        <v>1483</v>
       </c>
       <c r="B410" t="s">
         <v>9</v>
       </c>
       <c r="C410" t="s">
-        <v>707</v>
+        <v>510</v>
       </c>
       <c r="D410" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E410" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F410" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G410" s="1" t="s">
-        <v>1448</v>
+        <v>1484</v>
       </c>
       <c r="H410" t="s">
-        <v>1449</v>
+        <v>1485</v>
       </c>
     </row>
     <row r="411" spans="1:8">
       <c r="A411" t="s">
-        <v>1450</v>
+        <v>1486</v>
       </c>
       <c r="B411" t="s">
         <v>9</v>
       </c>
       <c r="C411" t="s">
-        <v>711</v>
+        <v>514</v>
       </c>
       <c r="D411" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E411" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F411" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="G411" s="1" t="s">
-        <v>1451</v>
+        <v>1487</v>
       </c>
       <c r="H411" t="s">
-        <v>1452</v>
+        <v>1488</v>
       </c>
     </row>
     <row r="412" spans="1:8">
       <c r="A412" t="s">
-        <v>1453</v>
+        <v>1489</v>
       </c>
       <c r="B412" t="s">
         <v>9</v>
       </c>
       <c r="C412" t="s">
-        <v>715</v>
+        <v>519</v>
       </c>
       <c r="D412" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E412" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F412" t="s">
-        <v>44</v>
+        <v>31</v>
       </c>
       <c r="G412" s="1" t="s">
-        <v>1454</v>
+        <v>1490</v>
       </c>
       <c r="H412" t="s">
-        <v>1455</v>
+        <v>1491</v>
       </c>
     </row>
     <row r="413" spans="1:8">
       <c r="A413" t="s">
-        <v>1456</v>
+        <v>1492</v>
       </c>
       <c r="B413" t="s">
         <v>9</v>
       </c>
       <c r="C413" t="s">
-        <v>719</v>
+        <v>523</v>
       </c>
       <c r="D413" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E413" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F413" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G413" s="1" t="s">
-        <v>1457</v>
+        <v>1493</v>
       </c>
       <c r="H413" t="s">
-        <v>1458</v>
+        <v>1494</v>
       </c>
     </row>
     <row r="414" spans="1:8">
       <c r="A414" t="s">
-        <v>1459</v>
+        <v>1495</v>
       </c>
       <c r="B414" t="s">
         <v>9</v>
       </c>
       <c r="C414" t="s">
-        <v>723</v>
+        <v>527</v>
       </c>
       <c r="D414" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E414" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F414" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G414" s="1" t="s">
-        <v>1460</v>
+        <v>1496</v>
       </c>
       <c r="H414" t="s">
-        <v>1461</v>
+        <v>1497</v>
       </c>
     </row>
     <row r="415" spans="1:8">
       <c r="A415" t="s">
-        <v>1462</v>
+        <v>1498</v>
       </c>
       <c r="B415" t="s">
         <v>9</v>
       </c>
       <c r="C415" t="s">
-        <v>727</v>
+        <v>531</v>
       </c>
       <c r="D415" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E415" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>1127</v>
       </c>
       <c r="G415" s="1" t="s">
-        <v>1463</v>
+        <v>1499</v>
       </c>
       <c r="H415" t="s">
-        <v>1464</v>
+        <v>1500</v>
       </c>
     </row>
     <row r="416" spans="1:8">
       <c r="A416" t="s">
-        <v>1465</v>
+        <v>1501</v>
       </c>
       <c r="B416" t="s">
         <v>9</v>
       </c>
       <c r="C416" t="s">
-        <v>731</v>
+        <v>535</v>
       </c>
       <c r="D416" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E416" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>1127</v>
       </c>
       <c r="G416" s="1" t="s">
-        <v>1466</v>
+        <v>1502</v>
       </c>
       <c r="H416" t="s">
-        <v>1467</v>
+        <v>1503</v>
       </c>
     </row>
     <row r="417" spans="1:8">
       <c r="A417" t="s">
-        <v>1468</v>
+        <v>1504</v>
       </c>
       <c r="B417" t="s">
         <v>9</v>
       </c>
       <c r="C417" t="s">
-        <v>735</v>
+        <v>539</v>
       </c>
       <c r="D417" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E417" t="s">
-        <v>941</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>1127</v>
       </c>
       <c r="G417" s="1" t="s">
-        <v>1469</v>
+        <v>1505</v>
       </c>
       <c r="H417" t="s">
-        <v>1470</v>
+        <v>1506</v>
       </c>
     </row>
     <row r="418" spans="1:8">
       <c r="A418" t="s">
-        <v>1471</v>
+        <v>1507</v>
       </c>
       <c r="B418" t="s">
         <v>9</v>
       </c>
       <c r="C418" t="s">
-        <v>739</v>
+        <v>543</v>
       </c>
       <c r="D418" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E418" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F418" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G418" s="1" t="s">
-        <v>1472</v>
+        <v>1508</v>
       </c>
       <c r="H418" t="s">
-        <v>1473</v>
+        <v>1509</v>
       </c>
     </row>
     <row r="419" spans="1:8">
       <c r="A419" t="s">
-        <v>1474</v>
+        <v>1510</v>
       </c>
       <c r="B419" t="s">
         <v>9</v>
       </c>
       <c r="C419" t="s">
-        <v>743</v>
+        <v>547</v>
       </c>
       <c r="D419" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E419" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F419" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G419" s="1" t="s">
-        <v>1475</v>
+        <v>1511</v>
       </c>
       <c r="H419" t="s">
-        <v>1476</v>
+        <v>1512</v>
       </c>
     </row>
     <row r="420" spans="1:8">
       <c r="A420" t="s">
-        <v>1477</v>
+        <v>1513</v>
       </c>
       <c r="B420" t="s">
         <v>9</v>
       </c>
       <c r="C420" t="s">
-        <v>747</v>
+        <v>551</v>
       </c>
       <c r="D420" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E420" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F420" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="G420" s="1" t="s">
-        <v>1478</v>
+        <v>1514</v>
       </c>
       <c r="H420" t="s">
-        <v>1479</v>
+        <v>1515</v>
       </c>
     </row>
     <row r="421" spans="1:8">
       <c r="A421" t="s">
-        <v>1480</v>
+        <v>1516</v>
       </c>
       <c r="B421" t="s">
         <v>9</v>
       </c>
       <c r="C421" t="s">
-        <v>751</v>
+        <v>555</v>
       </c>
       <c r="D421" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E421" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F421" t="s">
-        <v>31</v>
+        <v>238</v>
       </c>
       <c r="G421" s="1" t="s">
-        <v>1481</v>
+        <v>1517</v>
       </c>
       <c r="H421" t="s">
-        <v>1482</v>
+        <v>1518</v>
       </c>
     </row>
     <row r="422" spans="1:8">
       <c r="A422" t="s">
-        <v>1483</v>
+        <v>1519</v>
       </c>
       <c r="B422" t="s">
         <v>9</v>
       </c>
       <c r="C422" t="s">
-        <v>755</v>
+        <v>559</v>
       </c>
       <c r="D422" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E422" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F422" t="s">
-        <v>31</v>
+        <v>1520</v>
       </c>
       <c r="G422" s="1" t="s">
-        <v>1484</v>
+        <v>1521</v>
       </c>
       <c r="H422" t="s">
-        <v>1485</v>
+        <v>1522</v>
       </c>
     </row>
     <row r="423" spans="1:8">
       <c r="A423" t="s">
-        <v>1486</v>
+        <v>1523</v>
       </c>
       <c r="B423" t="s">
         <v>9</v>
       </c>
       <c r="C423" t="s">
-        <v>759</v>
+        <v>563</v>
       </c>
       <c r="D423" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E423" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F423" t="s">
         <v>243</v>
       </c>
       <c r="G423" s="1" t="s">
-        <v>1487</v>
+        <v>1524</v>
       </c>
       <c r="H423" t="s">
-        <v>1488</v>
+        <v>1525</v>
       </c>
     </row>
     <row r="424" spans="1:8">
       <c r="A424" t="s">
-        <v>1489</v>
+        <v>1526</v>
       </c>
       <c r="B424" t="s">
         <v>9</v>
       </c>
       <c r="C424" t="s">
-        <v>763</v>
+        <v>567</v>
       </c>
       <c r="D424" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E424" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F424" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="G424" s="1" t="s">
-        <v>1490</v>
+        <v>1527</v>
       </c>
       <c r="H424" t="s">
-        <v>1491</v>
+        <v>1528</v>
       </c>
     </row>
     <row r="425" spans="1:8">
       <c r="A425" t="s">
-        <v>1492</v>
+        <v>1529</v>
       </c>
       <c r="B425" t="s">
         <v>9</v>
       </c>
       <c r="C425" t="s">
-        <v>767</v>
+        <v>571</v>
       </c>
       <c r="D425" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E425" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F425" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="G425" s="1" t="s">
-        <v>1493</v>
+        <v>1530</v>
       </c>
       <c r="H425" t="s">
-        <v>1494</v>
+        <v>1531</v>
       </c>
     </row>
     <row r="426" spans="1:8">
       <c r="A426" t="s">
-        <v>1495</v>
+        <v>1532</v>
       </c>
       <c r="B426" t="s">
         <v>9</v>
       </c>
       <c r="C426" t="s">
-        <v>771</v>
+        <v>575</v>
       </c>
       <c r="D426" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E426" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F426" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G426" s="1" t="s">
-        <v>1496</v>
+        <v>1533</v>
       </c>
       <c r="H426" t="s">
-        <v>1497</v>
+        <v>1534</v>
       </c>
     </row>
     <row r="427" spans="1:8">
       <c r="A427" t="s">
-        <v>1498</v>
+        <v>1535</v>
       </c>
       <c r="B427" t="s">
         <v>9</v>
       </c>
       <c r="C427" t="s">
-        <v>775</v>
+        <v>579</v>
       </c>
       <c r="D427" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E427" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F427" t="s">
-        <v>91</v>
+        <v>243</v>
       </c>
       <c r="G427" s="1" t="s">
-        <v>1499</v>
+        <v>1536</v>
       </c>
       <c r="H427" t="s">
-        <v>1500</v>
+        <v>1537</v>
       </c>
     </row>
     <row r="428" spans="1:8">
       <c r="A428" t="s">
-        <v>1501</v>
+        <v>1538</v>
       </c>
       <c r="B428" t="s">
         <v>9</v>
       </c>
       <c r="C428" t="s">
-        <v>779</v>
+        <v>587</v>
       </c>
       <c r="D428" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E428" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F428" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="G428" s="1" t="s">
-        <v>1502</v>
+        <v>1539</v>
       </c>
       <c r="H428" t="s">
-        <v>1503</v>
+        <v>1540</v>
       </c>
     </row>
     <row r="429" spans="1:8">
       <c r="A429" t="s">
-        <v>1504</v>
+        <v>1541</v>
       </c>
       <c r="B429" t="s">
         <v>9</v>
       </c>
       <c r="C429" t="s">
-        <v>1505</v>
+        <v>591</v>
       </c>
       <c r="D429" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E429" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F429" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G429" s="1" t="s">
-        <v>1506</v>
+        <v>1542</v>
       </c>
       <c r="H429" t="s">
-        <v>1507</v>
+        <v>1543</v>
       </c>
     </row>
     <row r="430" spans="1:8">
       <c r="A430" t="s">
-        <v>1508</v>
+        <v>1544</v>
       </c>
       <c r="B430" t="s">
         <v>9</v>
       </c>
       <c r="C430" t="s">
-        <v>1509</v>
+        <v>595</v>
       </c>
       <c r="D430" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E430" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F430" t="s">
-        <v>31</v>
+        <v>58</v>
       </c>
       <c r="G430" s="1" t="s">
-        <v>1510</v>
+        <v>1545</v>
       </c>
       <c r="H430" t="s">
-        <v>1511</v>
+        <v>1546</v>
       </c>
     </row>
     <row r="431" spans="1:8">
       <c r="A431" t="s">
-        <v>1512</v>
+        <v>1547</v>
       </c>
       <c r="B431" t="s">
         <v>9</v>
       </c>
       <c r="C431" t="s">
-        <v>1513</v>
+        <v>599</v>
       </c>
       <c r="D431" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E431" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F431" t="s">
-        <v>44</v>
+        <v>13</v>
       </c>
       <c r="G431" s="1" t="s">
-        <v>1514</v>
+        <v>1548</v>
       </c>
       <c r="H431" t="s">
-        <v>1515</v>
+        <v>1549</v>
       </c>
     </row>
     <row r="432" spans="1:8">
       <c r="A432" t="s">
-        <v>1516</v>
+        <v>1550</v>
       </c>
       <c r="B432" t="s">
         <v>9</v>
       </c>
       <c r="C432" t="s">
-        <v>1517</v>
+        <v>603</v>
       </c>
       <c r="D432" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E432" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F432" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G432" s="1" t="s">
-        <v>1518</v>
+        <v>1551</v>
       </c>
       <c r="H432" t="s">
-        <v>1519</v>
+        <v>1552</v>
       </c>
     </row>
     <row r="433" spans="1:8">
       <c r="A433" t="s">
-        <v>1520</v>
+        <v>1553</v>
       </c>
       <c r="B433" t="s">
         <v>9</v>
       </c>
       <c r="C433" t="s">
-        <v>1521</v>
+        <v>607</v>
       </c>
       <c r="D433" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E433" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F433" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="G433" s="1" t="s">
-        <v>1522</v>
+        <v>1554</v>
       </c>
       <c r="H433" t="s">
-        <v>1523</v>
+        <v>1555</v>
       </c>
     </row>
     <row r="434" spans="1:8">
       <c r="A434" t="s">
-        <v>1524</v>
+        <v>1556</v>
       </c>
       <c r="B434" t="s">
         <v>9</v>
       </c>
       <c r="C434" t="s">
-        <v>1525</v>
+        <v>611</v>
       </c>
       <c r="D434" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E434" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F434" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G434" s="1" t="s">
-        <v>1526</v>
+        <v>1557</v>
       </c>
       <c r="H434" t="s">
-        <v>1527</v>
+        <v>1558</v>
       </c>
     </row>
     <row r="435" spans="1:8">
       <c r="A435" t="s">
-        <v>1528</v>
+        <v>1559</v>
       </c>
       <c r="B435" t="s">
         <v>9</v>
       </c>
       <c r="C435" t="s">
-        <v>1529</v>
+        <v>615</v>
       </c>
       <c r="D435" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E435" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F435" t="s">
-        <v>238</v>
+        <v>132</v>
       </c>
       <c r="G435" s="1" t="s">
-        <v>75</v>
+        <v>1560</v>
       </c>
       <c r="H435" t="s">
-        <v>1530</v>
+        <v>1561</v>
       </c>
     </row>
     <row r="436" spans="1:8">
       <c r="A436" t="s">
-        <v>1531</v>
+        <v>1562</v>
       </c>
       <c r="B436" t="s">
         <v>9</v>
       </c>
       <c r="C436" t="s">
-        <v>1532</v>
+        <v>619</v>
       </c>
       <c r="D436" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E436" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F436" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="G436" s="1" t="s">
-        <v>1533</v>
+        <v>1563</v>
       </c>
       <c r="H436" t="s">
-        <v>1534</v>
+        <v>1564</v>
       </c>
     </row>
     <row r="437" spans="1:8">
       <c r="A437" t="s">
-        <v>1535</v>
+        <v>1565</v>
       </c>
       <c r="B437" t="s">
         <v>9</v>
       </c>
       <c r="C437" t="s">
-        <v>1536</v>
+        <v>623</v>
       </c>
       <c r="D437" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E437" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F437" t="s">
-        <v>13</v>
+        <v>1566</v>
       </c>
       <c r="G437" s="1" t="s">
-        <v>1537</v>
+        <v>1567</v>
       </c>
       <c r="H437" t="s">
-        <v>1538</v>
+        <v>1568</v>
       </c>
     </row>
     <row r="438" spans="1:8">
       <c r="A438" t="s">
-        <v>1539</v>
+        <v>1569</v>
       </c>
       <c r="B438" t="s">
         <v>9</v>
       </c>
       <c r="C438" t="s">
-        <v>1540</v>
+        <v>627</v>
       </c>
       <c r="D438" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E438" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F438" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G438" s="1" t="s">
-        <v>1541</v>
+        <v>1570</v>
       </c>
       <c r="H438" t="s">
-        <v>1542</v>
+        <v>1571</v>
       </c>
     </row>
     <row r="439" spans="1:8">
       <c r="A439" t="s">
-        <v>1543</v>
+        <v>1572</v>
       </c>
       <c r="B439" t="s">
         <v>9</v>
       </c>
       <c r="C439" t="s">
-        <v>1544</v>
+        <v>631</v>
       </c>
       <c r="D439" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E439" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F439" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G439" s="1" t="s">
-        <v>1545</v>
+        <v>1573</v>
       </c>
       <c r="H439" t="s">
-        <v>1546</v>
+        <v>1574</v>
       </c>
     </row>
     <row r="440" spans="1:8">
       <c r="A440" t="s">
-        <v>1547</v>
+        <v>1575</v>
       </c>
       <c r="B440" t="s">
         <v>9</v>
       </c>
       <c r="C440" t="s">
-        <v>1548</v>
+        <v>635</v>
       </c>
       <c r="D440" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E440" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F440" t="s">
         <v>13</v>
       </c>
       <c r="G440" s="1" t="s">
-        <v>1549</v>
+        <v>1576</v>
       </c>
       <c r="H440" t="s">
-        <v>1550</v>
+        <v>1577</v>
       </c>
     </row>
     <row r="441" spans="1:8">
       <c r="A441" t="s">
-        <v>1551</v>
+        <v>1578</v>
       </c>
       <c r="B441" t="s">
         <v>9</v>
       </c>
       <c r="C441" t="s">
-        <v>1552</v>
+        <v>639</v>
       </c>
       <c r="D441" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E441" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F441" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G441" s="1" t="s">
-        <v>1553</v>
+        <v>1579</v>
       </c>
       <c r="H441" t="s">
-        <v>1554</v>
+        <v>1580</v>
       </c>
     </row>
     <row r="442" spans="1:8">
       <c r="A442" t="s">
-        <v>1555</v>
+        <v>1581</v>
       </c>
       <c r="B442" t="s">
         <v>9</v>
       </c>
       <c r="C442" t="s">
-        <v>1556</v>
+        <v>643</v>
       </c>
       <c r="D442" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E442" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F442" t="s">
-        <v>86</v>
+        <v>91</v>
       </c>
       <c r="G442" s="1" t="s">
-        <v>1557</v>
+        <v>1582</v>
       </c>
       <c r="H442" t="s">
-        <v>1558</v>
+        <v>1583</v>
       </c>
     </row>
     <row r="443" spans="1:8">
       <c r="A443" t="s">
-        <v>1559</v>
+        <v>1584</v>
       </c>
       <c r="B443" t="s">
         <v>9</v>
       </c>
       <c r="C443" t="s">
-        <v>1560</v>
+        <v>647</v>
       </c>
       <c r="D443" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E443" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F443" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G443" s="1" t="s">
-        <v>1561</v>
+        <v>1585</v>
       </c>
       <c r="H443" t="s">
-        <v>1562</v>
+        <v>1586</v>
       </c>
     </row>
     <row r="444" spans="1:8">
       <c r="A444" t="s">
-        <v>1563</v>
+        <v>1587</v>
       </c>
       <c r="B444" t="s">
         <v>9</v>
       </c>
       <c r="C444" t="s">
-        <v>1564</v>
+        <v>651</v>
       </c>
       <c r="D444" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E444" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F444" t="s">
-        <v>1565</v>
+        <v>86</v>
       </c>
       <c r="G444" s="1" t="s">
-        <v>1566</v>
+        <v>1588</v>
       </c>
       <c r="H444" t="s">
-        <v>1567</v>
+        <v>1589</v>
       </c>
     </row>
     <row r="445" spans="1:8">
       <c r="A445" t="s">
-        <v>1568</v>
+        <v>1590</v>
       </c>
       <c r="B445" t="s">
         <v>9</v>
       </c>
       <c r="C445" t="s">
-        <v>1569</v>
+        <v>655</v>
       </c>
       <c r="D445" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E445" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F445" t="s">
-        <v>58</v>
+        <v>132</v>
       </c>
       <c r="G445" s="1" t="s">
-        <v>1570</v>
+        <v>1591</v>
       </c>
       <c r="H445" t="s">
-        <v>1571</v>
+        <v>1592</v>
       </c>
     </row>
     <row r="446" spans="1:8">
       <c r="A446" t="s">
-        <v>1572</v>
+        <v>1593</v>
       </c>
       <c r="B446" t="s">
         <v>9</v>
       </c>
       <c r="C446" t="s">
-        <v>1573</v>
+        <v>659</v>
       </c>
       <c r="D446" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E446" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F446" t="s">
-        <v>58</v>
+        <v>26</v>
       </c>
       <c r="G446" s="1" t="s">
-        <v>1574</v>
+        <v>1594</v>
       </c>
       <c r="H446" t="s">
-        <v>1575</v>
+        <v>1595</v>
       </c>
     </row>
     <row r="447" spans="1:8">
       <c r="A447" t="s">
-        <v>1576</v>
+        <v>1596</v>
       </c>
       <c r="B447" t="s">
         <v>9</v>
       </c>
       <c r="C447" t="s">
-        <v>1577</v>
+        <v>663</v>
       </c>
       <c r="D447" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E447" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F447" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G447" s="1" t="s">
-        <v>1578</v>
+        <v>1597</v>
       </c>
       <c r="H447" t="s">
-        <v>1579</v>
+        <v>1598</v>
       </c>
     </row>
     <row r="448" spans="1:8">
       <c r="A448" t="s">
-        <v>1580</v>
+        <v>1599</v>
       </c>
       <c r="B448" t="s">
         <v>9</v>
       </c>
       <c r="C448" t="s">
-        <v>1581</v>
+        <v>667</v>
       </c>
       <c r="D448" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E448" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F448" t="s">
-        <v>243</v>
+        <v>31</v>
       </c>
       <c r="G448" s="1" t="s">
-        <v>1582</v>
+        <v>1600</v>
       </c>
       <c r="H448" t="s">
-        <v>1583</v>
+        <v>1601</v>
       </c>
     </row>
     <row r="449" spans="1:8">
       <c r="A449" t="s">
-        <v>1584</v>
+        <v>1602</v>
       </c>
       <c r="B449" t="s">
         <v>9</v>
       </c>
       <c r="C449" t="s">
-        <v>1585</v>
+        <v>671</v>
       </c>
       <c r="D449" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E449" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F449" t="s">
-        <v>238</v>
+        <v>44</v>
       </c>
       <c r="G449" s="1" t="s">
-        <v>1586</v>
+        <v>1603</v>
       </c>
       <c r="H449" t="s">
-        <v>1587</v>
+        <v>1604</v>
       </c>
     </row>
     <row r="450" spans="1:8">
       <c r="A450" t="s">
-        <v>1588</v>
+        <v>1605</v>
       </c>
       <c r="B450" t="s">
         <v>9</v>
       </c>
       <c r="C450" t="s">
-        <v>1589</v>
+        <v>675</v>
       </c>
       <c r="D450" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E450" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F450" t="s">
-        <v>58</v>
+        <v>13</v>
       </c>
       <c r="G450" s="1" t="s">
-        <v>1590</v>
+        <v>1606</v>
       </c>
       <c r="H450" t="s">
-        <v>1591</v>
+        <v>1607</v>
       </c>
     </row>
     <row r="451" spans="1:8">
       <c r="A451" t="s">
-        <v>1592</v>
+        <v>1608</v>
       </c>
       <c r="B451" t="s">
         <v>9</v>
       </c>
       <c r="C451" t="s">
-        <v>1593</v>
+        <v>679</v>
       </c>
       <c r="D451" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E451" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F451" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G451" s="1" t="s">
-        <v>1594</v>
+        <v>1609</v>
       </c>
       <c r="H451" t="s">
-        <v>1595</v>
+        <v>1610</v>
       </c>
     </row>
     <row r="452" spans="1:8">
       <c r="A452" t="s">
-        <v>1596</v>
+        <v>1611</v>
       </c>
       <c r="B452" t="s">
         <v>9</v>
       </c>
       <c r="C452" t="s">
-        <v>1597</v>
+        <v>683</v>
       </c>
       <c r="D452" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E452" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F452" t="s">
-        <v>91</v>
+        <v>86</v>
       </c>
       <c r="G452" s="1" t="s">
-        <v>1598</v>
+        <v>1612</v>
       </c>
       <c r="H452" t="s">
-        <v>1599</v>
+        <v>1613</v>
       </c>
     </row>
     <row r="453" spans="1:8">
       <c r="A453" t="s">
-        <v>1600</v>
+        <v>1614</v>
       </c>
       <c r="B453" t="s">
         <v>9</v>
       </c>
       <c r="C453" t="s">
-        <v>1601</v>
+        <v>687</v>
       </c>
       <c r="D453" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E453" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F453" t="s">
-        <v>13</v>
+        <v>132</v>
       </c>
       <c r="G453" s="1" t="s">
-        <v>1602</v>
+        <v>1615</v>
       </c>
       <c r="H453" t="s">
-        <v>1603</v>
+        <v>1616</v>
       </c>
     </row>
     <row r="454" spans="1:8">
       <c r="A454" t="s">
-        <v>1604</v>
+        <v>1617</v>
       </c>
       <c r="B454" t="s">
         <v>9</v>
       </c>
       <c r="C454" t="s">
-        <v>1605</v>
+        <v>691</v>
       </c>
       <c r="D454" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E454" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F454" t="s">
-        <v>53</v>
+        <v>243</v>
       </c>
       <c r="G454" s="1" t="s">
-        <v>1606</v>
+        <v>1618</v>
       </c>
       <c r="H454" t="s">
-        <v>1607</v>
+        <v>1619</v>
       </c>
     </row>
     <row r="455" spans="1:8">
       <c r="A455" t="s">
-        <v>1608</v>
+        <v>1620</v>
       </c>
       <c r="B455" t="s">
         <v>9</v>
       </c>
       <c r="C455" t="s">
-        <v>1609</v>
+        <v>695</v>
       </c>
       <c r="D455" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E455" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F455" t="s">
-        <v>91</v>
+        <v>26</v>
       </c>
       <c r="G455" s="1" t="s">
-        <v>1610</v>
+        <v>1621</v>
       </c>
       <c r="H455" t="s">
-        <v>1611</v>
+        <v>1622</v>
       </c>
     </row>
     <row r="456" spans="1:8">
       <c r="A456" t="s">
-        <v>1612</v>
+        <v>1623</v>
       </c>
       <c r="B456" t="s">
         <v>9</v>
       </c>
       <c r="C456" t="s">
-        <v>1613</v>
+        <v>699</v>
       </c>
       <c r="D456" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E456" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F456" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G456" s="1" t="s">
-        <v>1614</v>
+        <v>1624</v>
       </c>
       <c r="H456" t="s">
-        <v>1615</v>
+        <v>1625</v>
       </c>
     </row>
     <row r="457" spans="1:8">
       <c r="A457" t="s">
-        <v>1616</v>
+        <v>1626</v>
       </c>
       <c r="B457" t="s">
         <v>9</v>
       </c>
       <c r="C457" t="s">
-        <v>1617</v>
+        <v>703</v>
       </c>
       <c r="D457" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E457" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F457" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G457" s="1" t="s">
-        <v>1618</v>
+        <v>1627</v>
       </c>
       <c r="H457" t="s">
-        <v>1619</v>
+        <v>1628</v>
       </c>
     </row>
     <row r="458" spans="1:8">
       <c r="A458" t="s">
-        <v>1620</v>
+        <v>1629</v>
       </c>
       <c r="B458" t="s">
         <v>9</v>
       </c>
       <c r="C458" t="s">
-        <v>1621</v>
+        <v>707</v>
       </c>
       <c r="D458" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E458" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F458" t="s">
-        <v>58</v>
+        <v>243</v>
       </c>
       <c r="G458" s="1" t="s">
-        <v>1622</v>
+        <v>1630</v>
       </c>
       <c r="H458" t="s">
-        <v>1623</v>
+        <v>1631</v>
       </c>
     </row>
     <row r="459" spans="1:8">
       <c r="A459" t="s">
-        <v>1624</v>
+        <v>1632</v>
       </c>
       <c r="B459" t="s">
         <v>9</v>
       </c>
       <c r="C459" t="s">
-        <v>1625</v>
+        <v>711</v>
       </c>
       <c r="D459" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E459" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F459" t="s">
         <v>86</v>
       </c>
       <c r="G459" s="1" t="s">
-        <v>1626</v>
+        <v>1633</v>
       </c>
       <c r="H459" t="s">
-        <v>1627</v>
+        <v>1634</v>
       </c>
     </row>
     <row r="460" spans="1:8">
       <c r="A460" t="s">
-        <v>1628</v>
+        <v>1635</v>
       </c>
       <c r="B460" t="s">
         <v>9</v>
       </c>
       <c r="C460" t="s">
-        <v>1629</v>
+        <v>715</v>
       </c>
       <c r="D460" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E460" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F460" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G460" s="1" t="s">
-        <v>1630</v>
+        <v>1636</v>
       </c>
       <c r="H460" t="s">
-        <v>1631</v>
+        <v>1637</v>
       </c>
     </row>
     <row r="461" spans="1:8">
       <c r="A461" t="s">
-        <v>1632</v>
+        <v>1638</v>
       </c>
       <c r="B461" t="s">
         <v>9</v>
       </c>
       <c r="C461" t="s">
-        <v>1633</v>
+        <v>719</v>
       </c>
       <c r="D461" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E461" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F461" t="s">
-        <v>132</v>
+        <v>44</v>
       </c>
       <c r="G461" s="1" t="s">
-        <v>1634</v>
+        <v>1639</v>
       </c>
       <c r="H461" t="s">
-        <v>1635</v>
+        <v>1640</v>
       </c>
     </row>
     <row r="462" spans="1:8">
       <c r="A462" t="s">
-        <v>1636</v>
+        <v>1641</v>
       </c>
       <c r="B462" t="s">
         <v>9</v>
       </c>
       <c r="C462" t="s">
-        <v>1637</v>
+        <v>723</v>
       </c>
       <c r="D462" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E462" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F462" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G462" s="1" t="s">
-        <v>1638</v>
+        <v>1642</v>
       </c>
       <c r="H462" t="s">
-        <v>1639</v>
+        <v>1643</v>
       </c>
     </row>
     <row r="463" spans="1:8">
       <c r="A463" t="s">
-        <v>1640</v>
+        <v>1644</v>
       </c>
       <c r="B463" t="s">
         <v>9</v>
       </c>
       <c r="C463" t="s">
-        <v>1641</v>
+        <v>727</v>
       </c>
       <c r="D463" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E463" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F463" t="s">
-        <v>58</v>
+        <v>31</v>
       </c>
       <c r="G463" s="1" t="s">
-        <v>1642</v>
+        <v>1645</v>
       </c>
       <c r="H463" t="s">
-        <v>1643</v>
+        <v>1646</v>
       </c>
     </row>
     <row r="464" spans="1:8">
       <c r="A464" t="s">
-        <v>1644</v>
+        <v>1647</v>
       </c>
       <c r="B464" t="s">
         <v>9</v>
       </c>
       <c r="C464" t="s">
-        <v>1645</v>
+        <v>731</v>
       </c>
       <c r="D464" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E464" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F464" t="s">
-        <v>26</v>
+        <v>13</v>
       </c>
       <c r="G464" s="1" t="s">
-        <v>1646</v>
+        <v>1648</v>
       </c>
       <c r="H464" t="s">
-        <v>1647</v>
+        <v>1649</v>
       </c>
     </row>
     <row r="465" spans="1:8">
       <c r="A465" t="s">
-        <v>1648</v>
+        <v>1650</v>
       </c>
       <c r="B465" t="s">
         <v>9</v>
       </c>
       <c r="C465" t="s">
-        <v>1649</v>
+        <v>735</v>
       </c>
       <c r="D465" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E465" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F465" t="s">
-        <v>238</v>
+        <v>132</v>
       </c>
       <c r="G465" s="1" t="s">
-        <v>1650</v>
+        <v>1651</v>
       </c>
       <c r="H465" t="s">
-        <v>1651</v>
+        <v>1652</v>
       </c>
     </row>
     <row r="466" spans="1:8">
       <c r="A466" t="s">
-        <v>1652</v>
+        <v>1653</v>
       </c>
       <c r="B466" t="s">
         <v>9</v>
       </c>
       <c r="C466" t="s">
-        <v>1653</v>
+        <v>739</v>
       </c>
       <c r="D466" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E466" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F466" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G466" s="1" t="s">
         <v>1654</v>
       </c>
       <c r="H466" t="s">
         <v>1655</v>
       </c>
     </row>
     <row r="467" spans="1:8">
       <c r="A467" t="s">
         <v>1656</v>
       </c>
       <c r="B467" t="s">
         <v>9</v>
       </c>
       <c r="C467" t="s">
+        <v>743</v>
+      </c>
+      <c r="D467" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E467" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F467" t="s">
+        <v>86</v>
+      </c>
+      <c r="G467" s="1" t="s">
         <v>1657</v>
       </c>
-      <c r="D467" t="s">
-[...8 lines deleted...]
-      <c r="G467" s="1" t="s">
+      <c r="H467" t="s">
         <v>1658</v>
-      </c>
-[...1 lines deleted...]
-        <v>1659</v>
       </c>
     </row>
     <row r="468" spans="1:8">
       <c r="A468" t="s">
+        <v>1659</v>
+      </c>
+      <c r="B468" t="s">
+        <v>9</v>
+      </c>
+      <c r="C468" t="s">
+        <v>747</v>
+      </c>
+      <c r="D468" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E468" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F468" t="s">
+        <v>13</v>
+      </c>
+      <c r="G468" s="1" t="s">
         <v>1660</v>
       </c>
-      <c r="B468" t="s">
-[...2 lines deleted...]
-      <c r="C468" t="s">
+      <c r="H468" t="s">
         <v>1661</v>
-      </c>
-[...13 lines deleted...]
-        <v>1663</v>
       </c>
     </row>
     <row r="469" spans="1:8">
       <c r="A469" t="s">
+        <v>1662</v>
+      </c>
+      <c r="B469" t="s">
+        <v>9</v>
+      </c>
+      <c r="C469" t="s">
+        <v>751</v>
+      </c>
+      <c r="D469" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E469" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F469" t="s">
+        <v>44</v>
+      </c>
+      <c r="G469" s="1" t="s">
+        <v>1663</v>
+      </c>
+      <c r="H469" t="s">
         <v>1664</v>
-      </c>
-[...19 lines deleted...]
-        <v>1667</v>
       </c>
     </row>
     <row r="470" spans="1:8">
       <c r="A470" t="s">
-        <v>1668</v>
+        <v>1665</v>
       </c>
       <c r="B470" t="s">
         <v>9</v>
       </c>
       <c r="C470" t="s">
-        <v>1669</v>
+        <v>755</v>
       </c>
       <c r="D470" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E470" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F470" t="s">
         <v>31</v>
       </c>
       <c r="G470" s="1" t="s">
-        <v>1670</v>
+        <v>1666</v>
       </c>
       <c r="H470" t="s">
-        <v>1671</v>
+        <v>1667</v>
       </c>
     </row>
     <row r="471" spans="1:8">
       <c r="A471" t="s">
-        <v>1672</v>
+        <v>1668</v>
       </c>
       <c r="B471" t="s">
         <v>9</v>
       </c>
       <c r="C471" t="s">
-        <v>1673</v>
+        <v>759</v>
       </c>
       <c r="D471" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E471" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F471" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G471" s="1" t="s">
-        <v>1674</v>
+        <v>1669</v>
       </c>
       <c r="H471" t="s">
-        <v>1675</v>
+        <v>1670</v>
       </c>
     </row>
     <row r="472" spans="1:8">
       <c r="A472" t="s">
-        <v>1676</v>
+        <v>1671</v>
       </c>
       <c r="B472" t="s">
         <v>9</v>
       </c>
       <c r="C472" t="s">
-        <v>1677</v>
+        <v>763</v>
       </c>
       <c r="D472" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E472" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F472" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G472" s="1" t="s">
-        <v>1678</v>
+        <v>1672</v>
       </c>
       <c r="H472" t="s">
-        <v>1679</v>
+        <v>1673</v>
       </c>
     </row>
     <row r="473" spans="1:8">
       <c r="A473" t="s">
-        <v>1680</v>
+        <v>1674</v>
       </c>
       <c r="B473" t="s">
         <v>9</v>
       </c>
       <c r="C473" t="s">
-        <v>1681</v>
+        <v>767</v>
       </c>
       <c r="D473" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E473" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F473" t="s">
-        <v>13</v>
+        <v>243</v>
       </c>
       <c r="G473" s="1" t="s">
-        <v>1682</v>
+        <v>1675</v>
       </c>
       <c r="H473" t="s">
-        <v>1683</v>
+        <v>1676</v>
       </c>
     </row>
     <row r="474" spans="1:8">
       <c r="A474" t="s">
-        <v>1684</v>
+        <v>1677</v>
       </c>
       <c r="B474" t="s">
         <v>9</v>
       </c>
       <c r="C474" t="s">
-        <v>1685</v>
+        <v>771</v>
       </c>
       <c r="D474" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E474" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F474" t="s">
-        <v>86</v>
+        <v>243</v>
       </c>
       <c r="G474" s="1" t="s">
-        <v>1686</v>
+        <v>1678</v>
       </c>
       <c r="H474" t="s">
-        <v>1687</v>
+        <v>1679</v>
       </c>
     </row>
     <row r="475" spans="1:8">
       <c r="A475" t="s">
-        <v>1688</v>
+        <v>1680</v>
       </c>
       <c r="B475" t="s">
         <v>9</v>
       </c>
       <c r="C475" t="s">
-        <v>1689</v>
+        <v>775</v>
       </c>
       <c r="D475" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E475" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F475" t="s">
         <v>86</v>
       </c>
       <c r="G475" s="1" t="s">
-        <v>1690</v>
+        <v>1681</v>
       </c>
       <c r="H475" t="s">
-        <v>1691</v>
+        <v>1682</v>
       </c>
     </row>
     <row r="476" spans="1:8">
       <c r="A476" t="s">
-        <v>1692</v>
+        <v>1683</v>
       </c>
       <c r="B476" t="s">
         <v>9</v>
       </c>
       <c r="C476" t="s">
-        <v>1693</v>
+        <v>779</v>
       </c>
       <c r="D476" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E476" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F476" t="s">
-        <v>58</v>
+        <v>91</v>
       </c>
       <c r="G476" s="1" t="s">
-        <v>1694</v>
+        <v>1684</v>
       </c>
       <c r="H476" t="s">
-        <v>1695</v>
+        <v>1685</v>
       </c>
     </row>
     <row r="477" spans="1:8">
       <c r="A477" t="s">
-        <v>1696</v>
+        <v>1686</v>
       </c>
       <c r="B477" t="s">
         <v>9</v>
       </c>
       <c r="C477" t="s">
-        <v>1697</v>
+        <v>783</v>
       </c>
       <c r="D477" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E477" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F477" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G477" s="1" t="s">
-        <v>1698</v>
+        <v>1687</v>
       </c>
       <c r="H477" t="s">
-        <v>1699</v>
+        <v>1688</v>
       </c>
     </row>
     <row r="478" spans="1:8">
       <c r="A478" t="s">
-        <v>1700</v>
+        <v>1689</v>
       </c>
       <c r="B478" t="s">
         <v>9</v>
       </c>
       <c r="C478" t="s">
-        <v>1701</v>
+        <v>787</v>
       </c>
       <c r="D478" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E478" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F478" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G478" s="1" t="s">
-        <v>1702</v>
+        <v>1690</v>
       </c>
       <c r="H478" t="s">
-        <v>1703</v>
+        <v>1691</v>
       </c>
     </row>
     <row r="479" spans="1:8">
       <c r="A479" t="s">
-        <v>1704</v>
+        <v>1692</v>
       </c>
       <c r="B479" t="s">
         <v>9</v>
       </c>
       <c r="C479" t="s">
-        <v>1705</v>
+        <v>791</v>
       </c>
       <c r="D479" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E479" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F479" t="s">
-        <v>13</v>
+        <v>31</v>
       </c>
       <c r="G479" s="1" t="s">
-        <v>1706</v>
+        <v>1693</v>
       </c>
       <c r="H479" t="s">
-        <v>1707</v>
+        <v>1694</v>
       </c>
     </row>
     <row r="480" spans="1:8">
       <c r="A480" t="s">
-        <v>1708</v>
+        <v>1695</v>
       </c>
       <c r="B480" t="s">
         <v>9</v>
       </c>
       <c r="C480" t="s">
-        <v>1709</v>
+        <v>795</v>
       </c>
       <c r="D480" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E480" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F480" t="s">
-        <v>86</v>
+        <v>44</v>
       </c>
       <c r="G480" s="1" t="s">
-        <v>1710</v>
+        <v>1696</v>
       </c>
       <c r="H480" t="s">
-        <v>1711</v>
+        <v>1697</v>
       </c>
     </row>
     <row r="481" spans="1:8">
       <c r="A481" t="s">
-        <v>1712</v>
+        <v>1698</v>
       </c>
       <c r="B481" t="s">
         <v>9</v>
       </c>
       <c r="C481" t="s">
-        <v>1713</v>
+        <v>799</v>
       </c>
       <c r="D481" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E481" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F481" t="s">
-        <v>243</v>
+        <v>86</v>
       </c>
       <c r="G481" s="1" t="s">
-        <v>1714</v>
+        <v>1699</v>
       </c>
       <c r="H481" t="s">
-        <v>1715</v>
+        <v>1700</v>
       </c>
     </row>
     <row r="482" spans="1:8">
       <c r="A482" t="s">
-        <v>1716</v>
+        <v>1701</v>
       </c>
       <c r="B482" t="s">
         <v>9</v>
       </c>
       <c r="C482" t="s">
-        <v>1717</v>
+        <v>803</v>
       </c>
       <c r="D482" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E482" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F482" t="s">
-        <v>26</v>
+        <v>58</v>
       </c>
       <c r="G482" s="1" t="s">
-        <v>1718</v>
+        <v>1702</v>
       </c>
       <c r="H482" t="s">
-        <v>1719</v>
+        <v>1703</v>
       </c>
     </row>
     <row r="483" spans="1:8">
       <c r="A483" t="s">
-        <v>1720</v>
+        <v>1704</v>
       </c>
       <c r="B483" t="s">
         <v>9</v>
       </c>
       <c r="C483" t="s">
-        <v>1721</v>
+        <v>807</v>
       </c>
       <c r="D483" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E483" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F483" t="s">
-        <v>13</v>
+        <v>58</v>
       </c>
       <c r="G483" s="1" t="s">
-        <v>1722</v>
+        <v>1705</v>
       </c>
       <c r="H483" t="s">
-        <v>1723</v>
+        <v>1706</v>
       </c>
     </row>
     <row r="484" spans="1:8">
       <c r="A484" t="s">
-        <v>1724</v>
+        <v>1707</v>
       </c>
       <c r="B484" t="s">
         <v>9</v>
       </c>
       <c r="C484" t="s">
-        <v>1725</v>
+        <v>811</v>
       </c>
       <c r="D484" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E484" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F484" t="s">
-        <v>58</v>
+        <v>238</v>
       </c>
       <c r="G484" s="1" t="s">
-        <v>1726</v>
+        <v>75</v>
       </c>
       <c r="H484" t="s">
-        <v>1727</v>
+        <v>1708</v>
       </c>
     </row>
     <row r="485" spans="1:8">
       <c r="A485" t="s">
-        <v>1728</v>
+        <v>1709</v>
       </c>
       <c r="B485" t="s">
         <v>9</v>
       </c>
       <c r="C485" t="s">
-        <v>1729</v>
+        <v>815</v>
       </c>
       <c r="D485" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E485" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F485" t="s">
-        <v>58</v>
+        <v>243</v>
       </c>
       <c r="G485" s="1" t="s">
-        <v>1730</v>
+        <v>1710</v>
       </c>
       <c r="H485" t="s">
-        <v>1731</v>
+        <v>1711</v>
       </c>
     </row>
     <row r="486" spans="1:8">
       <c r="A486" t="s">
-        <v>1732</v>
+        <v>1712</v>
       </c>
       <c r="B486" t="s">
         <v>9</v>
       </c>
       <c r="C486" t="s">
-        <v>1733</v>
+        <v>819</v>
       </c>
       <c r="D486" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E486" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F486" t="s">
-        <v>86</v>
+        <v>13</v>
       </c>
       <c r="G486" s="1" t="s">
-        <v>1734</v>
+        <v>1713</v>
       </c>
       <c r="H486" t="s">
-        <v>1735</v>
+        <v>1714</v>
       </c>
     </row>
     <row r="487" spans="1:8">
       <c r="A487" t="s">
-        <v>1736</v>
+        <v>1715</v>
       </c>
       <c r="B487" t="s">
         <v>9</v>
       </c>
       <c r="C487" t="s">
-        <v>1737</v>
+        <v>823</v>
       </c>
       <c r="D487" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E487" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F487" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G487" s="1" t="s">
-        <v>1738</v>
+        <v>1716</v>
       </c>
       <c r="H487" t="s">
-        <v>1739</v>
+        <v>1717</v>
       </c>
     </row>
     <row r="488" spans="1:8">
       <c r="A488" t="s">
-        <v>1740</v>
+        <v>1718</v>
       </c>
       <c r="B488" t="s">
         <v>9</v>
       </c>
       <c r="C488" t="s">
-        <v>1741</v>
+        <v>827</v>
       </c>
       <c r="D488" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E488" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F488" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G488" s="1" t="s">
-        <v>1742</v>
+        <v>1719</v>
       </c>
       <c r="H488" t="s">
-        <v>1743</v>
+        <v>1720</v>
       </c>
     </row>
     <row r="489" spans="1:8">
       <c r="A489" t="s">
-        <v>1744</v>
+        <v>1721</v>
       </c>
       <c r="B489" t="s">
         <v>9</v>
       </c>
       <c r="C489" t="s">
-        <v>1745</v>
+        <v>831</v>
       </c>
       <c r="D489" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E489" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F489" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G489" s="1" t="s">
-        <v>1746</v>
+        <v>1722</v>
       </c>
       <c r="H489" t="s">
-        <v>1747</v>
+        <v>1723</v>
       </c>
     </row>
     <row r="490" spans="1:8">
       <c r="A490" t="s">
-        <v>1748</v>
+        <v>1724</v>
       </c>
       <c r="B490" t="s">
         <v>9</v>
       </c>
       <c r="C490" t="s">
-        <v>1749</v>
+        <v>835</v>
       </c>
       <c r="D490" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E490" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F490" t="s">
-        <v>91</v>
+        <v>31</v>
       </c>
       <c r="G490" s="1" t="s">
-        <v>1750</v>
+        <v>1725</v>
       </c>
       <c r="H490" t="s">
-        <v>1751</v>
+        <v>1726</v>
       </c>
     </row>
     <row r="491" spans="1:8">
       <c r="A491" t="s">
-        <v>1752</v>
+        <v>1727</v>
       </c>
       <c r="B491" t="s">
         <v>9</v>
       </c>
       <c r="C491" t="s">
-        <v>1753</v>
+        <v>839</v>
       </c>
       <c r="D491" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E491" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F491" t="s">
-        <v>26</v>
+        <v>86</v>
       </c>
       <c r="G491" s="1" t="s">
-        <v>1754</v>
+        <v>1728</v>
       </c>
       <c r="H491" t="s">
-        <v>1755</v>
+        <v>1729</v>
       </c>
     </row>
     <row r="492" spans="1:8">
       <c r="A492" t="s">
-        <v>1756</v>
+        <v>1730</v>
       </c>
       <c r="B492" t="s">
         <v>9</v>
       </c>
       <c r="C492" t="s">
-        <v>1757</v>
+        <v>843</v>
       </c>
       <c r="D492" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E492" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F492" t="s">
-        <v>26</v>
+        <v>132</v>
       </c>
       <c r="G492" s="1" t="s">
-        <v>1758</v>
+        <v>1731</v>
       </c>
       <c r="H492" t="s">
-        <v>1759</v>
+        <v>1732</v>
       </c>
     </row>
     <row r="493" spans="1:8">
       <c r="A493" t="s">
-        <v>1760</v>
+        <v>1733</v>
       </c>
       <c r="B493" t="s">
         <v>9</v>
       </c>
       <c r="C493" t="s">
-        <v>1761</v>
+        <v>847</v>
       </c>
       <c r="D493" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E493" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F493" t="s">
-        <v>31</v>
+        <v>1734</v>
       </c>
       <c r="G493" s="1" t="s">
-        <v>1762</v>
+        <v>1735</v>
       </c>
       <c r="H493" t="s">
-        <v>1763</v>
+        <v>1736</v>
       </c>
     </row>
     <row r="494" spans="1:8">
       <c r="A494" t="s">
-        <v>1764</v>
+        <v>1737</v>
       </c>
       <c r="B494" t="s">
         <v>9</v>
       </c>
       <c r="C494" t="s">
-        <v>1765</v>
+        <v>851</v>
       </c>
       <c r="D494" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E494" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F494" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G494" s="1" t="s">
-        <v>1766</v>
+        <v>1738</v>
       </c>
       <c r="H494" t="s">
-        <v>1767</v>
+        <v>1739</v>
       </c>
     </row>
     <row r="495" spans="1:8">
       <c r="A495" t="s">
-        <v>1768</v>
+        <v>1740</v>
       </c>
       <c r="B495" t="s">
         <v>9</v>
       </c>
       <c r="C495" t="s">
-        <v>1769</v>
+        <v>855</v>
       </c>
       <c r="D495" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E495" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F495" t="s">
-        <v>91</v>
+        <v>58</v>
       </c>
       <c r="G495" s="1" t="s">
-        <v>1770</v>
+        <v>1741</v>
       </c>
       <c r="H495" t="s">
-        <v>1771</v>
+        <v>1742</v>
       </c>
     </row>
     <row r="496" spans="1:8">
       <c r="A496" t="s">
-        <v>1772</v>
+        <v>1743</v>
       </c>
       <c r="B496" t="s">
         <v>9</v>
       </c>
       <c r="C496" t="s">
-        <v>1773</v>
+        <v>859</v>
       </c>
       <c r="D496" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E496" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F496" t="s">
-        <v>44</v>
+        <v>86</v>
       </c>
       <c r="G496" s="1" t="s">
-        <v>1774</v>
+        <v>1744</v>
       </c>
       <c r="H496" t="s">
-        <v>1775</v>
+        <v>1745</v>
       </c>
     </row>
     <row r="497" spans="1:8">
       <c r="A497" t="s">
-        <v>1776</v>
+        <v>1746</v>
       </c>
       <c r="B497" t="s">
         <v>9</v>
       </c>
       <c r="C497" t="s">
-        <v>1777</v>
+        <v>863</v>
       </c>
       <c r="D497" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E497" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F497" t="s">
-        <v>44</v>
+        <v>243</v>
       </c>
       <c r="G497" s="1" t="s">
-        <v>1778</v>
+        <v>1747</v>
       </c>
       <c r="H497" t="s">
-        <v>1779</v>
+        <v>1748</v>
       </c>
     </row>
     <row r="498" spans="1:8">
       <c r="A498" t="s">
-        <v>1780</v>
+        <v>1749</v>
       </c>
       <c r="B498" t="s">
         <v>9</v>
       </c>
       <c r="C498" t="s">
-        <v>1781</v>
+        <v>867</v>
       </c>
       <c r="D498" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E498" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F498" t="s">
-        <v>13</v>
+        <v>238</v>
       </c>
       <c r="G498" s="1" t="s">
-        <v>1782</v>
+        <v>1750</v>
       </c>
       <c r="H498" t="s">
-        <v>1783</v>
+        <v>1751</v>
       </c>
     </row>
     <row r="499" spans="1:8">
       <c r="A499" t="s">
-        <v>1784</v>
+        <v>1752</v>
       </c>
       <c r="B499" t="s">
         <v>9</v>
       </c>
       <c r="C499" t="s">
-        <v>1785</v>
+        <v>871</v>
       </c>
       <c r="D499" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E499" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F499" t="s">
         <v>58</v>
       </c>
       <c r="G499" s="1" t="s">
-        <v>1786</v>
+        <v>1753</v>
       </c>
       <c r="H499" t="s">
-        <v>1787</v>
+        <v>1754</v>
       </c>
     </row>
     <row r="500" spans="1:8">
       <c r="A500" t="s">
-        <v>1788</v>
+        <v>1755</v>
       </c>
       <c r="B500" t="s">
         <v>9</v>
       </c>
       <c r="C500" t="s">
-        <v>1789</v>
+        <v>875</v>
       </c>
       <c r="D500" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E500" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F500" t="s">
         <v>86</v>
       </c>
       <c r="G500" s="1" t="s">
-        <v>1790</v>
+        <v>1756</v>
       </c>
       <c r="H500" t="s">
-        <v>1791</v>
+        <v>1757</v>
       </c>
     </row>
     <row r="501" spans="1:8">
       <c r="A501" t="s">
-        <v>1792</v>
+        <v>1758</v>
       </c>
       <c r="B501" t="s">
         <v>9</v>
       </c>
       <c r="C501" t="s">
-        <v>1793</v>
+        <v>879</v>
       </c>
       <c r="D501" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E501" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F501" t="s">
-        <v>132</v>
+        <v>91</v>
       </c>
       <c r="G501" s="1" t="s">
-        <v>1794</v>
+        <v>1759</v>
       </c>
       <c r="H501" t="s">
-        <v>1795</v>
+        <v>1760</v>
       </c>
     </row>
     <row r="502" spans="1:8">
       <c r="A502" t="s">
-        <v>1796</v>
+        <v>1761</v>
       </c>
       <c r="B502" t="s">
         <v>9</v>
       </c>
       <c r="C502" t="s">
-        <v>1797</v>
+        <v>883</v>
       </c>
       <c r="D502" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E502" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F502" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G502" s="1" t="s">
-        <v>1798</v>
+        <v>1762</v>
       </c>
       <c r="H502" t="s">
-        <v>1799</v>
+        <v>1763</v>
       </c>
     </row>
     <row r="503" spans="1:8">
       <c r="A503" t="s">
-        <v>1800</v>
+        <v>1764</v>
       </c>
       <c r="B503" t="s">
         <v>9</v>
       </c>
       <c r="C503" t="s">
-        <v>1801</v>
+        <v>887</v>
       </c>
       <c r="D503" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E503" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F503" t="s">
-        <v>91</v>
+        <v>53</v>
       </c>
       <c r="G503" s="1" t="s">
-        <v>1802</v>
+        <v>1765</v>
       </c>
       <c r="H503" t="s">
-        <v>1803</v>
+        <v>1766</v>
       </c>
     </row>
     <row r="504" spans="1:8">
       <c r="A504" t="s">
-        <v>1804</v>
+        <v>1767</v>
       </c>
       <c r="B504" t="s">
         <v>9</v>
       </c>
       <c r="C504" t="s">
-        <v>1805</v>
+        <v>891</v>
       </c>
       <c r="D504" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E504" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F504" t="s">
-        <v>13</v>
+        <v>91</v>
       </c>
       <c r="G504" s="1" t="s">
-        <v>1806</v>
+        <v>1768</v>
       </c>
       <c r="H504" t="s">
-        <v>1807</v>
+        <v>1769</v>
       </c>
     </row>
     <row r="505" spans="1:8">
       <c r="A505" t="s">
-        <v>1808</v>
+        <v>1770</v>
       </c>
       <c r="B505" t="s">
         <v>9</v>
       </c>
       <c r="C505" t="s">
-        <v>1809</v>
+        <v>894</v>
       </c>
       <c r="D505" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E505" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F505" t="s">
-        <v>13</v>
+        <v>86</v>
       </c>
       <c r="G505" s="1" t="s">
-        <v>1810</v>
+        <v>1771</v>
       </c>
       <c r="H505" t="s">
-        <v>1811</v>
+        <v>1772</v>
       </c>
     </row>
     <row r="506" spans="1:8">
       <c r="A506" t="s">
-        <v>1812</v>
+        <v>1773</v>
       </c>
       <c r="B506" t="s">
         <v>9</v>
       </c>
       <c r="C506" t="s">
-        <v>1813</v>
+        <v>898</v>
       </c>
       <c r="D506" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E506" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F506" t="s">
         <v>86</v>
       </c>
       <c r="G506" s="1" t="s">
-        <v>1814</v>
+        <v>1774</v>
       </c>
       <c r="H506" t="s">
-        <v>1815</v>
+        <v>1775</v>
       </c>
     </row>
     <row r="507" spans="1:8">
       <c r="A507" t="s">
-        <v>1816</v>
+        <v>1776</v>
       </c>
       <c r="B507" t="s">
         <v>9</v>
       </c>
       <c r="C507" t="s">
-        <v>1817</v>
+        <v>902</v>
       </c>
       <c r="D507" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E507" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F507" t="s">
-        <v>86</v>
+        <v>58</v>
       </c>
       <c r="G507" s="1" t="s">
-        <v>1818</v>
+        <v>1777</v>
       </c>
       <c r="H507" t="s">
-        <v>1819</v>
+        <v>1778</v>
       </c>
     </row>
     <row r="508" spans="1:8">
       <c r="A508" t="s">
-        <v>1820</v>
+        <v>1779</v>
       </c>
       <c r="B508" t="s">
         <v>9</v>
       </c>
       <c r="C508" t="s">
-        <v>1821</v>
+        <v>906</v>
       </c>
       <c r="D508" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E508" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F508" t="s">
-        <v>58</v>
+        <v>86</v>
       </c>
       <c r="G508" s="1" t="s">
-        <v>1822</v>
+        <v>1780</v>
       </c>
       <c r="H508" t="s">
-        <v>1823</v>
+        <v>1781</v>
       </c>
     </row>
     <row r="509" spans="1:8">
       <c r="A509" t="s">
-        <v>1824</v>
+        <v>1782</v>
       </c>
       <c r="B509" t="s">
         <v>9</v>
       </c>
       <c r="C509" t="s">
-        <v>1825</v>
+        <v>911</v>
       </c>
       <c r="D509" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E509" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F509" t="s">
-        <v>132</v>
+        <v>13</v>
       </c>
       <c r="G509" s="1" t="s">
-        <v>1826</v>
+        <v>1783</v>
       </c>
       <c r="H509" t="s">
-        <v>1827</v>
+        <v>1784</v>
       </c>
     </row>
     <row r="510" spans="1:8">
       <c r="A510" t="s">
-        <v>1828</v>
+        <v>1785</v>
       </c>
       <c r="B510" t="s">
         <v>9</v>
       </c>
       <c r="C510" t="s">
-        <v>1829</v>
+        <v>915</v>
       </c>
       <c r="D510" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E510" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F510" t="s">
-        <v>91</v>
+        <v>132</v>
       </c>
       <c r="G510" s="1" t="s">
-        <v>1830</v>
+        <v>1786</v>
       </c>
       <c r="H510" t="s">
-        <v>1831</v>
+        <v>1787</v>
       </c>
     </row>
     <row r="511" spans="1:8">
       <c r="A511" t="s">
-        <v>1832</v>
+        <v>1788</v>
       </c>
       <c r="B511" t="s">
         <v>9</v>
       </c>
       <c r="C511" t="s">
-        <v>1833</v>
+        <v>919</v>
       </c>
       <c r="D511" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E511" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F511" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G511" s="1" t="s">
-        <v>1834</v>
+        <v>1789</v>
       </c>
       <c r="H511" t="s">
-        <v>1835</v>
+        <v>1790</v>
       </c>
     </row>
     <row r="512" spans="1:8">
       <c r="A512" t="s">
-        <v>1836</v>
+        <v>1791</v>
       </c>
       <c r="B512" t="s">
         <v>9</v>
       </c>
       <c r="C512" t="s">
-        <v>1837</v>
+        <v>923</v>
       </c>
       <c r="D512" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E512" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F512" t="s">
-        <v>44</v>
+        <v>58</v>
       </c>
       <c r="G512" s="1" t="s">
-        <v>1838</v>
+        <v>1792</v>
       </c>
       <c r="H512" t="s">
-        <v>1839</v>
+        <v>1793</v>
       </c>
     </row>
     <row r="513" spans="1:8">
       <c r="A513" t="s">
-        <v>1840</v>
+        <v>1794</v>
       </c>
       <c r="B513" t="s">
         <v>9</v>
       </c>
       <c r="C513" t="s">
-        <v>1841</v>
+        <v>927</v>
       </c>
       <c r="D513" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E513" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F513" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="G513" s="1" t="s">
-        <v>1842</v>
+        <v>1795</v>
       </c>
       <c r="H513" t="s">
-        <v>1843</v>
+        <v>1796</v>
       </c>
     </row>
     <row r="514" spans="1:8">
       <c r="A514" t="s">
-        <v>1844</v>
+        <v>1797</v>
       </c>
       <c r="B514" t="s">
         <v>9</v>
       </c>
       <c r="C514" t="s">
-        <v>1845</v>
+        <v>931</v>
       </c>
       <c r="D514" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E514" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F514" t="s">
-        <v>243</v>
+        <v>238</v>
       </c>
       <c r="G514" s="1" t="s">
-        <v>1846</v>
+        <v>1798</v>
       </c>
       <c r="H514" t="s">
-        <v>1847</v>
+        <v>1799</v>
       </c>
     </row>
     <row r="515" spans="1:8">
       <c r="A515" t="s">
-        <v>1848</v>
+        <v>1800</v>
       </c>
       <c r="B515" t="s">
         <v>9</v>
       </c>
       <c r="C515" t="s">
-        <v>1849</v>
+        <v>1801</v>
       </c>
       <c r="D515" t="s">
-        <v>940</v>
+        <v>1126</v>
       </c>
       <c r="E515" t="s">
-        <v>941</v>
+        <v>1127</v>
       </c>
       <c r="F515" t="s">
-        <v>31</v>
+        <v>86</v>
       </c>
       <c r="G515" s="1" t="s">
-        <v>1850</v>
+        <v>1802</v>
       </c>
       <c r="H515" t="s">
-        <v>1851</v>
+        <v>1803</v>
       </c>
     </row>
     <row r="516" spans="1:8">
       <c r="A516" t="s">
-        <v>1852</v>
+        <v>1804</v>
       </c>
       <c r="B516" t="s">
         <v>9</v>
       </c>
       <c r="C516" t="s">
-        <v>10</v>
+        <v>1805</v>
       </c>
       <c r="D516" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E516" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F516" t="s">
-        <v>1855</v>
+        <v>243</v>
       </c>
       <c r="G516" s="1" t="s">
-        <v>1856</v>
+        <v>1806</v>
       </c>
       <c r="H516" t="s">
-        <v>1857</v>
+        <v>1807</v>
       </c>
     </row>
     <row r="517" spans="1:8">
       <c r="A517" t="s">
-        <v>1858</v>
+        <v>1808</v>
       </c>
       <c r="B517" t="s">
         <v>9</v>
       </c>
       <c r="C517" t="s">
-        <v>17</v>
+        <v>1809</v>
       </c>
       <c r="D517" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E517" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F517" t="s">
-        <v>243</v>
+        <v>58</v>
       </c>
       <c r="G517" s="1" t="s">
-        <v>1859</v>
+        <v>1810</v>
       </c>
       <c r="H517" t="s">
-        <v>1860</v>
+        <v>1811</v>
       </c>
     </row>
     <row r="518" spans="1:8">
       <c r="A518" t="s">
-        <v>1861</v>
+        <v>1812</v>
       </c>
       <c r="B518" t="s">
         <v>9</v>
       </c>
       <c r="C518" t="s">
-        <v>21</v>
+        <v>1813</v>
       </c>
       <c r="D518" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E518" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F518" t="s">
-        <v>1862</v>
+        <v>91</v>
       </c>
       <c r="G518" s="1" t="s">
-        <v>1863</v>
+        <v>1814</v>
       </c>
       <c r="H518" t="s">
-        <v>1864</v>
+        <v>1815</v>
       </c>
     </row>
     <row r="519" spans="1:8">
       <c r="A519" t="s">
-        <v>1865</v>
+        <v>1816</v>
       </c>
       <c r="B519" t="s">
         <v>9</v>
       </c>
       <c r="C519" t="s">
-        <v>25</v>
+        <v>1817</v>
       </c>
       <c r="D519" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E519" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F519" t="s">
-        <v>1866</v>
+        <v>31</v>
       </c>
       <c r="G519" s="1" t="s">
-        <v>1867</v>
+        <v>1818</v>
       </c>
       <c r="H519" t="s">
-        <v>1868</v>
+        <v>1819</v>
       </c>
     </row>
     <row r="520" spans="1:8">
       <c r="A520" t="s">
-        <v>1869</v>
+        <v>1820</v>
       </c>
       <c r="B520" t="s">
         <v>9</v>
       </c>
       <c r="C520" t="s">
-        <v>39</v>
+        <v>1821</v>
       </c>
       <c r="D520" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E520" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F520" t="s">
-        <v>238</v>
+        <v>13</v>
       </c>
       <c r="G520" s="1" t="s">
-        <v>1870</v>
+        <v>1822</v>
       </c>
       <c r="H520" t="s">
-        <v>1871</v>
+        <v>1823</v>
       </c>
     </row>
     <row r="521" spans="1:8">
       <c r="A521" t="s">
-        <v>1872</v>
+        <v>1824</v>
       </c>
       <c r="B521" t="s">
         <v>9</v>
       </c>
       <c r="C521" t="s">
-        <v>43</v>
+        <v>1825</v>
       </c>
       <c r="D521" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E521" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F521" t="s">
-        <v>1862</v>
+        <v>13</v>
       </c>
       <c r="G521" s="1" t="s">
-        <v>1873</v>
+        <v>1826</v>
       </c>
       <c r="H521" t="s">
-        <v>1874</v>
+        <v>1827</v>
       </c>
     </row>
     <row r="522" spans="1:8">
       <c r="A522" t="s">
-        <v>1875</v>
+        <v>1828</v>
       </c>
       <c r="B522" t="s">
         <v>9</v>
       </c>
       <c r="C522" t="s">
-        <v>48</v>
+        <v>1829</v>
       </c>
       <c r="D522" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E522" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F522" t="s">
-        <v>1855</v>
+        <v>13</v>
       </c>
       <c r="G522" s="1" t="s">
-        <v>1876</v>
+        <v>1830</v>
       </c>
       <c r="H522" t="s">
-        <v>1877</v>
+        <v>1831</v>
       </c>
     </row>
     <row r="523" spans="1:8">
       <c r="A523" t="s">
-        <v>1878</v>
+        <v>1832</v>
       </c>
       <c r="B523" t="s">
         <v>9</v>
       </c>
       <c r="C523" t="s">
-        <v>52</v>
+        <v>1833</v>
       </c>
       <c r="D523" t="s">
-        <v>1853</v>
+        <v>1126</v>
       </c>
       <c r="E523" t="s">
-        <v>1854</v>
+        <v>1127</v>
       </c>
       <c r="F523" t="s">
-        <v>1855</v>
+        <v>86</v>
       </c>
       <c r="G523" s="1" t="s">
-        <v>1879</v>
+        <v>1834</v>
       </c>
       <c r="H523" t="s">
-        <v>1880</v>
+        <v>1835</v>
       </c>
     </row>
     <row r="524" spans="1:8">
       <c r="A524" t="s">
-        <v>1881</v>
+        <v>1836</v>
       </c>
       <c r="B524" t="s">
         <v>9</v>
       </c>
       <c r="C524" t="s">
-        <v>10</v>
+        <v>1837</v>
       </c>
       <c r="D524" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E524" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F524" t="s">
+        <v>86</v>
       </c>
       <c r="G524" s="1" t="s">
-        <v>1884</v>
+        <v>1838</v>
       </c>
       <c r="H524" t="s">
-        <v>1885</v>
+        <v>1839</v>
       </c>
     </row>
     <row r="525" spans="1:8">
       <c r="A525" t="s">
-        <v>1886</v>
+        <v>1840</v>
       </c>
       <c r="B525" t="s">
         <v>9</v>
       </c>
       <c r="C525" t="s">
-        <v>17</v>
+        <v>1841</v>
       </c>
       <c r="D525" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E525" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F525" t="s">
+        <v>58</v>
       </c>
       <c r="G525" s="1" t="s">
-        <v>1887</v>
+        <v>1842</v>
       </c>
       <c r="H525" t="s">
-        <v>1888</v>
+        <v>1843</v>
       </c>
     </row>
     <row r="526" spans="1:8">
       <c r="A526" t="s">
-        <v>1889</v>
+        <v>1844</v>
       </c>
       <c r="B526" t="s">
         <v>9</v>
       </c>
       <c r="C526" t="s">
-        <v>21</v>
+        <v>1845</v>
       </c>
       <c r="D526" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E526" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F526" t="s">
+        <v>132</v>
       </c>
       <c r="G526" s="1" t="s">
-        <v>1890</v>
+        <v>1846</v>
       </c>
       <c r="H526" t="s">
-        <v>1891</v>
+        <v>1847</v>
       </c>
     </row>
     <row r="527" spans="1:8">
       <c r="A527" t="s">
-        <v>1892</v>
+        <v>1848</v>
       </c>
       <c r="B527" t="s">
         <v>9</v>
       </c>
       <c r="C527" t="s">
-        <v>25</v>
+        <v>1849</v>
       </c>
       <c r="D527" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E527" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F527" t="s">
+        <v>91</v>
       </c>
       <c r="G527" s="1" t="s">
-        <v>1893</v>
+        <v>1850</v>
       </c>
       <c r="H527" t="s">
-        <v>1885</v>
+        <v>1851</v>
       </c>
     </row>
     <row r="528" spans="1:8">
       <c r="A528" t="s">
-        <v>1894</v>
+        <v>1852</v>
       </c>
       <c r="B528" t="s">
         <v>9</v>
       </c>
       <c r="C528" t="s">
-        <v>30</v>
+        <v>1853</v>
       </c>
       <c r="D528" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E528" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F528" t="s">
+        <v>13</v>
       </c>
       <c r="G528" s="1" t="s">
-        <v>1895</v>
+        <v>1854</v>
       </c>
       <c r="H528" t="s">
-        <v>1896</v>
+        <v>1855</v>
       </c>
     </row>
     <row r="529" spans="1:8">
       <c r="A529" t="s">
-        <v>1897</v>
+        <v>1856</v>
       </c>
       <c r="B529" t="s">
         <v>9</v>
       </c>
       <c r="C529" t="s">
-        <v>35</v>
+        <v>1857</v>
       </c>
       <c r="D529" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E529" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F529" t="s">
+        <v>86</v>
       </c>
       <c r="G529" s="1" t="s">
-        <v>1898</v>
+        <v>1858</v>
       </c>
       <c r="H529" t="s">
-        <v>1899</v>
+        <v>1859</v>
       </c>
     </row>
     <row r="530" spans="1:8">
       <c r="A530" t="s">
-        <v>1900</v>
+        <v>1860</v>
       </c>
       <c r="B530" t="s">
         <v>9</v>
       </c>
       <c r="C530" t="s">
-        <v>39</v>
+        <v>1861</v>
       </c>
       <c r="D530" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E530" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F530" t="s">
+        <v>243</v>
       </c>
       <c r="G530" s="1" t="s">
-        <v>1901</v>
+        <v>1862</v>
       </c>
       <c r="H530" t="s">
-        <v>1902</v>
+        <v>1863</v>
       </c>
     </row>
     <row r="531" spans="1:8">
       <c r="A531" t="s">
-        <v>1903</v>
+        <v>1864</v>
       </c>
       <c r="B531" t="s">
         <v>9</v>
       </c>
       <c r="C531" t="s">
-        <v>43</v>
+        <v>1865</v>
       </c>
       <c r="D531" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E531" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F531" t="s">
+        <v>26</v>
       </c>
       <c r="G531" s="1" t="s">
-        <v>1904</v>
+        <v>1866</v>
       </c>
       <c r="H531" t="s">
-        <v>1905</v>
+        <v>1867</v>
       </c>
     </row>
     <row r="532" spans="1:8">
       <c r="A532" t="s">
-        <v>1906</v>
+        <v>1868</v>
       </c>
       <c r="B532" t="s">
         <v>9</v>
       </c>
       <c r="C532" t="s">
-        <v>48</v>
+        <v>1869</v>
       </c>
       <c r="D532" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E532" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F532" t="s">
+        <v>13</v>
       </c>
       <c r="G532" s="1" t="s">
-        <v>1907</v>
+        <v>1870</v>
       </c>
       <c r="H532" t="s">
-        <v>1908</v>
+        <v>1871</v>
       </c>
     </row>
     <row r="533" spans="1:8">
       <c r="A533" t="s">
-        <v>1909</v>
+        <v>1872</v>
       </c>
       <c r="B533" t="s">
         <v>9</v>
       </c>
       <c r="C533" t="s">
-        <v>52</v>
+        <v>1873</v>
       </c>
       <c r="D533" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E533" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F533" t="s">
+        <v>58</v>
       </c>
       <c r="G533" s="1" t="s">
-        <v>1910</v>
+        <v>1874</v>
       </c>
       <c r="H533" t="s">
-        <v>1911</v>
+        <v>1875</v>
       </c>
     </row>
     <row r="534" spans="1:8">
       <c r="A534" t="s">
-        <v>1912</v>
+        <v>1876</v>
       </c>
       <c r="B534" t="s">
         <v>9</v>
       </c>
       <c r="C534" t="s">
-        <v>70</v>
+        <v>1877</v>
       </c>
       <c r="D534" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E534" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F534" t="s">
+        <v>58</v>
       </c>
       <c r="G534" s="1" t="s">
-        <v>1913</v>
+        <v>1878</v>
       </c>
       <c r="H534" t="s">
-        <v>1914</v>
+        <v>1879</v>
       </c>
     </row>
     <row r="535" spans="1:8">
       <c r="A535" t="s">
-        <v>1915</v>
+        <v>1880</v>
       </c>
       <c r="B535" t="s">
         <v>9</v>
       </c>
       <c r="C535" t="s">
-        <v>74</v>
+        <v>1881</v>
       </c>
       <c r="D535" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E535" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F535" t="s">
+        <v>86</v>
+      </c>
+      <c r="G535" s="1" t="s">
         <v>1882</v>
       </c>
-      <c r="E535" t="s">
+      <c r="H535" t="s">
         <v>1883</v>
-      </c>
-[...4 lines deleted...]
-        <v>1917</v>
       </c>
     </row>
     <row r="536" spans="1:8">
       <c r="A536" t="s">
-        <v>1918</v>
+        <v>1884</v>
       </c>
       <c r="B536" t="s">
         <v>9</v>
       </c>
       <c r="C536" t="s">
-        <v>78</v>
+        <v>1885</v>
       </c>
       <c r="D536" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E536" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F536" t="s">
+        <v>132</v>
       </c>
       <c r="G536" s="1" t="s">
-        <v>1919</v>
+        <v>1886</v>
       </c>
       <c r="H536" t="s">
-        <v>1920</v>
+        <v>1887</v>
       </c>
     </row>
     <row r="537" spans="1:8">
       <c r="A537" t="s">
-        <v>1921</v>
+        <v>1888</v>
       </c>
       <c r="B537" t="s">
         <v>9</v>
       </c>
       <c r="C537" t="s">
-        <v>81</v>
+        <v>1889</v>
       </c>
       <c r="D537" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E537" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F537" t="s">
+        <v>132</v>
       </c>
       <c r="G537" s="1" t="s">
-        <v>1922</v>
+        <v>1890</v>
       </c>
       <c r="H537" t="s">
-        <v>1923</v>
+        <v>1891</v>
       </c>
     </row>
     <row r="538" spans="1:8">
       <c r="A538" t="s">
-        <v>1924</v>
+        <v>1892</v>
       </c>
       <c r="B538" t="s">
         <v>9</v>
       </c>
       <c r="C538" t="s">
-        <v>85</v>
+        <v>1893</v>
       </c>
       <c r="D538" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E538" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F538" t="s">
+        <v>91</v>
       </c>
       <c r="G538" s="1" t="s">
-        <v>1925</v>
+        <v>1894</v>
       </c>
       <c r="H538" t="s">
-        <v>1926</v>
+        <v>1895</v>
       </c>
     </row>
     <row r="539" spans="1:8">
       <c r="A539" t="s">
-        <v>1927</v>
+        <v>1896</v>
       </c>
       <c r="B539" t="s">
         <v>9</v>
       </c>
       <c r="C539" t="s">
-        <v>90</v>
+        <v>1897</v>
       </c>
       <c r="D539" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E539" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F539" t="s">
+        <v>91</v>
       </c>
       <c r="G539" s="1" t="s">
-        <v>1928</v>
+        <v>1898</v>
       </c>
       <c r="H539" t="s">
-        <v>1929</v>
+        <v>1899</v>
       </c>
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
-        <v>1930</v>
+        <v>1900</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
-        <v>95</v>
+        <v>1901</v>
       </c>
       <c r="D540" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E540" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F540" t="s">
+        <v>26</v>
       </c>
       <c r="G540" s="1" t="s">
-        <v>1931</v>
+        <v>1902</v>
       </c>
       <c r="H540" t="s">
-        <v>1932</v>
+        <v>1903</v>
       </c>
     </row>
     <row r="541" spans="1:8">
       <c r="A541" t="s">
-        <v>1933</v>
+        <v>1904</v>
       </c>
       <c r="B541" t="s">
         <v>9</v>
       </c>
       <c r="C541" t="s">
-        <v>99</v>
+        <v>1905</v>
       </c>
       <c r="D541" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E541" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F541" t="s">
+        <v>26</v>
       </c>
       <c r="G541" s="1" t="s">
-        <v>1934</v>
+        <v>1906</v>
       </c>
       <c r="H541" t="s">
-        <v>1935</v>
+        <v>1907</v>
       </c>
     </row>
     <row r="542" spans="1:8">
       <c r="A542" t="s">
-        <v>1936</v>
+        <v>1908</v>
       </c>
       <c r="B542" t="s">
         <v>9</v>
       </c>
       <c r="C542" t="s">
-        <v>103</v>
+        <v>1909</v>
       </c>
       <c r="D542" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E542" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F542" t="s">
+        <v>31</v>
       </c>
       <c r="G542" s="1" t="s">
-        <v>1937</v>
+        <v>1910</v>
       </c>
       <c r="H542" t="s">
-        <v>1938</v>
+        <v>1911</v>
       </c>
     </row>
     <row r="543" spans="1:8">
       <c r="A543" t="s">
-        <v>1939</v>
+        <v>1912</v>
       </c>
       <c r="B543" t="s">
         <v>9</v>
       </c>
       <c r="C543" t="s">
-        <v>107</v>
+        <v>1913</v>
       </c>
       <c r="D543" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E543" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F543" t="s">
+        <v>86</v>
       </c>
       <c r="G543" s="1" t="s">
-        <v>1940</v>
+        <v>1914</v>
       </c>
       <c r="H543" t="s">
-        <v>1941</v>
+        <v>1915</v>
       </c>
     </row>
     <row r="544" spans="1:8">
       <c r="A544" t="s">
-        <v>1942</v>
+        <v>1916</v>
       </c>
       <c r="B544" t="s">
         <v>9</v>
       </c>
       <c r="C544" t="s">
-        <v>111</v>
+        <v>1917</v>
       </c>
       <c r="D544" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E544" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F544" t="s">
+        <v>91</v>
       </c>
       <c r="G544" s="1" t="s">
-        <v>1943</v>
+        <v>1918</v>
       </c>
       <c r="H544" t="s">
-        <v>1944</v>
+        <v>1919</v>
       </c>
     </row>
     <row r="545" spans="1:8">
       <c r="A545" t="s">
-        <v>1945</v>
+        <v>1920</v>
       </c>
       <c r="B545" t="s">
         <v>9</v>
       </c>
       <c r="C545" t="s">
-        <v>115</v>
+        <v>1921</v>
       </c>
       <c r="D545" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E545" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F545" t="s">
+        <v>44</v>
       </c>
       <c r="G545" s="1" t="s">
-        <v>1946</v>
+        <v>1922</v>
       </c>
       <c r="H545" t="s">
-        <v>1947</v>
+        <v>1923</v>
       </c>
     </row>
     <row r="546" spans="1:8">
       <c r="A546" t="s">
-        <v>1948</v>
+        <v>1924</v>
       </c>
       <c r="B546" t="s">
         <v>9</v>
       </c>
       <c r="C546" t="s">
-        <v>119</v>
+        <v>1925</v>
       </c>
       <c r="D546" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E546" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F546" t="s">
+        <v>44</v>
       </c>
       <c r="G546" s="1" t="s">
-        <v>1949</v>
+        <v>1926</v>
       </c>
       <c r="H546" t="s">
-        <v>1950</v>
+        <v>1927</v>
       </c>
     </row>
     <row r="547" spans="1:8">
       <c r="A547" t="s">
-        <v>1951</v>
+        <v>1928</v>
       </c>
       <c r="B547" t="s">
         <v>9</v>
       </c>
       <c r="C547" t="s">
-        <v>123</v>
+        <v>1929</v>
       </c>
       <c r="D547" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E547" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F547" t="s">
+        <v>13</v>
       </c>
       <c r="G547" s="1" t="s">
-        <v>1952</v>
+        <v>1930</v>
       </c>
       <c r="H547" t="s">
-        <v>1953</v>
+        <v>1931</v>
       </c>
     </row>
     <row r="548" spans="1:8">
       <c r="A548" t="s">
-        <v>1954</v>
+        <v>1932</v>
       </c>
       <c r="B548" t="s">
         <v>9</v>
       </c>
       <c r="C548" t="s">
-        <v>127</v>
+        <v>1933</v>
       </c>
       <c r="D548" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E548" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F548" t="s">
+        <v>58</v>
       </c>
       <c r="G548" s="1" t="s">
-        <v>1955</v>
+        <v>1934</v>
       </c>
       <c r="H548" t="s">
-        <v>1956</v>
+        <v>1935</v>
       </c>
     </row>
     <row r="549" spans="1:8">
       <c r="A549" t="s">
-        <v>1957</v>
+        <v>1936</v>
       </c>
       <c r="B549" t="s">
         <v>9</v>
       </c>
       <c r="C549" t="s">
-        <v>131</v>
+        <v>1937</v>
       </c>
       <c r="D549" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E549" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F549" t="s">
+        <v>86</v>
       </c>
       <c r="G549" s="1" t="s">
-        <v>1958</v>
+        <v>1938</v>
       </c>
       <c r="H549" t="s">
-        <v>1920</v>
+        <v>1939</v>
       </c>
     </row>
     <row r="550" spans="1:8">
       <c r="A550" t="s">
-        <v>1959</v>
+        <v>1940</v>
       </c>
       <c r="B550" t="s">
         <v>9</v>
       </c>
       <c r="C550" t="s">
-        <v>136</v>
+        <v>1941</v>
       </c>
       <c r="D550" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E550" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F550" t="s">
+        <v>132</v>
       </c>
       <c r="G550" s="1" t="s">
-        <v>1960</v>
+        <v>1942</v>
       </c>
       <c r="H550" t="s">
-        <v>1961</v>
+        <v>1943</v>
       </c>
     </row>
     <row r="551" spans="1:8">
       <c r="A551" t="s">
-        <v>1962</v>
+        <v>1944</v>
       </c>
       <c r="B551" t="s">
         <v>9</v>
       </c>
       <c r="C551" t="s">
-        <v>140</v>
+        <v>1945</v>
       </c>
       <c r="D551" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E551" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F551" t="s">
+        <v>238</v>
       </c>
       <c r="G551" s="1" t="s">
-        <v>1963</v>
+        <v>1946</v>
       </c>
       <c r="H551" t="s">
-        <v>1964</v>
+        <v>1947</v>
       </c>
     </row>
     <row r="552" spans="1:8">
       <c r="A552" t="s">
-        <v>1965</v>
+        <v>1948</v>
       </c>
       <c r="B552" t="s">
         <v>9</v>
       </c>
       <c r="C552" t="s">
-        <v>144</v>
+        <v>1949</v>
       </c>
       <c r="D552" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E552" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F552" t="s">
+        <v>91</v>
       </c>
       <c r="G552" s="1" t="s">
-        <v>1966</v>
+        <v>1950</v>
       </c>
       <c r="H552" t="s">
-        <v>1967</v>
+        <v>1951</v>
       </c>
     </row>
     <row r="553" spans="1:8">
       <c r="A553" t="s">
-        <v>1968</v>
+        <v>1952</v>
       </c>
       <c r="B553" t="s">
         <v>9</v>
       </c>
       <c r="C553" t="s">
-        <v>148</v>
+        <v>1953</v>
       </c>
       <c r="D553" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E553" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F553" t="s">
+        <v>13</v>
       </c>
       <c r="G553" s="1" t="s">
-        <v>1969</v>
+        <v>1954</v>
       </c>
       <c r="H553" t="s">
-        <v>1970</v>
+        <v>1955</v>
       </c>
     </row>
     <row r="554" spans="1:8">
       <c r="A554" t="s">
-        <v>1971</v>
+        <v>1956</v>
       </c>
       <c r="B554" t="s">
         <v>9</v>
       </c>
       <c r="C554" t="s">
-        <v>152</v>
+        <v>1957</v>
       </c>
       <c r="D554" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E554" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F554" t="s">
+        <v>13</v>
       </c>
       <c r="G554" s="1" t="s">
-        <v>1972</v>
+        <v>1958</v>
       </c>
       <c r="H554" t="s">
-        <v>1973</v>
+        <v>1959</v>
       </c>
     </row>
     <row r="555" spans="1:8">
       <c r="A555" t="s">
-        <v>1974</v>
+        <v>1960</v>
       </c>
       <c r="B555" t="s">
         <v>9</v>
       </c>
       <c r="C555" t="s">
-        <v>156</v>
+        <v>1961</v>
       </c>
       <c r="D555" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E555" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F555" t="s">
+        <v>86</v>
       </c>
       <c r="G555" s="1" t="s">
-        <v>1975</v>
+        <v>1962</v>
       </c>
       <c r="H555" t="s">
-        <v>1976</v>
+        <v>1963</v>
       </c>
     </row>
     <row r="556" spans="1:8">
       <c r="A556" t="s">
-        <v>1977</v>
+        <v>1964</v>
       </c>
       <c r="B556" t="s">
         <v>9</v>
       </c>
       <c r="C556" t="s">
-        <v>160</v>
+        <v>1965</v>
       </c>
       <c r="D556" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E556" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F556" t="s">
+        <v>86</v>
       </c>
       <c r="G556" s="1" t="s">
-        <v>1978</v>
+        <v>1966</v>
       </c>
       <c r="H556" t="s">
-        <v>1979</v>
+        <v>1967</v>
       </c>
     </row>
     <row r="557" spans="1:8">
       <c r="A557" t="s">
-        <v>1980</v>
+        <v>1968</v>
       </c>
       <c r="B557" t="s">
         <v>9</v>
       </c>
       <c r="C557" t="s">
-        <v>164</v>
+        <v>1969</v>
       </c>
       <c r="D557" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E557" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F557" t="s">
+        <v>58</v>
       </c>
       <c r="G557" s="1" t="s">
-        <v>1981</v>
+        <v>1970</v>
       </c>
       <c r="H557" t="s">
-        <v>1982</v>
+        <v>1971</v>
       </c>
     </row>
     <row r="558" spans="1:8">
       <c r="A558" t="s">
-        <v>1983</v>
+        <v>1972</v>
       </c>
       <c r="B558" t="s">
         <v>9</v>
       </c>
       <c r="C558" t="s">
-        <v>168</v>
+        <v>1973</v>
       </c>
       <c r="D558" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E558" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F558" t="s">
+        <v>132</v>
       </c>
       <c r="G558" s="1" t="s">
-        <v>1984</v>
+        <v>1974</v>
       </c>
       <c r="H558" t="s">
-        <v>1985</v>
+        <v>1975</v>
       </c>
     </row>
     <row r="559" spans="1:8">
       <c r="A559" t="s">
-        <v>1986</v>
+        <v>1976</v>
       </c>
       <c r="B559" t="s">
         <v>9</v>
       </c>
       <c r="C559" t="s">
-        <v>172</v>
+        <v>1977</v>
       </c>
       <c r="D559" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E559" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F559" t="s">
+        <v>91</v>
       </c>
       <c r="G559" s="1" t="s">
-        <v>1987</v>
+        <v>1978</v>
       </c>
       <c r="H559" t="s">
-        <v>1988</v>
+        <v>1979</v>
       </c>
     </row>
     <row r="560" spans="1:8">
       <c r="A560" t="s">
-        <v>1989</v>
+        <v>1980</v>
       </c>
       <c r="B560" t="s">
         <v>9</v>
       </c>
       <c r="C560" t="s">
-        <v>176</v>
+        <v>1981</v>
       </c>
       <c r="D560" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E560" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F560" t="s">
+        <v>91</v>
       </c>
       <c r="G560" s="1" t="s">
-        <v>1990</v>
+        <v>1982</v>
       </c>
       <c r="H560" t="s">
-        <v>1991</v>
+        <v>1983</v>
       </c>
     </row>
     <row r="561" spans="1:8">
       <c r="A561" t="s">
-        <v>1992</v>
+        <v>1984</v>
       </c>
       <c r="B561" t="s">
         <v>9</v>
       </c>
       <c r="C561" t="s">
-        <v>180</v>
+        <v>1985</v>
       </c>
       <c r="D561" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E561" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F561" t="s">
+        <v>44</v>
       </c>
       <c r="G561" s="1" t="s">
-        <v>1993</v>
+        <v>1986</v>
       </c>
       <c r="H561" t="s">
-        <v>1994</v>
+        <v>1987</v>
       </c>
     </row>
     <row r="562" spans="1:8">
       <c r="A562" t="s">
-        <v>1995</v>
+        <v>1988</v>
       </c>
       <c r="B562" t="s">
         <v>9</v>
       </c>
       <c r="C562" t="s">
-        <v>184</v>
+        <v>1989</v>
       </c>
       <c r="D562" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E562" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F562" t="s">
+        <v>243</v>
       </c>
       <c r="G562" s="1" t="s">
-        <v>1996</v>
+        <v>1990</v>
       </c>
       <c r="H562" t="s">
-        <v>1997</v>
+        <v>1991</v>
       </c>
     </row>
     <row r="563" spans="1:8">
       <c r="A563" t="s">
-        <v>1998</v>
+        <v>1992</v>
       </c>
       <c r="B563" t="s">
         <v>9</v>
       </c>
       <c r="C563" t="s">
-        <v>188</v>
+        <v>1993</v>
       </c>
       <c r="D563" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E563" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F563" t="s">
+        <v>243</v>
       </c>
       <c r="G563" s="1" t="s">
-        <v>1999</v>
+        <v>1994</v>
       </c>
       <c r="H563" t="s">
-        <v>2000</v>
+        <v>1995</v>
       </c>
     </row>
     <row r="564" spans="1:8">
       <c r="A564" t="s">
-        <v>2001</v>
+        <v>1996</v>
       </c>
       <c r="B564" t="s">
         <v>9</v>
       </c>
       <c r="C564" t="s">
-        <v>192</v>
+        <v>1997</v>
       </c>
       <c r="D564" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E564" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F564" t="s">
+        <v>31</v>
       </c>
       <c r="G564" s="1" t="s">
-        <v>2002</v>
+        <v>1998</v>
       </c>
       <c r="H564" t="s">
-        <v>2003</v>
+        <v>1999</v>
       </c>
     </row>
     <row r="565" spans="1:8">
       <c r="A565" t="s">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="B565" t="s">
         <v>9</v>
       </c>
       <c r="C565" t="s">
-        <v>196</v>
+        <v>2001</v>
       </c>
       <c r="D565" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E565" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F565" t="s">
+        <v>86</v>
       </c>
       <c r="G565" s="1" t="s">
-        <v>2005</v>
+        <v>2002</v>
       </c>
       <c r="H565" t="s">
-        <v>2006</v>
+        <v>2003</v>
       </c>
     </row>
     <row r="566" spans="1:8">
       <c r="A566" t="s">
+        <v>2004</v>
+      </c>
+      <c r="B566" t="s">
+        <v>9</v>
+      </c>
+      <c r="C566" t="s">
+        <v>2005</v>
+      </c>
+      <c r="D566" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E566" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F566" t="s">
+        <v>13</v>
+      </c>
+      <c r="G566" s="1" t="s">
+        <v>2006</v>
+      </c>
+      <c r="H566" t="s">
         <v>2007</v>
-      </c>
-[...16 lines deleted...]
-        <v>2009</v>
       </c>
     </row>
     <row r="567" spans="1:8">
       <c r="A567" t="s">
+        <v>2008</v>
+      </c>
+      <c r="B567" t="s">
+        <v>9</v>
+      </c>
+      <c r="C567" t="s">
+        <v>2009</v>
+      </c>
+      <c r="D567" t="s">
+        <v>1126</v>
+      </c>
+      <c r="E567" t="s">
+        <v>1127</v>
+      </c>
+      <c r="F567" t="s">
+        <v>91</v>
+      </c>
+      <c r="G567" s="1" t="s">
         <v>2010</v>
       </c>
-      <c r="B567" t="s">
-[...11 lines deleted...]
-      <c r="G567" s="1" t="s">
+      <c r="H567" t="s">
         <v>2011</v>
-      </c>
-[...1 lines deleted...]
-        <v>2012</v>
       </c>
     </row>
     <row r="568" spans="1:8">
       <c r="A568" t="s">
+        <v>2012</v>
+      </c>
+      <c r="B568" t="s">
+        <v>9</v>
+      </c>
+      <c r="C568" t="s">
         <v>2013</v>
       </c>
-      <c r="B568" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D568" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E568" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F568" t="s">
+        <v>58</v>
       </c>
       <c r="G568" s="1" t="s">
         <v>2014</v>
       </c>
       <c r="H568" t="s">
         <v>2015</v>
       </c>
     </row>
     <row r="569" spans="1:8">
       <c r="A569" t="s">
         <v>2016</v>
       </c>
       <c r="B569" t="s">
         <v>9</v>
       </c>
       <c r="C569" t="s">
-        <v>217</v>
+        <v>2017</v>
       </c>
       <c r="D569" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E569" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F569" t="s">
+        <v>44</v>
       </c>
       <c r="G569" s="1" t="s">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="H569" t="s">
-        <v>2018</v>
+        <v>2019</v>
       </c>
     </row>
     <row r="570" spans="1:8">
       <c r="A570" t="s">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="B570" t="s">
         <v>9</v>
       </c>
       <c r="C570" t="s">
-        <v>221</v>
+        <v>2021</v>
       </c>
       <c r="D570" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E570" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F570" t="s">
+        <v>26</v>
       </c>
       <c r="G570" s="1" t="s">
-        <v>2020</v>
+        <v>2022</v>
       </c>
       <c r="H570" t="s">
-        <v>2021</v>
+        <v>2023</v>
       </c>
     </row>
     <row r="571" spans="1:8">
       <c r="A571" t="s">
-        <v>2022</v>
+        <v>2024</v>
       </c>
       <c r="B571" t="s">
         <v>9</v>
       </c>
       <c r="C571" t="s">
-        <v>225</v>
+        <v>2025</v>
       </c>
       <c r="D571" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E571" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F571" t="s">
+        <v>91</v>
       </c>
       <c r="G571" s="1" t="s">
-        <v>2023</v>
+        <v>2026</v>
       </c>
       <c r="H571" t="s">
-        <v>2024</v>
+        <v>2027</v>
       </c>
     </row>
     <row r="572" spans="1:8">
       <c r="A572" t="s">
-        <v>2025</v>
+        <v>2028</v>
       </c>
       <c r="B572" t="s">
         <v>9</v>
       </c>
       <c r="C572" t="s">
-        <v>229</v>
+        <v>2029</v>
       </c>
       <c r="D572" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E572" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F572" t="s">
+        <v>44</v>
       </c>
       <c r="G572" s="1" t="s">
-        <v>2026</v>
+        <v>2030</v>
       </c>
       <c r="H572" t="s">
-        <v>1961</v>
+        <v>2031</v>
       </c>
     </row>
     <row r="573" spans="1:8">
       <c r="A573" t="s">
-        <v>2027</v>
+        <v>2032</v>
       </c>
       <c r="B573" t="s">
         <v>9</v>
       </c>
       <c r="C573" t="s">
-        <v>233</v>
+        <v>2033</v>
       </c>
       <c r="D573" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E573" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F573" t="s">
+        <v>86</v>
       </c>
       <c r="G573" s="1" t="s">
-        <v>2028</v>
+        <v>2034</v>
       </c>
       <c r="H573" t="s">
-        <v>2029</v>
+        <v>2035</v>
       </c>
     </row>
     <row r="574" spans="1:8">
       <c r="A574" t="s">
-        <v>2030</v>
+        <v>2036</v>
       </c>
       <c r="B574" t="s">
         <v>9</v>
       </c>
       <c r="C574" t="s">
-        <v>237</v>
+        <v>2037</v>
       </c>
       <c r="D574" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E574" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F574" t="s">
+        <v>31</v>
       </c>
       <c r="G574" s="1" t="s">
-        <v>2031</v>
+        <v>2038</v>
       </c>
       <c r="H574" t="s">
-        <v>2032</v>
+        <v>2039</v>
       </c>
     </row>
     <row r="575" spans="1:8">
       <c r="A575" t="s">
-        <v>2033</v>
+        <v>2040</v>
       </c>
       <c r="B575" t="s">
         <v>9</v>
       </c>
       <c r="C575" t="s">
-        <v>242</v>
+        <v>2041</v>
       </c>
       <c r="D575" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E575" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F575" t="s">
+        <v>31</v>
       </c>
       <c r="G575" s="1" t="s">
-        <v>2034</v>
+        <v>2042</v>
       </c>
       <c r="H575" t="s">
-        <v>2035</v>
+        <v>2043</v>
       </c>
     </row>
     <row r="576" spans="1:8">
       <c r="A576" t="s">
-        <v>2036</v>
+        <v>2044</v>
       </c>
       <c r="B576" t="s">
         <v>9</v>
       </c>
       <c r="C576" t="s">
-        <v>247</v>
+        <v>2045</v>
       </c>
       <c r="D576" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E576" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F576" t="s">
+        <v>132</v>
       </c>
       <c r="G576" s="1" t="s">
-        <v>2037</v>
+        <v>2046</v>
       </c>
       <c r="H576" t="s">
-        <v>2038</v>
+        <v>2047</v>
       </c>
     </row>
     <row r="577" spans="1:8">
       <c r="A577" t="s">
-        <v>2039</v>
+        <v>2048</v>
       </c>
       <c r="B577" t="s">
         <v>9</v>
       </c>
       <c r="C577" t="s">
-        <v>251</v>
+        <v>2049</v>
       </c>
       <c r="D577" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E577" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F577" t="s">
+        <v>91</v>
       </c>
       <c r="G577" s="1" t="s">
-        <v>2040</v>
+        <v>2050</v>
       </c>
       <c r="H577" t="s">
-        <v>2041</v>
+        <v>2051</v>
       </c>
     </row>
     <row r="578" spans="1:8">
       <c r="A578" t="s">
-        <v>2042</v>
+        <v>2052</v>
       </c>
       <c r="B578" t="s">
         <v>9</v>
       </c>
       <c r="C578" t="s">
-        <v>255</v>
+        <v>2053</v>
       </c>
       <c r="D578" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E578" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F578" t="s">
+        <v>13</v>
       </c>
       <c r="G578" s="1" t="s">
-        <v>2043</v>
+        <v>2054</v>
       </c>
       <c r="H578" t="s">
-        <v>2044</v>
+        <v>2055</v>
       </c>
     </row>
     <row r="579" spans="1:8">
       <c r="A579" t="s">
-        <v>2045</v>
+        <v>2056</v>
       </c>
       <c r="B579" t="s">
         <v>9</v>
       </c>
       <c r="C579" t="s">
-        <v>259</v>
+        <v>2057</v>
       </c>
       <c r="D579" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E579" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F579" t="s">
+        <v>13</v>
       </c>
       <c r="G579" s="1" t="s">
-        <v>2046</v>
+        <v>2058</v>
       </c>
       <c r="H579" t="s">
-        <v>2047</v>
+        <v>2059</v>
       </c>
     </row>
     <row r="580" spans="1:8">
       <c r="A580" t="s">
-        <v>2048</v>
+        <v>2060</v>
       </c>
       <c r="B580" t="s">
         <v>9</v>
       </c>
       <c r="C580" t="s">
-        <v>263</v>
+        <v>2061</v>
       </c>
       <c r="D580" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E580" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F580" t="s">
+        <v>13</v>
       </c>
       <c r="G580" s="1" t="s">
-        <v>2049</v>
+        <v>2062</v>
       </c>
       <c r="H580" t="s">
-        <v>2050</v>
+        <v>2063</v>
       </c>
     </row>
     <row r="581" spans="1:8">
       <c r="A581" t="s">
-        <v>2051</v>
+        <v>2064</v>
       </c>
       <c r="B581" t="s">
         <v>9</v>
       </c>
       <c r="C581" t="s">
-        <v>267</v>
+        <v>2065</v>
       </c>
       <c r="D581" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E581" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F581" t="s">
+        <v>58</v>
       </c>
       <c r="G581" s="1" t="s">
-        <v>2052</v>
+        <v>2066</v>
       </c>
       <c r="H581" t="s">
-        <v>2053</v>
+        <v>2067</v>
       </c>
     </row>
     <row r="582" spans="1:8">
       <c r="A582" t="s">
-        <v>2054</v>
+        <v>2068</v>
       </c>
       <c r="B582" t="s">
         <v>9</v>
       </c>
       <c r="C582" t="s">
-        <v>271</v>
+        <v>2069</v>
       </c>
       <c r="D582" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E582" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F582" t="s">
+        <v>58</v>
       </c>
       <c r="G582" s="1" t="s">
-        <v>2055</v>
+        <v>2070</v>
       </c>
       <c r="H582" t="s">
-        <v>2056</v>
+        <v>2071</v>
       </c>
     </row>
     <row r="583" spans="1:8">
       <c r="A583" t="s">
-        <v>2057</v>
+        <v>2072</v>
       </c>
       <c r="B583" t="s">
         <v>9</v>
       </c>
       <c r="C583" t="s">
-        <v>275</v>
+        <v>2073</v>
       </c>
       <c r="D583" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E583" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F583" t="s">
+        <v>58</v>
       </c>
       <c r="G583" s="1" t="s">
-        <v>2058</v>
+        <v>2074</v>
       </c>
       <c r="H583" t="s">
-        <v>2035</v>
+        <v>2075</v>
       </c>
     </row>
     <row r="584" spans="1:8">
       <c r="A584" t="s">
-        <v>2059</v>
+        <v>2076</v>
       </c>
       <c r="B584" t="s">
         <v>9</v>
       </c>
       <c r="C584" t="s">
-        <v>279</v>
+        <v>2077</v>
       </c>
       <c r="D584" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E584" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F584" t="s">
+        <v>31</v>
       </c>
       <c r="G584" s="1" t="s">
-        <v>2060</v>
+        <v>2078</v>
       </c>
       <c r="H584" t="s">
-        <v>2035</v>
+        <v>2079</v>
       </c>
     </row>
     <row r="585" spans="1:8">
       <c r="A585" t="s">
-        <v>2061</v>
+        <v>2080</v>
       </c>
       <c r="B585" t="s">
         <v>9</v>
       </c>
       <c r="C585" t="s">
-        <v>283</v>
+        <v>2081</v>
       </c>
       <c r="D585" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E585" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F585" t="s">
+        <v>86</v>
       </c>
       <c r="G585" s="1" t="s">
-        <v>2062</v>
+        <v>2082</v>
       </c>
       <c r="H585" t="s">
-        <v>2063</v>
+        <v>2083</v>
       </c>
     </row>
     <row r="586" spans="1:8">
       <c r="A586" t="s">
-        <v>2064</v>
+        <v>2084</v>
       </c>
       <c r="B586" t="s">
         <v>9</v>
       </c>
       <c r="C586" t="s">
-        <v>287</v>
+        <v>2085</v>
       </c>
       <c r="D586" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E586" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F586" t="s">
+        <v>91</v>
       </c>
       <c r="G586" s="1" t="s">
-        <v>2065</v>
+        <v>2086</v>
       </c>
       <c r="H586" t="s">
-        <v>2035</v>
+        <v>2087</v>
       </c>
     </row>
     <row r="587" spans="1:8">
       <c r="A587" t="s">
-        <v>2066</v>
+        <v>2088</v>
       </c>
       <c r="B587" t="s">
         <v>9</v>
       </c>
       <c r="C587" t="s">
-        <v>291</v>
+        <v>2089</v>
       </c>
       <c r="D587" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E587" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F587" t="s">
+        <v>243</v>
       </c>
       <c r="G587" s="1" t="s">
-        <v>2067</v>
+        <v>2090</v>
       </c>
       <c r="H587" t="s">
-        <v>2068</v>
+        <v>2091</v>
       </c>
     </row>
     <row r="588" spans="1:8">
       <c r="A588" t="s">
-        <v>2069</v>
+        <v>2092</v>
       </c>
       <c r="B588" t="s">
         <v>9</v>
       </c>
       <c r="C588" t="s">
-        <v>295</v>
+        <v>2093</v>
       </c>
       <c r="D588" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E588" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F588" t="s">
+        <v>58</v>
       </c>
       <c r="G588" s="1" t="s">
-        <v>2070</v>
+        <v>2094</v>
       </c>
       <c r="H588" t="s">
-        <v>2071</v>
+        <v>2095</v>
       </c>
     </row>
     <row r="589" spans="1:8">
       <c r="A589" t="s">
-        <v>2072</v>
+        <v>2096</v>
       </c>
       <c r="B589" t="s">
         <v>9</v>
       </c>
       <c r="C589" t="s">
-        <v>299</v>
+        <v>2097</v>
       </c>
       <c r="D589" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E589" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F589" t="s">
+        <v>44</v>
       </c>
       <c r="G589" s="1" t="s">
-        <v>2073</v>
+        <v>2098</v>
       </c>
       <c r="H589" t="s">
-        <v>2074</v>
+        <v>2099</v>
       </c>
     </row>
     <row r="590" spans="1:8">
       <c r="A590" t="s">
-        <v>2075</v>
+        <v>2100</v>
       </c>
       <c r="B590" t="s">
         <v>9</v>
       </c>
       <c r="C590" t="s">
-        <v>303</v>
+        <v>2101</v>
       </c>
       <c r="D590" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E590" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F590" t="s">
+        <v>31</v>
       </c>
       <c r="G590" s="1" t="s">
-        <v>2076</v>
+        <v>2102</v>
       </c>
       <c r="H590" t="s">
-        <v>2077</v>
+        <v>2103</v>
       </c>
     </row>
     <row r="591" spans="1:8">
       <c r="A591" t="s">
-        <v>2078</v>
+        <v>2104</v>
       </c>
       <c r="B591" t="s">
         <v>9</v>
       </c>
       <c r="C591" t="s">
-        <v>307</v>
+        <v>2105</v>
       </c>
       <c r="D591" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E591" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F591" t="s">
+        <v>132</v>
       </c>
       <c r="G591" s="1" t="s">
-        <v>2079</v>
+        <v>2106</v>
       </c>
       <c r="H591" t="s">
-        <v>2080</v>
+        <v>2107</v>
       </c>
     </row>
     <row r="592" spans="1:8">
       <c r="A592" t="s">
-        <v>2081</v>
+        <v>2108</v>
       </c>
       <c r="B592" t="s">
         <v>9</v>
       </c>
       <c r="C592" t="s">
-        <v>311</v>
+        <v>2109</v>
       </c>
       <c r="D592" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E592" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F592" t="s">
+        <v>132</v>
       </c>
       <c r="G592" s="1" t="s">
-        <v>2082</v>
+        <v>2110</v>
       </c>
       <c r="H592" t="s">
-        <v>2083</v>
+        <v>2111</v>
       </c>
     </row>
     <row r="593" spans="1:8">
       <c r="A593" t="s">
-        <v>2084</v>
+        <v>2112</v>
       </c>
       <c r="B593" t="s">
         <v>9</v>
       </c>
       <c r="C593" t="s">
-        <v>315</v>
+        <v>2113</v>
       </c>
       <c r="D593" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E593" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F593" t="s">
+        <v>238</v>
       </c>
       <c r="G593" s="1" t="s">
-        <v>2085</v>
+        <v>2114</v>
       </c>
       <c r="H593" t="s">
-        <v>2086</v>
+        <v>2115</v>
       </c>
     </row>
     <row r="594" spans="1:8">
       <c r="A594" t="s">
-        <v>2087</v>
+        <v>2116</v>
       </c>
       <c r="B594" t="s">
         <v>9</v>
       </c>
       <c r="C594" t="s">
-        <v>319</v>
+        <v>2117</v>
       </c>
       <c r="D594" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E594" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F594" t="s">
+        <v>31</v>
       </c>
       <c r="G594" s="1" t="s">
-        <v>2088</v>
+        <v>2118</v>
       </c>
       <c r="H594" t="s">
-        <v>2089</v>
+        <v>2119</v>
       </c>
     </row>
     <row r="595" spans="1:8">
       <c r="A595" t="s">
-        <v>2090</v>
+        <v>2120</v>
       </c>
       <c r="B595" t="s">
         <v>9</v>
       </c>
       <c r="C595" t="s">
-        <v>323</v>
+        <v>2121</v>
       </c>
       <c r="D595" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E595" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F595" t="s">
+        <v>31</v>
       </c>
       <c r="G595" s="1" t="s">
-        <v>2091</v>
+        <v>2122</v>
       </c>
       <c r="H595" t="s">
-        <v>2092</v>
+        <v>2123</v>
       </c>
     </row>
     <row r="596" spans="1:8">
       <c r="A596" t="s">
-        <v>2093</v>
+        <v>2124</v>
       </c>
       <c r="B596" t="s">
         <v>9</v>
       </c>
       <c r="C596" t="s">
-        <v>327</v>
+        <v>2125</v>
       </c>
       <c r="D596" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E596" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F596" t="s">
+        <v>31</v>
       </c>
       <c r="G596" s="1" t="s">
-        <v>2094</v>
+        <v>2126</v>
       </c>
       <c r="H596" t="s">
-        <v>2095</v>
+        <v>2127</v>
       </c>
     </row>
     <row r="597" spans="1:8">
       <c r="A597" t="s">
-        <v>2096</v>
+        <v>2128</v>
       </c>
       <c r="B597" t="s">
         <v>9</v>
       </c>
       <c r="C597" t="s">
-        <v>331</v>
+        <v>2129</v>
       </c>
       <c r="D597" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E597" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F597" t="s">
+        <v>91</v>
       </c>
       <c r="G597" s="1" t="s">
-        <v>2097</v>
+        <v>2130</v>
       </c>
       <c r="H597" t="s">
-        <v>2098</v>
+        <v>2131</v>
       </c>
     </row>
     <row r="598" spans="1:8">
       <c r="A598" t="s">
-        <v>2099</v>
+        <v>2132</v>
       </c>
       <c r="B598" t="s">
         <v>9</v>
       </c>
       <c r="C598" t="s">
-        <v>339</v>
+        <v>2133</v>
       </c>
       <c r="D598" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E598" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F598" t="s">
+        <v>91</v>
       </c>
       <c r="G598" s="1" t="s">
-        <v>2100</v>
+        <v>2134</v>
       </c>
       <c r="H598" t="s">
-        <v>2101</v>
+        <v>2135</v>
       </c>
     </row>
     <row r="599" spans="1:8">
       <c r="A599" t="s">
-        <v>2102</v>
+        <v>2136</v>
       </c>
       <c r="B599" t="s">
         <v>9</v>
       </c>
       <c r="C599" t="s">
-        <v>343</v>
+        <v>2137</v>
       </c>
       <c r="D599" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E599" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F599" t="s">
+        <v>132</v>
       </c>
       <c r="G599" s="1" t="s">
-        <v>2103</v>
+        <v>2138</v>
       </c>
       <c r="H599" t="s">
-        <v>2104</v>
+        <v>2139</v>
       </c>
     </row>
     <row r="600" spans="1:8">
       <c r="A600" t="s">
-        <v>2105</v>
+        <v>2140</v>
       </c>
       <c r="B600" t="s">
         <v>9</v>
       </c>
       <c r="C600" t="s">
-        <v>347</v>
+        <v>2141</v>
       </c>
       <c r="D600" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E600" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F600" t="s">
+        <v>86</v>
       </c>
       <c r="G600" s="1" t="s">
-        <v>2106</v>
+        <v>2142</v>
       </c>
       <c r="H600" t="s">
-        <v>2107</v>
+        <v>2143</v>
       </c>
     </row>
     <row r="601" spans="1:8">
       <c r="A601" t="s">
-        <v>2108</v>
+        <v>2144</v>
       </c>
       <c r="B601" t="s">
         <v>9</v>
       </c>
       <c r="C601" t="s">
-        <v>351</v>
+        <v>2145</v>
       </c>
       <c r="D601" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E601" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F601" t="s">
+        <v>86</v>
       </c>
       <c r="G601" s="1" t="s">
-        <v>2109</v>
+        <v>2146</v>
       </c>
       <c r="H601" t="s">
-        <v>2110</v>
+        <v>2147</v>
       </c>
     </row>
     <row r="602" spans="1:8">
       <c r="A602" t="s">
-        <v>2111</v>
+        <v>2148</v>
       </c>
       <c r="B602" t="s">
         <v>9</v>
       </c>
       <c r="C602" t="s">
-        <v>359</v>
+        <v>2149</v>
       </c>
       <c r="D602" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E602" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F602" t="s">
+        <v>91</v>
       </c>
       <c r="G602" s="1" t="s">
-        <v>2112</v>
+        <v>2150</v>
       </c>
       <c r="H602" t="s">
-        <v>2035</v>
+        <v>2151</v>
       </c>
     </row>
     <row r="603" spans="1:8">
       <c r="A603" t="s">
-        <v>2113</v>
+        <v>2152</v>
       </c>
       <c r="B603" t="s">
         <v>9</v>
       </c>
       <c r="C603" t="s">
-        <v>363</v>
+        <v>2153</v>
       </c>
       <c r="D603" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E603" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F603" t="s">
+        <v>91</v>
       </c>
       <c r="G603" s="1" t="s">
-        <v>2114</v>
+        <v>2154</v>
       </c>
       <c r="H603" t="s">
-        <v>2035</v>
+        <v>2155</v>
       </c>
     </row>
     <row r="604" spans="1:8">
       <c r="A604" t="s">
-        <v>2115</v>
+        <v>2156</v>
       </c>
       <c r="B604" t="s">
         <v>9</v>
       </c>
       <c r="C604" t="s">
-        <v>367</v>
+        <v>2157</v>
       </c>
       <c r="D604" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E604" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F604" t="s">
+        <v>13</v>
       </c>
       <c r="G604" s="1" t="s">
-        <v>2116</v>
+        <v>2158</v>
       </c>
       <c r="H604" t="s">
-        <v>2117</v>
+        <v>2159</v>
       </c>
     </row>
     <row r="605" spans="1:8">
       <c r="A605" t="s">
-        <v>2118</v>
+        <v>2160</v>
       </c>
       <c r="B605" t="s">
         <v>9</v>
       </c>
       <c r="C605" t="s">
-        <v>371</v>
+        <v>2161</v>
       </c>
       <c r="D605" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E605" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F605" t="s">
+        <v>13</v>
       </c>
       <c r="G605" s="1" t="s">
-        <v>2119</v>
+        <v>2162</v>
       </c>
       <c r="H605" t="s">
-        <v>2120</v>
+        <v>2163</v>
       </c>
     </row>
     <row r="606" spans="1:8">
       <c r="A606" t="s">
-        <v>2121</v>
+        <v>2164</v>
       </c>
       <c r="B606" t="s">
         <v>9</v>
       </c>
       <c r="C606" t="s">
-        <v>375</v>
+        <v>2165</v>
       </c>
       <c r="D606" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E606" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F606" t="s">
+        <v>132</v>
       </c>
       <c r="G606" s="1" t="s">
-        <v>2122</v>
+        <v>2166</v>
       </c>
       <c r="H606" t="s">
-        <v>2123</v>
+        <v>2167</v>
       </c>
     </row>
     <row r="607" spans="1:8">
       <c r="A607" t="s">
-        <v>2124</v>
+        <v>2168</v>
       </c>
       <c r="B607" t="s">
         <v>9</v>
       </c>
       <c r="C607" t="s">
-        <v>379</v>
+        <v>2169</v>
       </c>
       <c r="D607" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E607" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F607" t="s">
+        <v>26</v>
       </c>
       <c r="G607" s="1" t="s">
-        <v>2125</v>
+        <v>2170</v>
       </c>
       <c r="H607" t="s">
-        <v>2126</v>
+        <v>2171</v>
       </c>
     </row>
     <row r="608" spans="1:8">
       <c r="A608" t="s">
-        <v>2127</v>
+        <v>2172</v>
       </c>
       <c r="B608" t="s">
         <v>9</v>
       </c>
       <c r="C608" t="s">
-        <v>383</v>
+        <v>2173</v>
       </c>
       <c r="D608" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E608" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F608" t="s">
+        <v>86</v>
       </c>
       <c r="G608" s="1" t="s">
-        <v>2128</v>
+        <v>2174</v>
       </c>
       <c r="H608" t="s">
-        <v>2129</v>
+        <v>2175</v>
       </c>
     </row>
     <row r="609" spans="1:8">
       <c r="A609" t="s">
-        <v>2130</v>
+        <v>2176</v>
       </c>
       <c r="B609" t="s">
         <v>9</v>
       </c>
       <c r="C609" t="s">
-        <v>387</v>
+        <v>2177</v>
       </c>
       <c r="D609" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E609" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F609" t="s">
+        <v>31</v>
       </c>
       <c r="G609" s="1" t="s">
-        <v>2131</v>
+        <v>2178</v>
       </c>
       <c r="H609" t="s">
-        <v>2132</v>
+        <v>2179</v>
       </c>
     </row>
     <row r="610" spans="1:8">
       <c r="A610" t="s">
-        <v>2133</v>
+        <v>2180</v>
       </c>
       <c r="B610" t="s">
         <v>9</v>
       </c>
       <c r="C610" t="s">
-        <v>391</v>
+        <v>2181</v>
       </c>
       <c r="D610" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E610" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F610" t="s">
+        <v>91</v>
       </c>
       <c r="G610" s="1" t="s">
-        <v>2134</v>
+        <v>2182</v>
       </c>
       <c r="H610" t="s">
-        <v>2135</v>
+        <v>2183</v>
       </c>
     </row>
     <row r="611" spans="1:8">
       <c r="A611" t="s">
-        <v>2136</v>
+        <v>2184</v>
       </c>
       <c r="B611" t="s">
         <v>9</v>
       </c>
       <c r="C611" t="s">
-        <v>395</v>
+        <v>2185</v>
       </c>
       <c r="D611" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E611" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F611" t="s">
+        <v>13</v>
       </c>
       <c r="G611" s="1" t="s">
-        <v>2137</v>
+        <v>2186</v>
       </c>
       <c r="H611" t="s">
-        <v>2138</v>
+        <v>2187</v>
       </c>
     </row>
     <row r="612" spans="1:8">
       <c r="A612" t="s">
-        <v>2139</v>
+        <v>2188</v>
       </c>
       <c r="B612" t="s">
         <v>9</v>
       </c>
       <c r="C612" t="s">
-        <v>399</v>
+        <v>2189</v>
       </c>
       <c r="D612" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E612" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F612" t="s">
+        <v>13</v>
       </c>
       <c r="G612" s="1" t="s">
-        <v>2140</v>
+        <v>2190</v>
       </c>
       <c r="H612" t="s">
-        <v>2035</v>
+        <v>2191</v>
       </c>
     </row>
     <row r="613" spans="1:8">
       <c r="A613" t="s">
-        <v>2141</v>
+        <v>2192</v>
       </c>
       <c r="B613" t="s">
         <v>9</v>
       </c>
       <c r="C613" t="s">
-        <v>404</v>
+        <v>2193</v>
       </c>
       <c r="D613" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E613" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F613" t="s">
+        <v>243</v>
       </c>
       <c r="G613" s="1" t="s">
-        <v>2142</v>
+        <v>2194</v>
       </c>
       <c r="H613" t="s">
-        <v>2143</v>
+        <v>2195</v>
       </c>
     </row>
     <row r="614" spans="1:8">
       <c r="A614" t="s">
-        <v>2144</v>
+        <v>2196</v>
       </c>
       <c r="B614" t="s">
         <v>9</v>
       </c>
       <c r="C614" t="s">
-        <v>408</v>
+        <v>2197</v>
       </c>
       <c r="D614" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E614" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F614" t="s">
+        <v>58</v>
       </c>
       <c r="G614" s="1" t="s">
-        <v>2145</v>
+        <v>2198</v>
       </c>
       <c r="H614" t="s">
-        <v>2146</v>
+        <v>2199</v>
       </c>
     </row>
     <row r="615" spans="1:8">
       <c r="A615" t="s">
-        <v>2147</v>
+        <v>2200</v>
       </c>
       <c r="B615" t="s">
         <v>9</v>
       </c>
       <c r="C615" t="s">
-        <v>412</v>
+        <v>2201</v>
       </c>
       <c r="D615" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E615" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F615" t="s">
+        <v>53</v>
       </c>
       <c r="G615" s="1" t="s">
-        <v>2148</v>
+        <v>2202</v>
       </c>
       <c r="H615" t="s">
-        <v>2149</v>
+        <v>2203</v>
       </c>
     </row>
     <row r="616" spans="1:8">
       <c r="A616" t="s">
-        <v>2150</v>
+        <v>2204</v>
       </c>
       <c r="B616" t="s">
         <v>9</v>
       </c>
       <c r="C616" t="s">
-        <v>416</v>
+        <v>2205</v>
       </c>
       <c r="D616" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E616" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F616" t="s">
+        <v>86</v>
       </c>
       <c r="G616" s="1" t="s">
-        <v>2151</v>
+        <v>2206</v>
       </c>
       <c r="H616" t="s">
-        <v>2152</v>
+        <v>2207</v>
       </c>
     </row>
     <row r="617" spans="1:8">
       <c r="A617" t="s">
-        <v>2153</v>
+        <v>2208</v>
       </c>
       <c r="B617" t="s">
         <v>9</v>
       </c>
       <c r="C617" t="s">
-        <v>420</v>
+        <v>2209</v>
       </c>
       <c r="D617" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E617" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F617" t="s">
+        <v>91</v>
       </c>
       <c r="G617" s="1" t="s">
-        <v>2154</v>
+        <v>2210</v>
       </c>
       <c r="H617" t="s">
-        <v>2155</v>
+        <v>2211</v>
       </c>
     </row>
     <row r="618" spans="1:8">
       <c r="A618" t="s">
-        <v>2156</v>
+        <v>2212</v>
       </c>
       <c r="B618" t="s">
         <v>9</v>
       </c>
       <c r="C618" t="s">
-        <v>424</v>
+        <v>2213</v>
       </c>
       <c r="D618" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E618" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F618" t="s">
+        <v>44</v>
       </c>
       <c r="G618" s="1" t="s">
-        <v>2157</v>
+        <v>2214</v>
       </c>
       <c r="H618" t="s">
-        <v>2158</v>
+        <v>2215</v>
       </c>
     </row>
     <row r="619" spans="1:8">
       <c r="A619" t="s">
-        <v>2159</v>
+        <v>2216</v>
       </c>
       <c r="B619" t="s">
         <v>9</v>
       </c>
       <c r="C619" t="s">
-        <v>428</v>
+        <v>2217</v>
       </c>
       <c r="D619" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E619" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F619" t="s">
+        <v>238</v>
       </c>
       <c r="G619" s="1" t="s">
-        <v>2160</v>
+        <v>2218</v>
       </c>
       <c r="H619" t="s">
-        <v>2161</v>
+        <v>2219</v>
       </c>
     </row>
     <row r="620" spans="1:8">
       <c r="A620" t="s">
-        <v>2162</v>
+        <v>2220</v>
       </c>
       <c r="B620" t="s">
         <v>9</v>
       </c>
       <c r="C620" t="s">
-        <v>432</v>
+        <v>2221</v>
       </c>
       <c r="D620" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E620" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F620" t="s">
+        <v>132</v>
       </c>
       <c r="G620" s="1" t="s">
-        <v>2163</v>
+        <v>2222</v>
       </c>
       <c r="H620" t="s">
-        <v>2164</v>
+        <v>2223</v>
       </c>
     </row>
     <row r="621" spans="1:8">
       <c r="A621" t="s">
-        <v>2165</v>
+        <v>2224</v>
       </c>
       <c r="B621" t="s">
         <v>9</v>
       </c>
       <c r="C621" t="s">
-        <v>436</v>
+        <v>2225</v>
       </c>
       <c r="D621" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E621" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F621" t="s">
+        <v>58</v>
       </c>
       <c r="G621" s="1" t="s">
-        <v>2166</v>
+        <v>2226</v>
       </c>
       <c r="H621" t="s">
-        <v>2164</v>
+        <v>2227</v>
       </c>
     </row>
     <row r="622" spans="1:8">
       <c r="A622" t="s">
-        <v>2167</v>
+        <v>2228</v>
       </c>
       <c r="B622" t="s">
         <v>9</v>
       </c>
       <c r="C622" t="s">
-        <v>440</v>
+        <v>2229</v>
       </c>
       <c r="D622" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E622" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F622" t="s">
+        <v>91</v>
       </c>
       <c r="G622" s="1" t="s">
-        <v>2168</v>
+        <v>2230</v>
       </c>
       <c r="H622" t="s">
-        <v>2169</v>
+        <v>2231</v>
       </c>
     </row>
     <row r="623" spans="1:8">
       <c r="A623" t="s">
-        <v>2170</v>
+        <v>2232</v>
       </c>
       <c r="B623" t="s">
         <v>9</v>
       </c>
       <c r="C623" t="s">
-        <v>444</v>
+        <v>2233</v>
       </c>
       <c r="D623" t="s">
-        <v>1882</v>
+        <v>1126</v>
       </c>
       <c r="E623" t="s">
-        <v>1883</v>
+        <v>1127</v>
+      </c>
+      <c r="F623" t="s">
+        <v>243</v>
       </c>
       <c r="G623" s="1" t="s">
-        <v>2171</v>
+        <v>2234</v>
       </c>
       <c r="H623" t="s">
-        <v>1920</v>
+        <v>2235</v>
       </c>
     </row>
     <row r="624" spans="1:8">
       <c r="A624" t="s">
-        <v>2172</v>
+        <v>2236</v>
       </c>
       <c r="B624" t="s">
         <v>9</v>
       </c>
       <c r="C624" t="s">
-        <v>449</v>
+        <v>10</v>
       </c>
       <c r="D624" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E624" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F624" t="s">
+        <v>991</v>
       </c>
       <c r="G624" s="1" t="s">
-        <v>2173</v>
+        <v>2239</v>
       </c>
       <c r="H624" t="s">
-        <v>2174</v>
+        <v>2240</v>
       </c>
     </row>
     <row r="625" spans="1:8">
       <c r="A625" t="s">
-        <v>2175</v>
+        <v>2241</v>
       </c>
       <c r="B625" t="s">
         <v>9</v>
       </c>
       <c r="C625" t="s">
-        <v>454</v>
+        <v>17</v>
       </c>
       <c r="D625" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E625" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F625" t="s">
+        <v>243</v>
       </c>
       <c r="G625" s="1" t="s">
-        <v>2176</v>
+        <v>2242</v>
       </c>
       <c r="H625" t="s">
-        <v>2177</v>
+        <v>2243</v>
       </c>
     </row>
     <row r="626" spans="1:8">
       <c r="A626" t="s">
-        <v>2178</v>
+        <v>2244</v>
       </c>
       <c r="B626" t="s">
         <v>9</v>
       </c>
       <c r="C626" t="s">
-        <v>458</v>
+        <v>21</v>
       </c>
       <c r="D626" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E626" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F626" t="s">
+        <v>2245</v>
       </c>
       <c r="G626" s="1" t="s">
-        <v>2179</v>
+        <v>2246</v>
       </c>
       <c r="H626" t="s">
-        <v>2180</v>
+        <v>2247</v>
       </c>
     </row>
     <row r="627" spans="1:8">
       <c r="A627" t="s">
-        <v>2181</v>
+        <v>2248</v>
       </c>
       <c r="B627" t="s">
         <v>9</v>
       </c>
       <c r="C627" t="s">
-        <v>462</v>
+        <v>25</v>
       </c>
       <c r="D627" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E627" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F627" t="s">
+        <v>2249</v>
       </c>
       <c r="G627" s="1" t="s">
-        <v>2182</v>
+        <v>2250</v>
       </c>
       <c r="H627" t="s">
-        <v>2183</v>
+        <v>2251</v>
       </c>
     </row>
     <row r="628" spans="1:8">
       <c r="A628" t="s">
-        <v>2184</v>
+        <v>2252</v>
       </c>
       <c r="B628" t="s">
         <v>9</v>
       </c>
       <c r="C628" t="s">
-        <v>466</v>
+        <v>39</v>
       </c>
       <c r="D628" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E628" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F628" t="s">
+        <v>238</v>
       </c>
       <c r="G628" s="1" t="s">
-        <v>2185</v>
+        <v>2253</v>
       </c>
       <c r="H628" t="s">
-        <v>2186</v>
+        <v>2254</v>
       </c>
     </row>
     <row r="629" spans="1:8">
       <c r="A629" t="s">
-        <v>2187</v>
+        <v>2255</v>
       </c>
       <c r="B629" t="s">
         <v>9</v>
       </c>
       <c r="C629" t="s">
-        <v>474</v>
+        <v>43</v>
       </c>
       <c r="D629" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E629" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F629" t="s">
+        <v>2245</v>
       </c>
       <c r="G629" s="1" t="s">
-        <v>2188</v>
+        <v>2256</v>
       </c>
       <c r="H629" t="s">
-        <v>2189</v>
+        <v>2257</v>
       </c>
     </row>
     <row r="630" spans="1:8">
       <c r="A630" t="s">
-        <v>2190</v>
+        <v>2258</v>
       </c>
       <c r="B630" t="s">
         <v>9</v>
       </c>
       <c r="C630" t="s">
-        <v>478</v>
+        <v>48</v>
       </c>
       <c r="D630" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E630" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F630" t="s">
+        <v>991</v>
       </c>
       <c r="G630" s="1" t="s">
-        <v>2191</v>
+        <v>2259</v>
       </c>
       <c r="H630" t="s">
-        <v>2192</v>
+        <v>2260</v>
       </c>
     </row>
     <row r="631" spans="1:8">
       <c r="A631" t="s">
-        <v>2193</v>
+        <v>2261</v>
       </c>
       <c r="B631" t="s">
         <v>9</v>
       </c>
       <c r="C631" t="s">
-        <v>482</v>
+        <v>52</v>
       </c>
       <c r="D631" t="s">
-        <v>1882</v>
+        <v>2237</v>
       </c>
       <c r="E631" t="s">
-        <v>1883</v>
+        <v>2238</v>
+      </c>
+      <c r="F631" t="s">
+        <v>991</v>
       </c>
       <c r="G631" s="1" t="s">
-        <v>2194</v>
+        <v>2262</v>
       </c>
       <c r="H631" t="s">
-        <v>2195</v>
+        <v>2263</v>
       </c>
     </row>
     <row r="632" spans="1:8">
       <c r="A632" t="s">
-        <v>2196</v>
+        <v>2264</v>
       </c>
       <c r="B632" t="s">
         <v>9</v>
       </c>
       <c r="C632" t="s">
-        <v>494</v>
+        <v>10</v>
       </c>
       <c r="D632" t="s">
-        <v>1882</v>
+        <v>2265</v>
       </c>
       <c r="E632" t="s">
-        <v>1883</v>
+        <v>2266</v>
       </c>
       <c r="G632" s="1" t="s">
-        <v>2197</v>
+        <v>2267</v>
       </c>
       <c r="H632" t="s">
-        <v>2146</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="633" spans="1:8">
       <c r="A633" t="s">
-        <v>2198</v>
+        <v>2269</v>
       </c>
       <c r="B633" t="s">
         <v>9</v>
       </c>
       <c r="C633" t="s">
-        <v>10</v>
+        <v>17</v>
       </c>
       <c r="D633" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E633" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G633" s="1" t="s">
-        <v>2201</v>
+        <v>2270</v>
       </c>
       <c r="H633" t="s">
-        <v>2202</v>
+        <v>2271</v>
       </c>
     </row>
     <row r="634" spans="1:8">
       <c r="A634" t="s">
-        <v>2203</v>
+        <v>2272</v>
       </c>
       <c r="B634" t="s">
         <v>9</v>
       </c>
       <c r="C634" t="s">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="D634" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E634" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G634" s="1" t="s">
-        <v>2204</v>
+        <v>2273</v>
       </c>
       <c r="H634" t="s">
-        <v>2205</v>
+        <v>2274</v>
       </c>
     </row>
     <row r="635" spans="1:8">
       <c r="A635" t="s">
-        <v>2206</v>
+        <v>2275</v>
       </c>
       <c r="B635" t="s">
         <v>9</v>
       </c>
       <c r="C635" t="s">
-        <v>21</v>
+        <v>25</v>
       </c>
       <c r="D635" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E635" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G635" s="1" t="s">
-        <v>2207</v>
+        <v>2276</v>
       </c>
       <c r="H635" t="s">
-        <v>2208</v>
+        <v>2268</v>
       </c>
     </row>
     <row r="636" spans="1:8">
       <c r="A636" t="s">
-        <v>2209</v>
+        <v>2277</v>
       </c>
       <c r="B636" t="s">
         <v>9</v>
       </c>
       <c r="C636" t="s">
-        <v>25</v>
+        <v>30</v>
       </c>
       <c r="D636" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E636" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G636" s="1" t="s">
-        <v>2210</v>
+        <v>2278</v>
       </c>
       <c r="H636" t="s">
-        <v>2211</v>
+        <v>2279</v>
       </c>
     </row>
     <row r="637" spans="1:8">
       <c r="A637" t="s">
-        <v>2212</v>
+        <v>2280</v>
       </c>
       <c r="B637" t="s">
         <v>9</v>
       </c>
       <c r="C637" t="s">
-        <v>30</v>
+        <v>35</v>
       </c>
       <c r="D637" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E637" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G637" s="1" t="s">
-        <v>2213</v>
+        <v>2281</v>
       </c>
       <c r="H637" t="s">
-        <v>2214</v>
+        <v>2282</v>
       </c>
     </row>
     <row r="638" spans="1:8">
       <c r="A638" t="s">
-        <v>2215</v>
+        <v>2283</v>
       </c>
       <c r="B638" t="s">
         <v>9</v>
       </c>
       <c r="C638" t="s">
-        <v>35</v>
+        <v>39</v>
       </c>
       <c r="D638" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E638" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G638" s="1" t="s">
-        <v>2216</v>
+        <v>2284</v>
       </c>
       <c r="H638" t="s">
-        <v>2217</v>
+        <v>2285</v>
       </c>
     </row>
     <row r="639" spans="1:8">
       <c r="A639" t="s">
-        <v>2218</v>
+        <v>2286</v>
       </c>
       <c r="B639" t="s">
         <v>9</v>
       </c>
       <c r="C639" t="s">
-        <v>39</v>
+        <v>43</v>
       </c>
       <c r="D639" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E639" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G639" s="1" t="s">
-        <v>2219</v>
+        <v>2287</v>
       </c>
       <c r="H639" t="s">
-        <v>2220</v>
+        <v>2288</v>
       </c>
     </row>
     <row r="640" spans="1:8">
       <c r="A640" t="s">
-        <v>2221</v>
+        <v>2289</v>
       </c>
       <c r="B640" t="s">
         <v>9</v>
       </c>
       <c r="C640" t="s">
-        <v>43</v>
+        <v>48</v>
       </c>
       <c r="D640" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E640" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G640" s="1" t="s">
-        <v>2222</v>
+        <v>2290</v>
       </c>
       <c r="H640" t="s">
-        <v>2223</v>
+        <v>2291</v>
       </c>
     </row>
     <row r="641" spans="1:8">
       <c r="A641" t="s">
-        <v>2224</v>
+        <v>2292</v>
       </c>
       <c r="B641" t="s">
         <v>9</v>
       </c>
       <c r="C641" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="D641" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E641" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G641" s="1" t="s">
-        <v>2225</v>
+        <v>2293</v>
       </c>
       <c r="H641" t="s">
-        <v>2226</v>
+        <v>2294</v>
       </c>
     </row>
     <row r="642" spans="1:8">
       <c r="A642" t="s">
-        <v>2227</v>
+        <v>2295</v>
       </c>
       <c r="B642" t="s">
         <v>9</v>
       </c>
       <c r="C642" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="D642" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E642" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G642" s="1" t="s">
-        <v>2228</v>
+        <v>2296</v>
       </c>
       <c r="H642" t="s">
-        <v>2229</v>
+        <v>2297</v>
       </c>
     </row>
     <row r="643" spans="1:8">
       <c r="A643" t="s">
-        <v>2230</v>
+        <v>2298</v>
       </c>
       <c r="B643" t="s">
         <v>9</v>
       </c>
       <c r="C643" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="D643" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E643" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G643" s="1" t="s">
-        <v>2231</v>
+        <v>2299</v>
       </c>
       <c r="H643" t="s">
-        <v>2232</v>
+        <v>2300</v>
       </c>
     </row>
     <row r="644" spans="1:8">
       <c r="A644" t="s">
-        <v>2233</v>
+        <v>2301</v>
       </c>
       <c r="B644" t="s">
         <v>9</v>
       </c>
       <c r="C644" t="s">
-        <v>66</v>
+        <v>78</v>
       </c>
       <c r="D644" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E644" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G644" s="1" t="s">
-        <v>2234</v>
+        <v>2302</v>
       </c>
       <c r="H644" t="s">
-        <v>2235</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="645" spans="1:8">
       <c r="A645" t="s">
-        <v>2236</v>
+        <v>2304</v>
       </c>
       <c r="B645" t="s">
         <v>9</v>
       </c>
       <c r="C645" t="s">
-        <v>70</v>
+        <v>81</v>
       </c>
       <c r="D645" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E645" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G645" s="1" t="s">
-        <v>2237</v>
+        <v>2305</v>
       </c>
       <c r="H645" t="s">
-        <v>2238</v>
+        <v>2306</v>
       </c>
     </row>
     <row r="646" spans="1:8">
       <c r="A646" t="s">
-        <v>2239</v>
+        <v>2307</v>
       </c>
       <c r="B646" t="s">
         <v>9</v>
       </c>
       <c r="C646" t="s">
-        <v>74</v>
+        <v>85</v>
       </c>
       <c r="D646" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E646" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G646" s="1" t="s">
-        <v>2240</v>
+        <v>2308</v>
       </c>
       <c r="H646" t="s">
-        <v>2241</v>
+        <v>2309</v>
       </c>
     </row>
     <row r="647" spans="1:8">
       <c r="A647" t="s">
-        <v>2242</v>
+        <v>2310</v>
       </c>
       <c r="B647" t="s">
         <v>9</v>
       </c>
       <c r="C647" t="s">
-        <v>78</v>
+        <v>90</v>
       </c>
       <c r="D647" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E647" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G647" s="1" t="s">
-        <v>2243</v>
+        <v>2311</v>
       </c>
       <c r="H647" t="s">
-        <v>2244</v>
+        <v>2312</v>
       </c>
     </row>
     <row r="648" spans="1:8">
       <c r="A648" t="s">
-        <v>2245</v>
+        <v>2313</v>
       </c>
       <c r="B648" t="s">
         <v>9</v>
       </c>
       <c r="C648" t="s">
-        <v>81</v>
+        <v>95</v>
       </c>
       <c r="D648" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E648" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G648" s="1" t="s">
-        <v>2246</v>
+        <v>2314</v>
       </c>
       <c r="H648" t="s">
-        <v>2247</v>
+        <v>2315</v>
       </c>
     </row>
     <row r="649" spans="1:8">
       <c r="A649" t="s">
-        <v>2248</v>
+        <v>2316</v>
       </c>
       <c r="B649" t="s">
         <v>9</v>
       </c>
       <c r="C649" t="s">
-        <v>85</v>
+        <v>99</v>
       </c>
       <c r="D649" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E649" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G649" s="1" t="s">
-        <v>2249</v>
+        <v>2317</v>
       </c>
       <c r="H649" t="s">
-        <v>2250</v>
+        <v>2318</v>
       </c>
     </row>
     <row r="650" spans="1:8">
       <c r="A650" t="s">
-        <v>2251</v>
+        <v>2319</v>
       </c>
       <c r="B650" t="s">
         <v>9</v>
       </c>
       <c r="C650" t="s">
-        <v>90</v>
+        <v>103</v>
       </c>
       <c r="D650" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E650" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
       </c>
       <c r="G650" s="1" t="s">
-        <v>2252</v>
+        <v>2320</v>
       </c>
       <c r="H650" t="s">
-        <v>2253</v>
+        <v>2321</v>
       </c>
     </row>
     <row r="651" spans="1:8">
       <c r="A651" t="s">
-        <v>2254</v>
+        <v>2322</v>
       </c>
       <c r="B651" t="s">
         <v>9</v>
       </c>
       <c r="C651" t="s">
-        <v>95</v>
+        <v>107</v>
       </c>
       <c r="D651" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E651" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G651" s="1" t="s">
-        <v>2255</v>
+        <v>2323</v>
       </c>
       <c r="H651" t="s">
-        <v>2256</v>
+        <v>2324</v>
       </c>
     </row>
     <row r="652" spans="1:8">
       <c r="A652" t="s">
-        <v>2257</v>
+        <v>2325</v>
       </c>
       <c r="B652" t="s">
         <v>9</v>
       </c>
       <c r="C652" t="s">
-        <v>99</v>
+        <v>111</v>
       </c>
       <c r="D652" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E652" t="s">
-        <v>2200</v>
+        <v>2266</v>
       </c>
       <c r="G652" s="1" t="s">
-        <v>2258</v>
+        <v>2326</v>
       </c>
       <c r="H652" t="s">
-        <v>2259</v>
+        <v>2327</v>
       </c>
     </row>
     <row r="653" spans="1:8">
       <c r="A653" t="s">
-        <v>2260</v>
+        <v>2328</v>
       </c>
       <c r="B653" t="s">
         <v>9</v>
       </c>
       <c r="C653" t="s">
-        <v>103</v>
+        <v>115</v>
       </c>
       <c r="D653" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E653" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G653" s="1" t="s">
-        <v>2261</v>
+        <v>2329</v>
       </c>
       <c r="H653" t="s">
-        <v>2262</v>
+        <v>2330</v>
       </c>
     </row>
     <row r="654" spans="1:8">
       <c r="A654" t="s">
-        <v>2263</v>
+        <v>2331</v>
       </c>
       <c r="B654" t="s">
         <v>9</v>
       </c>
       <c r="C654" t="s">
-        <v>107</v>
+        <v>119</v>
       </c>
       <c r="D654" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E654" t="s">
-        <v>2200</v>
+        <v>2266</v>
       </c>
       <c r="G654" s="1" t="s">
-        <v>2264</v>
+        <v>2332</v>
       </c>
       <c r="H654" t="s">
-        <v>2265</v>
+        <v>2333</v>
       </c>
     </row>
     <row r="655" spans="1:8">
       <c r="A655" t="s">
+        <v>2334</v>
+      </c>
+      <c r="B655" t="s">
+        <v>9</v>
+      </c>
+      <c r="C655" t="s">
+        <v>123</v>
+      </c>
+      <c r="D655" t="s">
+        <v>2265</v>
+      </c>
+      <c r="E655" t="s">
         <v>2266</v>
       </c>
-      <c r="B655" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="G655" s="1" t="s">
-        <v>2267</v>
+        <v>2335</v>
       </c>
       <c r="H655" t="s">
-        <v>2268</v>
+        <v>2336</v>
       </c>
     </row>
     <row r="656" spans="1:8">
       <c r="A656" t="s">
-        <v>2269</v>
+        <v>2337</v>
       </c>
       <c r="B656" t="s">
         <v>9</v>
       </c>
       <c r="C656" t="s">
-        <v>115</v>
+        <v>127</v>
       </c>
       <c r="D656" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E656" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G656" s="1" t="s">
-        <v>2270</v>
+        <v>2338</v>
       </c>
       <c r="H656" t="s">
-        <v>2271</v>
+        <v>2339</v>
       </c>
     </row>
     <row r="657" spans="1:8">
       <c r="A657" t="s">
-        <v>2272</v>
+        <v>2340</v>
       </c>
       <c r="B657" t="s">
         <v>9</v>
       </c>
       <c r="C657" t="s">
-        <v>119</v>
+        <v>131</v>
       </c>
       <c r="D657" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E657" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G657" s="1" t="s">
-        <v>2273</v>
+        <v>2341</v>
       </c>
       <c r="H657" t="s">
-        <v>2274</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="658" spans="1:8">
       <c r="A658" t="s">
-        <v>2275</v>
+        <v>2342</v>
       </c>
       <c r="B658" t="s">
         <v>9</v>
       </c>
       <c r="C658" t="s">
-        <v>123</v>
+        <v>136</v>
       </c>
       <c r="D658" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E658" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>2266</v>
       </c>
       <c r="G658" s="1" t="s">
-        <v>2276</v>
+        <v>2343</v>
       </c>
       <c r="H658" t="s">
-        <v>2277</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="659" spans="1:8">
       <c r="A659" t="s">
-        <v>2278</v>
+        <v>2345</v>
       </c>
       <c r="B659" t="s">
         <v>9</v>
       </c>
       <c r="C659" t="s">
-        <v>127</v>
+        <v>140</v>
       </c>
       <c r="D659" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E659" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>2266</v>
       </c>
       <c r="G659" s="1" t="s">
-        <v>2279</v>
+        <v>2346</v>
       </c>
       <c r="H659" t="s">
-        <v>2280</v>
+        <v>2347</v>
       </c>
     </row>
     <row r="660" spans="1:8">
       <c r="A660" t="s">
-        <v>2281</v>
+        <v>2348</v>
       </c>
       <c r="B660" t="s">
         <v>9</v>
       </c>
       <c r="C660" t="s">
-        <v>131</v>
+        <v>144</v>
       </c>
       <c r="D660" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E660" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G660" s="1" t="s">
-        <v>2282</v>
+        <v>2349</v>
       </c>
       <c r="H660" t="s">
-        <v>2283</v>
+        <v>2350</v>
       </c>
     </row>
     <row r="661" spans="1:8">
       <c r="A661" t="s">
-        <v>2284</v>
+        <v>2351</v>
       </c>
       <c r="B661" t="s">
         <v>9</v>
       </c>
       <c r="C661" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="D661" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E661" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G661" s="1" t="s">
-        <v>2285</v>
+        <v>2352</v>
       </c>
       <c r="H661" t="s">
-        <v>2286</v>
+        <v>2353</v>
       </c>
     </row>
     <row r="662" spans="1:8">
       <c r="A662" t="s">
-        <v>2287</v>
+        <v>2354</v>
       </c>
       <c r="B662" t="s">
         <v>9</v>
       </c>
       <c r="C662" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="D662" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E662" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G662" s="1" t="s">
-        <v>2288</v>
+        <v>2355</v>
       </c>
       <c r="H662" t="s">
-        <v>2289</v>
+        <v>2356</v>
       </c>
     </row>
     <row r="663" spans="1:8">
       <c r="A663" t="s">
-        <v>2290</v>
+        <v>2357</v>
       </c>
       <c r="B663" t="s">
         <v>9</v>
       </c>
       <c r="C663" t="s">
-        <v>144</v>
+        <v>156</v>
       </c>
       <c r="D663" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E663" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G663" s="1" t="s">
-        <v>2291</v>
+        <v>2358</v>
       </c>
       <c r="H663" t="s">
-        <v>2292</v>
+        <v>2359</v>
       </c>
     </row>
     <row r="664" spans="1:8">
       <c r="A664" t="s">
-        <v>2293</v>
+        <v>2360</v>
       </c>
       <c r="B664" t="s">
         <v>9</v>
       </c>
       <c r="C664" t="s">
-        <v>148</v>
+        <v>160</v>
       </c>
       <c r="D664" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E664" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>2266</v>
       </c>
       <c r="G664" s="1" t="s">
-        <v>2294</v>
+        <v>2361</v>
       </c>
       <c r="H664" t="s">
-        <v>2295</v>
+        <v>2362</v>
       </c>
     </row>
     <row r="665" spans="1:8">
       <c r="A665" t="s">
-        <v>2296</v>
+        <v>2363</v>
       </c>
       <c r="B665" t="s">
         <v>9</v>
       </c>
       <c r="C665" t="s">
-        <v>152</v>
+        <v>164</v>
       </c>
       <c r="D665" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E665" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>2266</v>
       </c>
       <c r="G665" s="1" t="s">
-        <v>2297</v>
+        <v>2364</v>
       </c>
       <c r="H665" t="s">
-        <v>2298</v>
+        <v>2365</v>
       </c>
     </row>
     <row r="666" spans="1:8">
       <c r="A666" t="s">
-        <v>2299</v>
+        <v>2366</v>
       </c>
       <c r="B666" t="s">
         <v>9</v>
       </c>
       <c r="C666" t="s">
-        <v>156</v>
+        <v>168</v>
       </c>
       <c r="D666" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E666" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>2266</v>
       </c>
       <c r="G666" s="1" t="s">
-        <v>2300</v>
+        <v>2367</v>
       </c>
       <c r="H666" t="s">
-        <v>2301</v>
+        <v>2368</v>
       </c>
     </row>
     <row r="667" spans="1:8">
       <c r="A667" t="s">
-        <v>2302</v>
+        <v>2369</v>
       </c>
       <c r="B667" t="s">
         <v>9</v>
       </c>
       <c r="C667" t="s">
-        <v>168</v>
+        <v>172</v>
       </c>
       <c r="D667" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E667" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>2266</v>
       </c>
       <c r="G667" s="1" t="s">
-        <v>2303</v>
+        <v>2370</v>
       </c>
       <c r="H667" t="s">
-        <v>2304</v>
+        <v>2371</v>
       </c>
     </row>
     <row r="668" spans="1:8">
       <c r="A668" t="s">
-        <v>2305</v>
+        <v>2372</v>
       </c>
       <c r="B668" t="s">
         <v>9</v>
       </c>
       <c r="C668" t="s">
-        <v>172</v>
+        <v>176</v>
       </c>
       <c r="D668" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E668" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G668" s="1" t="s">
-        <v>2306</v>
+        <v>2373</v>
       </c>
       <c r="H668" t="s">
-        <v>2307</v>
+        <v>2374</v>
       </c>
     </row>
     <row r="669" spans="1:8">
       <c r="A669" t="s">
-        <v>2308</v>
+        <v>2375</v>
       </c>
       <c r="B669" t="s">
         <v>9</v>
       </c>
       <c r="C669" t="s">
-        <v>176</v>
+        <v>180</v>
       </c>
       <c r="D669" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E669" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G669" s="1" t="s">
-        <v>2309</v>
+        <v>2376</v>
       </c>
       <c r="H669" t="s">
-        <v>2310</v>
+        <v>2377</v>
       </c>
     </row>
     <row r="670" spans="1:8">
       <c r="A670" t="s">
-        <v>2311</v>
+        <v>2378</v>
       </c>
       <c r="B670" t="s">
         <v>9</v>
       </c>
       <c r="C670" t="s">
-        <v>180</v>
+        <v>184</v>
       </c>
       <c r="D670" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E670" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>2266</v>
       </c>
       <c r="G670" s="1" t="s">
-        <v>2312</v>
+        <v>2379</v>
       </c>
       <c r="H670" t="s">
-        <v>2313</v>
+        <v>2380</v>
       </c>
     </row>
     <row r="671" spans="1:8">
       <c r="A671" t="s">
-        <v>2314</v>
+        <v>2381</v>
       </c>
       <c r="B671" t="s">
         <v>9</v>
       </c>
       <c r="C671" t="s">
-        <v>184</v>
+        <v>188</v>
       </c>
       <c r="D671" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E671" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G671" s="1" t="s">
-        <v>2315</v>
+        <v>2382</v>
       </c>
       <c r="H671" t="s">
-        <v>2316</v>
+        <v>2383</v>
       </c>
     </row>
     <row r="672" spans="1:8">
       <c r="A672" t="s">
-        <v>2317</v>
+        <v>2384</v>
       </c>
       <c r="B672" t="s">
         <v>9</v>
       </c>
       <c r="C672" t="s">
-        <v>188</v>
+        <v>192</v>
       </c>
       <c r="D672" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E672" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G672" s="1" t="s">
-        <v>2318</v>
+        <v>2385</v>
       </c>
       <c r="H672" t="s">
-        <v>2319</v>
+        <v>2386</v>
       </c>
     </row>
     <row r="673" spans="1:8">
       <c r="A673" t="s">
-        <v>2320</v>
+        <v>2387</v>
       </c>
       <c r="B673" t="s">
         <v>9</v>
       </c>
       <c r="C673" t="s">
-        <v>192</v>
+        <v>196</v>
       </c>
       <c r="D673" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E673" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G673" s="1" t="s">
-        <v>2321</v>
+        <v>2388</v>
       </c>
       <c r="H673" t="s">
-        <v>2322</v>
+        <v>2389</v>
       </c>
     </row>
     <row r="674" spans="1:8">
       <c r="A674" t="s">
-        <v>2323</v>
+        <v>2390</v>
       </c>
       <c r="B674" t="s">
         <v>9</v>
       </c>
       <c r="C674" t="s">
-        <v>196</v>
+        <v>204</v>
       </c>
       <c r="D674" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E674" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G674" s="1" t="s">
-        <v>2324</v>
+        <v>2391</v>
       </c>
       <c r="H674" t="s">
-        <v>2325</v>
+        <v>2392</v>
       </c>
     </row>
     <row r="675" spans="1:8">
       <c r="A675" t="s">
-        <v>2326</v>
+        <v>2393</v>
       </c>
       <c r="B675" t="s">
         <v>9</v>
       </c>
       <c r="C675" t="s">
-        <v>200</v>
+        <v>209</v>
       </c>
       <c r="D675" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E675" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G675" s="1" t="s">
-        <v>2327</v>
+        <v>2394</v>
       </c>
       <c r="H675" t="s">
-        <v>2328</v>
+        <v>2395</v>
       </c>
     </row>
     <row r="676" spans="1:8">
       <c r="A676" t="s">
-        <v>2329</v>
+        <v>2396</v>
       </c>
       <c r="B676" t="s">
         <v>9</v>
       </c>
       <c r="C676" t="s">
-        <v>204</v>
+        <v>213</v>
       </c>
       <c r="D676" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E676" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G676" s="1" t="s">
-        <v>2330</v>
+        <v>2397</v>
       </c>
       <c r="H676" t="s">
-        <v>2331</v>
+        <v>2398</v>
       </c>
     </row>
     <row r="677" spans="1:8">
       <c r="A677" t="s">
-        <v>2332</v>
+        <v>2399</v>
       </c>
       <c r="B677" t="s">
         <v>9</v>
       </c>
       <c r="C677" t="s">
-        <v>209</v>
+        <v>217</v>
       </c>
       <c r="D677" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E677" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G677" s="1" t="s">
-        <v>2333</v>
+        <v>2400</v>
       </c>
       <c r="H677" t="s">
-        <v>2334</v>
+        <v>2401</v>
       </c>
     </row>
     <row r="678" spans="1:8">
       <c r="A678" t="s">
-        <v>2335</v>
+        <v>2402</v>
       </c>
       <c r="B678" t="s">
         <v>9</v>
       </c>
       <c r="C678" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="D678" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E678" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>2266</v>
       </c>
       <c r="G678" s="1" t="s">
-        <v>2336</v>
+        <v>2403</v>
       </c>
       <c r="H678" t="s">
-        <v>2337</v>
+        <v>2404</v>
       </c>
     </row>
     <row r="679" spans="1:8">
       <c r="A679" t="s">
-        <v>2338</v>
+        <v>2405</v>
       </c>
       <c r="B679" t="s">
         <v>9</v>
       </c>
       <c r="C679" t="s">
-        <v>217</v>
+        <v>225</v>
       </c>
       <c r="D679" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E679" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G679" s="1" t="s">
-        <v>2339</v>
+        <v>2406</v>
       </c>
       <c r="H679" t="s">
-        <v>2340</v>
+        <v>2407</v>
       </c>
     </row>
     <row r="680" spans="1:8">
       <c r="A680" t="s">
-        <v>2341</v>
+        <v>2408</v>
       </c>
       <c r="B680" t="s">
         <v>9</v>
       </c>
       <c r="C680" t="s">
-        <v>221</v>
+        <v>229</v>
       </c>
       <c r="D680" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E680" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>2266</v>
       </c>
       <c r="G680" s="1" t="s">
-        <v>2342</v>
+        <v>2409</v>
       </c>
       <c r="H680" t="s">
-        <v>2343</v>
+        <v>2344</v>
       </c>
     </row>
     <row r="681" spans="1:8">
       <c r="A681" t="s">
-        <v>2344</v>
+        <v>2410</v>
       </c>
       <c r="B681" t="s">
         <v>9</v>
       </c>
       <c r="C681" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
       <c r="D681" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E681" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G681" s="1" t="s">
-        <v>2345</v>
+        <v>2411</v>
       </c>
       <c r="H681" t="s">
-        <v>2346</v>
+        <v>2412</v>
       </c>
     </row>
     <row r="682" spans="1:8">
       <c r="A682" t="s">
-        <v>2347</v>
+        <v>2413</v>
       </c>
       <c r="B682" t="s">
         <v>9</v>
       </c>
       <c r="C682" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
       <c r="D682" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E682" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G682" s="1" t="s">
-        <v>2348</v>
+        <v>2414</v>
       </c>
       <c r="H682" t="s">
-        <v>2349</v>
+        <v>2415</v>
       </c>
     </row>
     <row r="683" spans="1:8">
       <c r="A683" t="s">
-        <v>2350</v>
+        <v>2416</v>
       </c>
       <c r="B683" t="s">
         <v>9</v>
       </c>
       <c r="C683" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
       <c r="D683" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E683" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G683" s="1" t="s">
-        <v>2351</v>
+        <v>2417</v>
       </c>
       <c r="H683" t="s">
-        <v>2352</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="684" spans="1:8">
       <c r="A684" t="s">
-        <v>2353</v>
+        <v>2419</v>
       </c>
       <c r="B684" t="s">
         <v>9</v>
       </c>
       <c r="C684" t="s">
-        <v>237</v>
+        <v>247</v>
       </c>
       <c r="D684" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E684" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>1855</v>
+        <v>2266</v>
       </c>
       <c r="G684" s="1" t="s">
-        <v>2354</v>
+        <v>2420</v>
       </c>
       <c r="H684" t="s">
-        <v>2355</v>
+        <v>2421</v>
       </c>
     </row>
     <row r="685" spans="1:8">
       <c r="A685" t="s">
-        <v>2356</v>
+        <v>2422</v>
       </c>
       <c r="B685" t="s">
         <v>9</v>
       </c>
       <c r="C685" t="s">
-        <v>242</v>
+        <v>251</v>
       </c>
       <c r="D685" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E685" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>2266</v>
       </c>
       <c r="G685" s="1" t="s">
-        <v>2357</v>
+        <v>2423</v>
       </c>
       <c r="H685" t="s">
-        <v>2358</v>
+        <v>2424</v>
       </c>
     </row>
     <row r="686" spans="1:8">
       <c r="A686" t="s">
-        <v>2359</v>
+        <v>2425</v>
       </c>
       <c r="B686" t="s">
         <v>9</v>
       </c>
       <c r="C686" t="s">
-        <v>247</v>
+        <v>255</v>
       </c>
       <c r="D686" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E686" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G686" s="1" t="s">
-        <v>2360</v>
+        <v>2426</v>
       </c>
       <c r="H686" t="s">
-        <v>2361</v>
+        <v>2427</v>
       </c>
     </row>
     <row r="687" spans="1:8">
       <c r="A687" t="s">
-        <v>2362</v>
+        <v>2428</v>
       </c>
       <c r="B687" t="s">
         <v>9</v>
       </c>
       <c r="C687" t="s">
-        <v>251</v>
+        <v>259</v>
       </c>
       <c r="D687" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E687" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G687" s="1" t="s">
-        <v>2363</v>
+        <v>2429</v>
       </c>
       <c r="H687" t="s">
-        <v>2364</v>
+        <v>2430</v>
       </c>
     </row>
     <row r="688" spans="1:8">
       <c r="A688" t="s">
-        <v>2365</v>
+        <v>2431</v>
       </c>
       <c r="B688" t="s">
         <v>9</v>
       </c>
       <c r="C688" t="s">
-        <v>255</v>
+        <v>263</v>
       </c>
       <c r="D688" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E688" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G688" s="1" t="s">
-        <v>2366</v>
+        <v>2432</v>
       </c>
       <c r="H688" t="s">
-        <v>2367</v>
+        <v>2433</v>
       </c>
     </row>
     <row r="689" spans="1:8">
       <c r="A689" t="s">
-        <v>2368</v>
+        <v>2434</v>
       </c>
       <c r="B689" t="s">
         <v>9</v>
       </c>
       <c r="C689" t="s">
-        <v>259</v>
+        <v>267</v>
       </c>
       <c r="D689" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E689" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G689" s="1" t="s">
-        <v>2369</v>
+        <v>2435</v>
       </c>
       <c r="H689" t="s">
-        <v>2370</v>
+        <v>2436</v>
       </c>
     </row>
     <row r="690" spans="1:8">
       <c r="A690" t="s">
-        <v>2371</v>
+        <v>2437</v>
       </c>
       <c r="B690" t="s">
         <v>9</v>
       </c>
       <c r="C690" t="s">
-        <v>263</v>
+        <v>271</v>
       </c>
       <c r="D690" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E690" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G690" s="1" t="s">
-        <v>2372</v>
+        <v>2438</v>
       </c>
       <c r="H690" t="s">
-        <v>2373</v>
+        <v>2439</v>
       </c>
     </row>
     <row r="691" spans="1:8">
       <c r="A691" t="s">
-        <v>2374</v>
+        <v>2440</v>
       </c>
       <c r="B691" t="s">
         <v>9</v>
       </c>
       <c r="C691" t="s">
-        <v>267</v>
+        <v>275</v>
       </c>
       <c r="D691" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E691" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G691" s="1" t="s">
-        <v>2375</v>
+        <v>2441</v>
       </c>
       <c r="H691" t="s">
-        <v>2376</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="692" spans="1:8">
       <c r="A692" t="s">
-        <v>2377</v>
+        <v>2442</v>
       </c>
       <c r="B692" t="s">
         <v>9</v>
       </c>
       <c r="C692" t="s">
-        <v>271</v>
+        <v>279</v>
       </c>
       <c r="D692" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E692" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G692" s="1" t="s">
-        <v>2378</v>
+        <v>2443</v>
       </c>
       <c r="H692" t="s">
-        <v>2379</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="693" spans="1:8">
       <c r="A693" t="s">
-        <v>2380</v>
+        <v>2444</v>
       </c>
       <c r="B693" t="s">
         <v>9</v>
       </c>
       <c r="C693" t="s">
-        <v>275</v>
+        <v>283</v>
       </c>
       <c r="D693" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E693" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>243</v>
+        <v>2266</v>
       </c>
       <c r="G693" s="1" t="s">
-        <v>2381</v>
+        <v>2445</v>
       </c>
       <c r="H693" t="s">
-        <v>2382</v>
+        <v>2446</v>
       </c>
     </row>
     <row r="694" spans="1:8">
       <c r="A694" t="s">
-        <v>2383</v>
+        <v>2447</v>
       </c>
       <c r="B694" t="s">
         <v>9</v>
       </c>
       <c r="C694" t="s">
-        <v>279</v>
+        <v>287</v>
       </c>
       <c r="D694" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E694" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2266</v>
       </c>
       <c r="G694" s="1" t="s">
-        <v>2384</v>
+        <v>2448</v>
       </c>
       <c r="H694" t="s">
-        <v>2385</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="695" spans="1:8">
       <c r="A695" t="s">
-        <v>2386</v>
+        <v>2449</v>
       </c>
       <c r="B695" t="s">
         <v>9</v>
       </c>
       <c r="C695" t="s">
-        <v>283</v>
+        <v>291</v>
       </c>
       <c r="D695" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E695" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G695" s="1" t="s">
-        <v>2387</v>
+        <v>2450</v>
       </c>
       <c r="H695" t="s">
-        <v>2388</v>
+        <v>2451</v>
       </c>
     </row>
     <row r="696" spans="1:8">
       <c r="A696" t="s">
-        <v>2389</v>
+        <v>2452</v>
       </c>
       <c r="B696" t="s">
         <v>9</v>
       </c>
       <c r="C696" t="s">
-        <v>287</v>
+        <v>295</v>
       </c>
       <c r="D696" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E696" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>2266</v>
       </c>
       <c r="G696" s="1" t="s">
-        <v>2390</v>
+        <v>2453</v>
       </c>
       <c r="H696" t="s">
-        <v>2391</v>
+        <v>2454</v>
       </c>
     </row>
     <row r="697" spans="1:8">
       <c r="A697" t="s">
-        <v>2392</v>
+        <v>2455</v>
       </c>
       <c r="B697" t="s">
         <v>9</v>
       </c>
       <c r="C697" t="s">
-        <v>291</v>
+        <v>299</v>
       </c>
       <c r="D697" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E697" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G697" s="1" t="s">
-        <v>2393</v>
+        <v>2456</v>
       </c>
       <c r="H697" t="s">
-        <v>2394</v>
+        <v>2457</v>
       </c>
     </row>
     <row r="698" spans="1:8">
       <c r="A698" t="s">
-        <v>2395</v>
+        <v>2458</v>
       </c>
       <c r="B698" t="s">
         <v>9</v>
       </c>
       <c r="C698" t="s">
-        <v>295</v>
+        <v>303</v>
       </c>
       <c r="D698" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E698" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G698" s="1" t="s">
-        <v>2396</v>
+        <v>2459</v>
       </c>
       <c r="H698" t="s">
-        <v>2397</v>
+        <v>2460</v>
       </c>
     </row>
     <row r="699" spans="1:8">
       <c r="A699" t="s">
-        <v>2398</v>
+        <v>2461</v>
       </c>
       <c r="B699" t="s">
         <v>9</v>
       </c>
       <c r="C699" t="s">
-        <v>299</v>
+        <v>307</v>
       </c>
       <c r="D699" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E699" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G699" s="1" t="s">
-        <v>2399</v>
+        <v>2462</v>
       </c>
       <c r="H699" t="s">
-        <v>2400</v>
+        <v>2463</v>
       </c>
     </row>
     <row r="700" spans="1:8">
       <c r="A700" t="s">
-        <v>2401</v>
+        <v>2464</v>
       </c>
       <c r="B700" t="s">
         <v>9</v>
       </c>
       <c r="C700" t="s">
-        <v>303</v>
+        <v>311</v>
       </c>
       <c r="D700" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E700" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2266</v>
       </c>
       <c r="G700" s="1" t="s">
-        <v>2402</v>
+        <v>2465</v>
       </c>
       <c r="H700" t="s">
-        <v>2403</v>
+        <v>2466</v>
       </c>
     </row>
     <row r="701" spans="1:8">
       <c r="A701" t="s">
-        <v>2404</v>
+        <v>2467</v>
       </c>
       <c r="B701" t="s">
         <v>9</v>
       </c>
       <c r="C701" t="s">
-        <v>307</v>
+        <v>315</v>
       </c>
       <c r="D701" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E701" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G701" s="1" t="s">
-        <v>2405</v>
+        <v>2468</v>
       </c>
       <c r="H701" t="s">
-        <v>2406</v>
+        <v>2469</v>
       </c>
     </row>
     <row r="702" spans="1:8">
       <c r="A702" t="s">
-        <v>2407</v>
+        <v>2470</v>
       </c>
       <c r="B702" t="s">
         <v>9</v>
       </c>
       <c r="C702" t="s">
-        <v>311</v>
+        <v>319</v>
       </c>
       <c r="D702" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E702" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G702" s="1" t="s">
-        <v>2408</v>
+        <v>2471</v>
       </c>
       <c r="H702" t="s">
-        <v>2409</v>
+        <v>2472</v>
       </c>
     </row>
     <row r="703" spans="1:8">
       <c r="A703" t="s">
-        <v>2410</v>
+        <v>2473</v>
       </c>
       <c r="B703" t="s">
         <v>9</v>
       </c>
       <c r="C703" t="s">
-        <v>315</v>
+        <v>323</v>
       </c>
       <c r="D703" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E703" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G703" s="1" t="s">
-        <v>2411</v>
+        <v>2474</v>
       </c>
       <c r="H703" t="s">
-        <v>2412</v>
+        <v>2475</v>
       </c>
     </row>
     <row r="704" spans="1:8">
       <c r="A704" t="s">
-        <v>2413</v>
+        <v>2476</v>
       </c>
       <c r="B704" t="s">
         <v>9</v>
       </c>
       <c r="C704" t="s">
-        <v>319</v>
+        <v>327</v>
       </c>
       <c r="D704" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E704" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G704" s="1" t="s">
-        <v>2414</v>
+        <v>2477</v>
       </c>
       <c r="H704" t="s">
-        <v>2415</v>
+        <v>2478</v>
       </c>
     </row>
     <row r="705" spans="1:8">
       <c r="A705" t="s">
-        <v>2416</v>
+        <v>2479</v>
       </c>
       <c r="B705" t="s">
         <v>9</v>
       </c>
       <c r="C705" t="s">
-        <v>323</v>
+        <v>331</v>
       </c>
       <c r="D705" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E705" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>2266</v>
       </c>
       <c r="G705" s="1" t="s">
-        <v>2417</v>
+        <v>2480</v>
       </c>
       <c r="H705" t="s">
-        <v>2418</v>
+        <v>2481</v>
       </c>
     </row>
     <row r="706" spans="1:8">
       <c r="A706" t="s">
-        <v>2419</v>
+        <v>2482</v>
       </c>
       <c r="B706" t="s">
         <v>9</v>
       </c>
       <c r="C706" t="s">
-        <v>327</v>
+        <v>339</v>
       </c>
       <c r="D706" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E706" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G706" s="1" t="s">
-        <v>2420</v>
+        <v>2483</v>
       </c>
       <c r="H706" t="s">
-        <v>2421</v>
+        <v>2484</v>
       </c>
     </row>
     <row r="707" spans="1:8">
       <c r="A707" t="s">
-        <v>2422</v>
+        <v>2485</v>
       </c>
       <c r="B707" t="s">
         <v>9</v>
       </c>
       <c r="C707" t="s">
-        <v>331</v>
+        <v>343</v>
       </c>
       <c r="D707" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E707" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>2423</v>
+        <v>2266</v>
       </c>
       <c r="G707" s="1" t="s">
-        <v>2424</v>
+        <v>2486</v>
       </c>
       <c r="H707" t="s">
-        <v>2425</v>
+        <v>2487</v>
       </c>
     </row>
     <row r="708" spans="1:8">
       <c r="A708" t="s">
-        <v>2426</v>
+        <v>2488</v>
       </c>
       <c r="B708" t="s">
         <v>9</v>
       </c>
       <c r="C708" t="s">
-        <v>335</v>
+        <v>347</v>
       </c>
       <c r="D708" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E708" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G708" s="1" t="s">
-        <v>2427</v>
+        <v>2489</v>
       </c>
       <c r="H708" t="s">
-        <v>2428</v>
+        <v>2490</v>
       </c>
     </row>
     <row r="709" spans="1:8">
       <c r="A709" t="s">
-        <v>2429</v>
+        <v>2491</v>
       </c>
       <c r="B709" t="s">
         <v>9</v>
       </c>
       <c r="C709" t="s">
-        <v>339</v>
+        <v>351</v>
       </c>
       <c r="D709" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E709" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
       </c>
       <c r="G709" s="1" t="s">
-        <v>2430</v>
+        <v>2492</v>
       </c>
       <c r="H709" t="s">
-        <v>2431</v>
+        <v>2493</v>
       </c>
     </row>
     <row r="710" spans="1:8">
       <c r="A710" t="s">
-        <v>2432</v>
+        <v>2494</v>
       </c>
       <c r="B710" t="s">
         <v>9</v>
       </c>
       <c r="C710" t="s">
-        <v>343</v>
+        <v>359</v>
       </c>
       <c r="D710" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E710" t="s">
-        <v>2200</v>
+        <v>2266</v>
       </c>
       <c r="G710" s="1" t="s">
-        <v>2433</v>
+        <v>2495</v>
       </c>
       <c r="H710" t="s">
-        <v>2434</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="711" spans="1:8">
       <c r="A711" t="s">
-        <v>2435</v>
+        <v>2496</v>
       </c>
       <c r="B711" t="s">
         <v>9</v>
       </c>
       <c r="C711" t="s">
-        <v>347</v>
+        <v>363</v>
       </c>
       <c r="D711" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E711" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G711" s="1" t="s">
-        <v>2436</v>
+        <v>2497</v>
       </c>
       <c r="H711" t="s">
-        <v>2437</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="712" spans="1:8">
       <c r="A712" t="s">
-        <v>2438</v>
+        <v>2498</v>
       </c>
       <c r="B712" t="s">
         <v>9</v>
       </c>
       <c r="C712" t="s">
-        <v>351</v>
+        <v>367</v>
       </c>
       <c r="D712" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E712" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G712" s="1" t="s">
-        <v>2439</v>
+        <v>2499</v>
       </c>
       <c r="H712" t="s">
-        <v>2440</v>
+        <v>2500</v>
       </c>
     </row>
     <row r="713" spans="1:8">
       <c r="A713" t="s">
-        <v>2441</v>
+        <v>2501</v>
       </c>
       <c r="B713" t="s">
         <v>9</v>
       </c>
       <c r="C713" t="s">
-        <v>355</v>
+        <v>371</v>
       </c>
       <c r="D713" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E713" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G713" s="1" t="s">
-        <v>2442</v>
+        <v>2502</v>
       </c>
       <c r="H713" t="s">
-        <v>2443</v>
+        <v>2503</v>
       </c>
     </row>
     <row r="714" spans="1:8">
       <c r="A714" t="s">
-        <v>2444</v>
+        <v>2504</v>
       </c>
       <c r="B714" t="s">
         <v>9</v>
       </c>
       <c r="C714" t="s">
-        <v>359</v>
+        <v>375</v>
       </c>
       <c r="D714" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E714" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G714" s="1" t="s">
-        <v>2445</v>
+        <v>2505</v>
       </c>
       <c r="H714" t="s">
-        <v>2446</v>
+        <v>2506</v>
       </c>
     </row>
     <row r="715" spans="1:8">
       <c r="A715" t="s">
-        <v>2447</v>
+        <v>2507</v>
       </c>
       <c r="B715" t="s">
         <v>9</v>
       </c>
       <c r="C715" t="s">
-        <v>363</v>
+        <v>379</v>
       </c>
       <c r="D715" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E715" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G715" s="1" t="s">
-        <v>2448</v>
+        <v>2508</v>
       </c>
       <c r="H715" t="s">
-        <v>2449</v>
+        <v>2509</v>
       </c>
     </row>
     <row r="716" spans="1:8">
       <c r="A716" t="s">
-        <v>2450</v>
+        <v>2510</v>
       </c>
       <c r="B716" t="s">
         <v>9</v>
       </c>
       <c r="C716" t="s">
-        <v>367</v>
+        <v>383</v>
       </c>
       <c r="D716" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E716" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G716" s="1" t="s">
-        <v>2451</v>
+        <v>2511</v>
       </c>
       <c r="H716" t="s">
-        <v>2452</v>
+        <v>2512</v>
       </c>
     </row>
     <row r="717" spans="1:8">
       <c r="A717" t="s">
-        <v>2453</v>
+        <v>2513</v>
       </c>
       <c r="B717" t="s">
         <v>9</v>
       </c>
       <c r="C717" t="s">
-        <v>371</v>
+        <v>387</v>
       </c>
       <c r="D717" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E717" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G717" s="1" t="s">
-        <v>2454</v>
+        <v>2514</v>
       </c>
       <c r="H717" t="s">
-        <v>2455</v>
+        <v>2515</v>
       </c>
     </row>
     <row r="718" spans="1:8">
       <c r="A718" t="s">
-        <v>2456</v>
+        <v>2516</v>
       </c>
       <c r="B718" t="s">
         <v>9</v>
       </c>
       <c r="C718" t="s">
-        <v>375</v>
+        <v>391</v>
       </c>
       <c r="D718" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E718" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>2266</v>
       </c>
       <c r="G718" s="1" t="s">
-        <v>2457</v>
+        <v>2517</v>
       </c>
       <c r="H718" t="s">
-        <v>2458</v>
+        <v>2518</v>
       </c>
     </row>
     <row r="719" spans="1:8">
       <c r="A719" t="s">
-        <v>2459</v>
+        <v>2519</v>
       </c>
       <c r="B719" t="s">
         <v>9</v>
       </c>
       <c r="C719" t="s">
-        <v>379</v>
+        <v>395</v>
       </c>
       <c r="D719" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E719" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G719" s="1" t="s">
-        <v>2460</v>
+        <v>2520</v>
       </c>
       <c r="H719" t="s">
-        <v>2461</v>
+        <v>2521</v>
       </c>
     </row>
     <row r="720" spans="1:8">
       <c r="A720" t="s">
-        <v>2462</v>
+        <v>2522</v>
       </c>
       <c r="B720" t="s">
         <v>9</v>
       </c>
       <c r="C720" t="s">
-        <v>383</v>
+        <v>399</v>
       </c>
       <c r="D720" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E720" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G720" s="1" t="s">
-        <v>2463</v>
+        <v>2523</v>
       </c>
       <c r="H720" t="s">
-        <v>2464</v>
+        <v>2418</v>
       </c>
     </row>
     <row r="721" spans="1:8">
       <c r="A721" t="s">
-        <v>2465</v>
+        <v>2524</v>
       </c>
       <c r="B721" t="s">
         <v>9</v>
       </c>
       <c r="C721" t="s">
-        <v>387</v>
+        <v>404</v>
       </c>
       <c r="D721" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E721" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>2423</v>
+        <v>2266</v>
       </c>
       <c r="G721" s="1" t="s">
-        <v>2466</v>
+        <v>2525</v>
       </c>
       <c r="H721" t="s">
-        <v>2467</v>
+        <v>2526</v>
       </c>
     </row>
     <row r="722" spans="1:8">
       <c r="A722" t="s">
-        <v>2468</v>
+        <v>2527</v>
       </c>
       <c r="B722" t="s">
         <v>9</v>
       </c>
       <c r="C722" t="s">
-        <v>391</v>
+        <v>408</v>
       </c>
       <c r="D722" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E722" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G722" s="1" t="s">
-        <v>2469</v>
+        <v>2528</v>
       </c>
       <c r="H722" t="s">
-        <v>2470</v>
+        <v>2529</v>
       </c>
     </row>
     <row r="723" spans="1:8">
       <c r="A723" t="s">
-        <v>2471</v>
+        <v>2530</v>
       </c>
       <c r="B723" t="s">
         <v>9</v>
       </c>
       <c r="C723" t="s">
-        <v>395</v>
+        <v>412</v>
       </c>
       <c r="D723" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E723" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>2266</v>
       </c>
       <c r="G723" s="1" t="s">
-        <v>2472</v>
+        <v>2531</v>
       </c>
       <c r="H723" t="s">
-        <v>2473</v>
+        <v>2532</v>
       </c>
     </row>
     <row r="724" spans="1:8">
       <c r="A724" t="s">
-        <v>2474</v>
+        <v>2533</v>
       </c>
       <c r="B724" t="s">
         <v>9</v>
       </c>
       <c r="C724" t="s">
-        <v>399</v>
+        <v>416</v>
       </c>
       <c r="D724" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E724" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2266</v>
       </c>
       <c r="G724" s="1" t="s">
-        <v>2475</v>
+        <v>2534</v>
       </c>
       <c r="H724" t="s">
-        <v>2476</v>
+        <v>2535</v>
       </c>
     </row>
     <row r="725" spans="1:8">
       <c r="A725" t="s">
-        <v>2477</v>
+        <v>2536</v>
       </c>
       <c r="B725" t="s">
         <v>9</v>
       </c>
       <c r="C725" t="s">
-        <v>404</v>
+        <v>420</v>
       </c>
       <c r="D725" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E725" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G725" s="1" t="s">
-        <v>2478</v>
+        <v>2537</v>
       </c>
       <c r="H725" t="s">
-        <v>2479</v>
+        <v>2538</v>
       </c>
     </row>
     <row r="726" spans="1:8">
       <c r="A726" t="s">
-        <v>2480</v>
+        <v>2539</v>
       </c>
       <c r="B726" t="s">
         <v>9</v>
       </c>
       <c r="C726" t="s">
-        <v>408</v>
+        <v>424</v>
       </c>
       <c r="D726" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E726" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>238</v>
+        <v>2266</v>
       </c>
       <c r="G726" s="1" t="s">
-        <v>2481</v>
+        <v>2540</v>
       </c>
       <c r="H726" t="s">
-        <v>2482</v>
+        <v>2541</v>
       </c>
     </row>
     <row r="727" spans="1:8">
       <c r="A727" t="s">
-        <v>2483</v>
+        <v>2542</v>
       </c>
       <c r="B727" t="s">
         <v>9</v>
       </c>
       <c r="C727" t="s">
-        <v>412</v>
+        <v>428</v>
       </c>
       <c r="D727" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E727" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G727" s="1" t="s">
-        <v>2484</v>
+        <v>2543</v>
       </c>
       <c r="H727" t="s">
-        <v>2485</v>
+        <v>2544</v>
       </c>
     </row>
     <row r="728" spans="1:8">
       <c r="A728" t="s">
-        <v>2486</v>
+        <v>2545</v>
       </c>
       <c r="B728" t="s">
         <v>9</v>
       </c>
       <c r="C728" t="s">
-        <v>416</v>
+        <v>432</v>
       </c>
       <c r="D728" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E728" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
       </c>
       <c r="G728" s="1" t="s">
-        <v>2487</v>
+        <v>2546</v>
       </c>
       <c r="H728" t="s">
-        <v>2488</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="729" spans="1:8">
       <c r="A729" t="s">
-        <v>2489</v>
+        <v>2548</v>
       </c>
       <c r="B729" t="s">
         <v>9</v>
       </c>
       <c r="C729" t="s">
-        <v>420</v>
+        <v>436</v>
       </c>
       <c r="D729" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E729" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
       </c>
       <c r="G729" s="1" t="s">
-        <v>2490</v>
+        <v>2549</v>
       </c>
       <c r="H729" t="s">
-        <v>2491</v>
+        <v>2547</v>
       </c>
     </row>
     <row r="730" spans="1:8">
       <c r="A730" t="s">
-        <v>2492</v>
+        <v>2550</v>
       </c>
       <c r="B730" t="s">
         <v>9</v>
       </c>
       <c r="C730" t="s">
-        <v>424</v>
+        <v>440</v>
       </c>
       <c r="D730" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E730" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
       </c>
       <c r="G730" s="1" t="s">
-        <v>2493</v>
+        <v>2551</v>
       </c>
       <c r="H730" t="s">
-        <v>2494</v>
+        <v>2552</v>
       </c>
     </row>
     <row r="731" spans="1:8">
       <c r="A731" t="s">
-        <v>2495</v>
+        <v>2553</v>
       </c>
       <c r="B731" t="s">
         <v>9</v>
       </c>
       <c r="C731" t="s">
-        <v>428</v>
+        <v>444</v>
       </c>
       <c r="D731" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E731" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>13</v>
+        <v>2266</v>
       </c>
       <c r="G731" s="1" t="s">
-        <v>2496</v>
+        <v>2554</v>
       </c>
       <c r="H731" t="s">
-        <v>2497</v>
+        <v>2303</v>
       </c>
     </row>
     <row r="732" spans="1:8">
       <c r="A732" t="s">
-        <v>2498</v>
+        <v>2555</v>
       </c>
       <c r="B732" t="s">
         <v>9</v>
       </c>
       <c r="C732" t="s">
-        <v>432</v>
+        <v>449</v>
       </c>
       <c r="D732" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E732" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G732" s="1" t="s">
-        <v>2499</v>
+        <v>2556</v>
       </c>
       <c r="H732" t="s">
-        <v>2500</v>
+        <v>2557</v>
       </c>
     </row>
     <row r="733" spans="1:8">
       <c r="A733" t="s">
-        <v>2501</v>
+        <v>2558</v>
       </c>
       <c r="B733" t="s">
         <v>9</v>
       </c>
       <c r="C733" t="s">
-        <v>436</v>
+        <v>454</v>
       </c>
       <c r="D733" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E733" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G733" s="1" t="s">
-        <v>2502</v>
+        <v>2559</v>
       </c>
       <c r="H733" t="s">
-        <v>2503</v>
+        <v>2560</v>
       </c>
     </row>
     <row r="734" spans="1:8">
       <c r="A734" t="s">
-        <v>2504</v>
+        <v>2561</v>
       </c>
       <c r="B734" t="s">
         <v>9</v>
       </c>
       <c r="C734" t="s">
-        <v>440</v>
+        <v>458</v>
       </c>
       <c r="D734" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E734" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>2266</v>
       </c>
       <c r="G734" s="1" t="s">
-        <v>2505</v>
+        <v>2562</v>
       </c>
       <c r="H734" t="s">
-        <v>2506</v>
+        <v>2563</v>
       </c>
     </row>
     <row r="735" spans="1:8">
       <c r="A735" t="s">
-        <v>2507</v>
+        <v>2564</v>
       </c>
       <c r="B735" t="s">
         <v>9</v>
       </c>
       <c r="C735" t="s">
-        <v>444</v>
+        <v>462</v>
       </c>
       <c r="D735" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E735" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>2266</v>
       </c>
       <c r="G735" s="1" t="s">
-        <v>2508</v>
+        <v>2565</v>
       </c>
       <c r="H735" t="s">
-        <v>2509</v>
+        <v>2566</v>
       </c>
     </row>
     <row r="736" spans="1:8">
       <c r="A736" t="s">
-        <v>2510</v>
+        <v>2567</v>
       </c>
       <c r="B736" t="s">
         <v>9</v>
       </c>
       <c r="C736" t="s">
-        <v>449</v>
+        <v>466</v>
       </c>
       <c r="D736" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E736" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G736" s="1" t="s">
-        <v>2511</v>
+        <v>2568</v>
       </c>
       <c r="H736" t="s">
-        <v>2512</v>
+        <v>2569</v>
       </c>
     </row>
     <row r="737" spans="1:8">
       <c r="A737" t="s">
-        <v>2513</v>
+        <v>2570</v>
       </c>
       <c r="B737" t="s">
         <v>9</v>
       </c>
       <c r="C737" t="s">
-        <v>454</v>
+        <v>470</v>
       </c>
       <c r="D737" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E737" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G737" s="1" t="s">
-        <v>2514</v>
+        <v>2571</v>
       </c>
       <c r="H737" t="s">
-        <v>2515</v>
+        <v>2572</v>
       </c>
     </row>
     <row r="738" spans="1:8">
       <c r="A738" t="s">
-        <v>2516</v>
+        <v>2573</v>
       </c>
       <c r="B738" t="s">
         <v>9</v>
       </c>
       <c r="C738" t="s">
-        <v>458</v>
+        <v>474</v>
       </c>
       <c r="D738" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E738" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G738" s="1" t="s">
-        <v>2517</v>
+        <v>2574</v>
       </c>
       <c r="H738" t="s">
-        <v>2518</v>
+        <v>2575</v>
       </c>
     </row>
     <row r="739" spans="1:8">
       <c r="A739" t="s">
-        <v>2519</v>
+        <v>2576</v>
       </c>
       <c r="B739" t="s">
         <v>9</v>
       </c>
       <c r="C739" t="s">
-        <v>462</v>
+        <v>478</v>
       </c>
       <c r="D739" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E739" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>2266</v>
       </c>
       <c r="G739" s="1" t="s">
-        <v>2520</v>
+        <v>2577</v>
       </c>
       <c r="H739" t="s">
-        <v>2521</v>
+        <v>2578</v>
       </c>
     </row>
     <row r="740" spans="1:8">
       <c r="A740" t="s">
-        <v>2522</v>
+        <v>2579</v>
       </c>
       <c r="B740" t="s">
         <v>9</v>
       </c>
       <c r="C740" t="s">
-        <v>466</v>
+        <v>482</v>
       </c>
       <c r="D740" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E740" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2266</v>
       </c>
       <c r="G740" s="1" t="s">
-        <v>2523</v>
+        <v>2580</v>
       </c>
       <c r="H740" t="s">
-        <v>2524</v>
+        <v>2581</v>
       </c>
     </row>
     <row r="741" spans="1:8">
       <c r="A741" t="s">
-        <v>2525</v>
+        <v>2582</v>
       </c>
       <c r="B741" t="s">
         <v>9</v>
       </c>
       <c r="C741" t="s">
-        <v>470</v>
+        <v>490</v>
       </c>
       <c r="D741" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E741" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G741" s="1" t="s">
-        <v>2526</v>
+        <v>2583</v>
       </c>
       <c r="H741" t="s">
-        <v>2527</v>
+        <v>2584</v>
       </c>
     </row>
     <row r="742" spans="1:8">
       <c r="A742" t="s">
-        <v>2528</v>
+        <v>2585</v>
       </c>
       <c r="B742" t="s">
         <v>9</v>
       </c>
       <c r="C742" t="s">
-        <v>474</v>
+        <v>494</v>
       </c>
       <c r="D742" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E742" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>44</v>
+        <v>2266</v>
       </c>
       <c r="G742" s="1" t="s">
+        <v>2586</v>
+      </c>
+      <c r="H742" t="s">
         <v>2529</v>
-      </c>
-[...1 lines deleted...]
-        <v>2530</v>
       </c>
     </row>
     <row r="743" spans="1:8">
       <c r="A743" t="s">
-        <v>2531</v>
+        <v>2587</v>
       </c>
       <c r="B743" t="s">
         <v>9</v>
       </c>
       <c r="C743" t="s">
-        <v>482</v>
+        <v>498</v>
       </c>
       <c r="D743" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E743" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G743" s="1" t="s">
-        <v>2532</v>
+        <v>2588</v>
       </c>
       <c r="H743" t="s">
-        <v>2533</v>
+        <v>2589</v>
       </c>
     </row>
     <row r="744" spans="1:8">
       <c r="A744" t="s">
-        <v>2534</v>
+        <v>2590</v>
       </c>
       <c r="B744" t="s">
         <v>9</v>
       </c>
       <c r="C744" t="s">
-        <v>490</v>
+        <v>502</v>
       </c>
       <c r="D744" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E744" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>26</v>
+        <v>2266</v>
       </c>
       <c r="G744" s="1" t="s">
-        <v>2535</v>
+        <v>2591</v>
       </c>
       <c r="H744" t="s">
-        <v>2536</v>
+        <v>2592</v>
       </c>
     </row>
     <row r="745" spans="1:8">
       <c r="A745" t="s">
-        <v>2537</v>
+        <v>2593</v>
       </c>
       <c r="B745" t="s">
         <v>9</v>
       </c>
       <c r="C745" t="s">
-        <v>494</v>
+        <v>506</v>
       </c>
       <c r="D745" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E745" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>2266</v>
       </c>
       <c r="G745" s="1" t="s">
-        <v>2538</v>
+        <v>2594</v>
       </c>
       <c r="H745" t="s">
-        <v>2539</v>
+        <v>2595</v>
       </c>
     </row>
     <row r="746" spans="1:8">
       <c r="A746" t="s">
-        <v>2540</v>
+        <v>2596</v>
       </c>
       <c r="B746" t="s">
         <v>9</v>
       </c>
       <c r="C746" t="s">
-        <v>498</v>
+        <v>510</v>
       </c>
       <c r="D746" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E746" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>91</v>
+        <v>2266</v>
       </c>
       <c r="G746" s="1" t="s">
-        <v>2541</v>
+        <v>2597</v>
       </c>
       <c r="H746" t="s">
-        <v>2542</v>
+        <v>2598</v>
       </c>
     </row>
     <row r="747" spans="1:8">
       <c r="A747" t="s">
-        <v>2543</v>
+        <v>2599</v>
       </c>
       <c r="B747" t="s">
         <v>9</v>
       </c>
       <c r="C747" t="s">
-        <v>502</v>
+        <v>514</v>
       </c>
       <c r="D747" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E747" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G747" s="1" t="s">
-        <v>2544</v>
+        <v>2600</v>
       </c>
       <c r="H747" t="s">
-        <v>2545</v>
+        <v>2601</v>
       </c>
     </row>
     <row r="748" spans="1:8">
       <c r="A748" t="s">
-        <v>2546</v>
+        <v>2602</v>
       </c>
       <c r="B748" t="s">
         <v>9</v>
       </c>
       <c r="C748" t="s">
-        <v>506</v>
+        <v>519</v>
       </c>
       <c r="D748" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E748" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>2266</v>
       </c>
       <c r="G748" s="1" t="s">
-        <v>2547</v>
+        <v>2603</v>
       </c>
       <c r="H748" t="s">
-        <v>2548</v>
+        <v>2604</v>
       </c>
     </row>
     <row r="749" spans="1:8">
       <c r="A749" t="s">
-        <v>2549</v>
+        <v>2605</v>
       </c>
       <c r="B749" t="s">
         <v>9</v>
       </c>
       <c r="C749" t="s">
-        <v>510</v>
+        <v>523</v>
       </c>
       <c r="D749" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E749" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G749" s="1" t="s">
-        <v>2550</v>
+        <v>2606</v>
       </c>
       <c r="H749" t="s">
-        <v>2551</v>
+        <v>2607</v>
       </c>
     </row>
     <row r="750" spans="1:8">
       <c r="A750" t="s">
-        <v>2552</v>
+        <v>2608</v>
       </c>
       <c r="B750" t="s">
         <v>9</v>
       </c>
       <c r="C750" t="s">
-        <v>514</v>
+        <v>527</v>
       </c>
       <c r="D750" t="s">
-        <v>2199</v>
+        <v>2265</v>
       </c>
       <c r="E750" t="s">
-        <v>2200</v>
-[...2 lines deleted...]
-        <v>86</v>
+        <v>2266</v>
       </c>
       <c r="G750" s="1" t="s">
-        <v>2553</v>
+        <v>2609</v>
       </c>
       <c r="H750" t="s">
-        <v>2554</v>
+        <v>2610</v>
       </c>
     </row>
     <row r="751" spans="1:8">
       <c r="A751" t="s">
-        <v>2555</v>
+        <v>2611</v>
       </c>
       <c r="B751" t="s">
         <v>9</v>
       </c>
       <c r="C751" t="s">
-        <v>10</v>
+        <v>531</v>
       </c>
       <c r="D751" t="s">
-        <v>2556</v>
+        <v>2265</v>
       </c>
       <c r="E751" t="s">
-        <v>2557</v>
-[...2 lines deleted...]
-        <v>53</v>
+        <v>2266</v>
       </c>
       <c r="G751" s="1" t="s">
-        <v>2558</v>
+        <v>2612</v>
       </c>
       <c r="H751" t="s">
-        <v>2559</v>
+        <v>2613</v>
       </c>
     </row>
     <row r="752" spans="1:8">
       <c r="A752" t="s">
-        <v>2560</v>
+        <v>2614</v>
       </c>
       <c r="B752" t="s">
         <v>9</v>
       </c>
       <c r="C752" t="s">
-        <v>17</v>
+        <v>539</v>
       </c>
       <c r="D752" t="s">
-        <v>2556</v>
+        <v>2265</v>
       </c>
       <c r="E752" t="s">
-        <v>2557</v>
-[...2 lines deleted...]
-        <v>31</v>
+        <v>2266</v>
       </c>
       <c r="G752" s="1" t="s">
-        <v>2561</v>
+        <v>2615</v>
       </c>
       <c r="H752" t="s">
-        <v>2562</v>
+        <v>2616</v>
       </c>
     </row>
     <row r="753" spans="1:8">
       <c r="A753" t="s">
-        <v>2563</v>
+        <v>2617</v>
       </c>
       <c r="B753" t="s">
         <v>9</v>
       </c>
       <c r="C753" t="s">
-        <v>21</v>
+        <v>10</v>
       </c>
       <c r="D753" t="s">
-        <v>2556</v>
+        <v>2618</v>
       </c>
       <c r="E753" t="s">
-        <v>2557</v>
+        <v>2619</v>
       </c>
       <c r="F753" t="s">
         <v>53</v>
       </c>
       <c r="G753" s="1" t="s">
-        <v>2564</v>
+        <v>2620</v>
       </c>
       <c r="H753" t="s">
-        <v>2565</v>
+        <v>2621</v>
       </c>
     </row>
     <row r="754" spans="1:8">
       <c r="A754" t="s">
-        <v>2566</v>
+        <v>2622</v>
       </c>
       <c r="B754" t="s">
         <v>9</v>
       </c>
       <c r="C754" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="D754" t="s">
-        <v>2556</v>
+        <v>2618</v>
       </c>
       <c r="E754" t="s">
-        <v>2557</v>
+        <v>2619</v>
       </c>
       <c r="F754" t="s">
         <v>53</v>
       </c>
       <c r="G754" s="1" t="s">
-        <v>2567</v>
+        <v>2623</v>
       </c>
       <c r="H754" t="s">
-        <v>2568</v>
+        <v>2624</v>
       </c>
     </row>
     <row r="755" spans="1:8">
       <c r="A755" t="s">
-        <v>2569</v>
+        <v>2625</v>
       </c>
       <c r="B755" t="s">
         <v>9</v>
       </c>
       <c r="C755" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="D755" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E755" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F755" t="s">
-        <v>58</v>
+        <v>53</v>
       </c>
       <c r="G755" s="1" t="s">
-        <v>2572</v>
+        <v>2626</v>
       </c>
       <c r="H755" t="s">
-        <v>2573</v>
+        <v>2627</v>
       </c>
     </row>
     <row r="756" spans="1:8">
       <c r="A756" t="s">
-        <v>2574</v>
+        <v>2628</v>
       </c>
       <c r="B756" t="s">
         <v>9</v>
       </c>
       <c r="C756" t="s">
-        <v>30</v>
+        <v>25</v>
       </c>
       <c r="D756" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E756" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F756" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G756" s="1" t="s">
-        <v>75</v>
+        <v>2629</v>
       </c>
       <c r="H756" t="s">
-        <v>2573</v>
+        <v>2630</v>
       </c>
     </row>
     <row r="757" spans="1:8">
       <c r="A757" t="s">
-        <v>2575</v>
+        <v>2631</v>
       </c>
       <c r="B757" t="s">
         <v>9</v>
       </c>
       <c r="C757" t="s">
-        <v>43</v>
+        <v>30</v>
       </c>
       <c r="D757" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E757" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F757" t="s">
-        <v>2576</v>
+        <v>53</v>
       </c>
       <c r="G757" s="1" t="s">
-        <v>2577</v>
+        <v>2632</v>
       </c>
       <c r="H757" t="s">
-        <v>2578</v>
+        <v>2633</v>
       </c>
     </row>
     <row r="758" spans="1:8">
       <c r="A758" t="s">
-        <v>2579</v>
+        <v>2634</v>
       </c>
       <c r="B758" t="s">
         <v>9</v>
       </c>
       <c r="C758" t="s">
-        <v>52</v>
+        <v>35</v>
       </c>
       <c r="D758" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E758" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F758" t="s">
         <v>53</v>
       </c>
       <c r="G758" s="1" t="s">
-        <v>2580</v>
+        <v>2635</v>
       </c>
       <c r="H758" t="s">
-        <v>2581</v>
+        <v>2636</v>
       </c>
     </row>
     <row r="759" spans="1:8">
       <c r="A759" t="s">
-        <v>2582</v>
+        <v>2637</v>
       </c>
       <c r="B759" t="s">
         <v>9</v>
       </c>
       <c r="C759" t="s">
-        <v>78</v>
+        <v>39</v>
       </c>
       <c r="D759" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E759" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F759" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G759" s="1" t="s">
-        <v>2583</v>
+        <v>2638</v>
       </c>
       <c r="H759" t="s">
-        <v>2584</v>
+        <v>2639</v>
       </c>
     </row>
     <row r="760" spans="1:8">
       <c r="A760" t="s">
-        <v>2585</v>
+        <v>2640</v>
       </c>
       <c r="B760" t="s">
         <v>9</v>
       </c>
       <c r="C760" t="s">
-        <v>103</v>
+        <v>43</v>
       </c>
       <c r="D760" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E760" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F760" t="s">
-        <v>238</v>
+        <v>53</v>
       </c>
       <c r="G760" s="1" t="s">
-        <v>2586</v>
+        <v>2641</v>
       </c>
       <c r="H760" t="s">
-        <v>2587</v>
+        <v>2642</v>
       </c>
     </row>
     <row r="761" spans="1:8">
       <c r="A761" t="s">
-        <v>2588</v>
+        <v>2643</v>
       </c>
       <c r="B761" t="s">
         <v>9</v>
       </c>
       <c r="C761" t="s">
-        <v>107</v>
+        <v>48</v>
       </c>
       <c r="D761" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E761" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F761" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="G761" s="1" t="s">
-        <v>2589</v>
+        <v>2644</v>
       </c>
       <c r="H761" t="s">
-        <v>2590</v>
+        <v>2645</v>
       </c>
     </row>
     <row r="762" spans="1:8">
       <c r="A762" t="s">
-        <v>2591</v>
+        <v>2646</v>
       </c>
       <c r="B762" t="s">
         <v>9</v>
       </c>
       <c r="C762" t="s">
-        <v>111</v>
+        <v>52</v>
       </c>
       <c r="D762" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E762" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F762" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G762" s="1" t="s">
-        <v>2592</v>
+        <v>2647</v>
       </c>
       <c r="H762" t="s">
-        <v>2593</v>
+        <v>2648</v>
       </c>
     </row>
     <row r="763" spans="1:8">
       <c r="A763" t="s">
-        <v>2594</v>
+        <v>2649</v>
       </c>
       <c r="B763" t="s">
         <v>9</v>
       </c>
       <c r="C763" t="s">
-        <v>115</v>
+        <v>57</v>
       </c>
       <c r="D763" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E763" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F763" t="s">
-        <v>2595</v>
+        <v>53</v>
       </c>
       <c r="G763" s="1" t="s">
-        <v>2596</v>
+        <v>2650</v>
       </c>
       <c r="H763" t="s">
-        <v>2597</v>
+        <v>2651</v>
       </c>
     </row>
     <row r="764" spans="1:8">
       <c r="A764" t="s">
-        <v>2598</v>
+        <v>2652</v>
       </c>
       <c r="B764" t="s">
         <v>9</v>
       </c>
       <c r="C764" t="s">
-        <v>119</v>
+        <v>66</v>
       </c>
       <c r="D764" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E764" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F764" t="s">
-        <v>243</v>
+        <v>53</v>
       </c>
       <c r="G764" s="1" t="s">
-        <v>2599</v>
+        <v>2653</v>
       </c>
       <c r="H764" t="s">
-        <v>2600</v>
+        <v>2654</v>
       </c>
     </row>
     <row r="765" spans="1:8">
       <c r="A765" t="s">
-        <v>2601</v>
+        <v>2655</v>
       </c>
       <c r="B765" t="s">
         <v>9</v>
       </c>
       <c r="C765" t="s">
-        <v>144</v>
+        <v>70</v>
       </c>
       <c r="D765" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E765" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F765" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G765" s="1" t="s">
-        <v>2602</v>
+        <v>2656</v>
       </c>
       <c r="H765" t="s">
-        <v>2603</v>
+        <v>2657</v>
       </c>
     </row>
     <row r="766" spans="1:8">
       <c r="A766" t="s">
-        <v>2604</v>
+        <v>2658</v>
       </c>
       <c r="B766" t="s">
         <v>9</v>
       </c>
       <c r="C766" t="s">
-        <v>148</v>
+        <v>74</v>
       </c>
       <c r="D766" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E766" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F766" t="s">
-        <v>26</v>
+        <v>53</v>
       </c>
       <c r="G766" s="1" t="s">
-        <v>2605</v>
+        <v>2659</v>
       </c>
       <c r="H766" t="s">
-        <v>2603</v>
+        <v>2660</v>
       </c>
     </row>
     <row r="767" spans="1:8">
       <c r="A767" t="s">
-        <v>2606</v>
+        <v>2661</v>
       </c>
       <c r="B767" t="s">
         <v>9</v>
       </c>
       <c r="C767" t="s">
-        <v>152</v>
+        <v>78</v>
       </c>
       <c r="D767" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E767" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F767" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="G767" s="1" t="s">
-        <v>2607</v>
+        <v>2662</v>
       </c>
       <c r="H767" t="s">
-        <v>2603</v>
+        <v>2663</v>
       </c>
     </row>
     <row r="768" spans="1:8">
       <c r="A768" t="s">
-        <v>2608</v>
+        <v>2664</v>
       </c>
       <c r="B768" t="s">
         <v>9</v>
       </c>
       <c r="C768" t="s">
-        <v>156</v>
+        <v>81</v>
       </c>
       <c r="D768" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E768" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F768" t="s">
-        <v>44</v>
+        <v>53</v>
       </c>
       <c r="G768" s="1" t="s">
-        <v>2609</v>
+        <v>2665</v>
       </c>
       <c r="H768" t="s">
-        <v>2603</v>
+        <v>2666</v>
       </c>
     </row>
     <row r="769" spans="1:8">
       <c r="A769" t="s">
-        <v>2610</v>
+        <v>2667</v>
       </c>
       <c r="B769" t="s">
         <v>9</v>
       </c>
       <c r="C769" t="s">
-        <v>164</v>
+        <v>85</v>
       </c>
       <c r="D769" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E769" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F769" t="s">
-        <v>31</v>
+        <v>53</v>
       </c>
       <c r="G769" s="1" t="s">
-        <v>2611</v>
+        <v>2668</v>
       </c>
       <c r="H769" t="s">
-        <v>2612</v>
+        <v>2669</v>
       </c>
     </row>
     <row r="770" spans="1:8">
       <c r="A770" t="s">
-        <v>2613</v>
+        <v>2670</v>
       </c>
       <c r="B770" t="s">
         <v>9</v>
       </c>
       <c r="C770" t="s">
-        <v>176</v>
+        <v>90</v>
       </c>
       <c r="D770" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E770" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F770" t="s">
-        <v>53</v>
+        <v>13</v>
       </c>
       <c r="G770" s="1" t="s">
-        <v>2614</v>
+        <v>2671</v>
       </c>
       <c r="H770" t="s">
-        <v>2615</v>
+        <v>2672</v>
       </c>
     </row>
     <row r="771" spans="1:8">
       <c r="A771" t="s">
-        <v>2616</v>
+        <v>2673</v>
       </c>
       <c r="B771" t="s">
         <v>9</v>
       </c>
       <c r="C771" t="s">
-        <v>184</v>
+        <v>95</v>
       </c>
       <c r="D771" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E771" t="s">
-        <v>2571</v>
+        <v>2619</v>
+      </c>
+      <c r="F771" t="s">
+        <v>53</v>
       </c>
       <c r="G771" s="1" t="s">
-        <v>2617</v>
+        <v>2674</v>
       </c>
       <c r="H771" t="s">
-        <v>2618</v>
+        <v>2675</v>
       </c>
     </row>
     <row r="772" spans="1:8">
       <c r="A772" t="s">
+        <v>2676</v>
+      </c>
+      <c r="B772" t="s">
+        <v>9</v>
+      </c>
+      <c r="C772" t="s">
+        <v>99</v>
+      </c>
+      <c r="D772" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E772" t="s">
         <v>2619</v>
       </c>
-      <c r="B772" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="G772" s="1" t="s">
-        <v>2620</v>
+        <v>2677</v>
       </c>
       <c r="H772" t="s">
-        <v>2621</v>
+        <v>2678</v>
       </c>
     </row>
     <row r="773" spans="1:8">
       <c r="A773" t="s">
-        <v>2622</v>
+        <v>2679</v>
       </c>
       <c r="B773" t="s">
         <v>9</v>
       </c>
       <c r="C773" t="s">
-        <v>192</v>
+        <v>103</v>
       </c>
       <c r="D773" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E773" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F773" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="G773" s="1" t="s">
-        <v>2623</v>
+        <v>2680</v>
       </c>
       <c r="H773" t="s">
-        <v>2624</v>
+        <v>2681</v>
       </c>
     </row>
     <row r="774" spans="1:8">
       <c r="A774" t="s">
-        <v>2625</v>
+        <v>2682</v>
       </c>
       <c r="B774" t="s">
         <v>9</v>
       </c>
       <c r="C774" t="s">
-        <v>204</v>
+        <v>107</v>
       </c>
       <c r="D774" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E774" t="s">
-        <v>2571</v>
-[...2 lines deleted...]
-        <v>58</v>
+        <v>2619</v>
       </c>
       <c r="G774" s="1" t="s">
-        <v>2626</v>
+        <v>2683</v>
       </c>
       <c r="H774" t="s">
-        <v>2627</v>
+        <v>2684</v>
       </c>
     </row>
     <row r="775" spans="1:8">
       <c r="A775" t="s">
-        <v>2628</v>
+        <v>2685</v>
       </c>
       <c r="B775" t="s">
         <v>9</v>
       </c>
       <c r="C775" t="s">
-        <v>209</v>
+        <v>111</v>
       </c>
       <c r="D775" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E775" t="s">
-        <v>2571</v>
-[...2 lines deleted...]
-        <v>132</v>
+        <v>2619</v>
       </c>
       <c r="G775" s="1" t="s">
-        <v>2629</v>
+        <v>2686</v>
       </c>
       <c r="H775" t="s">
-        <v>2630</v>
+        <v>2687</v>
       </c>
     </row>
     <row r="776" spans="1:8">
       <c r="A776" t="s">
-        <v>2631</v>
+        <v>2688</v>
       </c>
       <c r="B776" t="s">
         <v>9</v>
       </c>
       <c r="C776" t="s">
-        <v>217</v>
+        <v>115</v>
       </c>
       <c r="D776" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E776" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F776" t="s">
-        <v>86</v>
+        <v>53</v>
       </c>
       <c r="G776" s="1" t="s">
-        <v>2632</v>
+        <v>2689</v>
       </c>
       <c r="H776" t="s">
-        <v>2633</v>
+        <v>2690</v>
       </c>
     </row>
     <row r="777" spans="1:8">
       <c r="A777" t="s">
-        <v>2634</v>
+        <v>2691</v>
       </c>
       <c r="B777" t="s">
         <v>9</v>
       </c>
       <c r="C777" t="s">
-        <v>221</v>
+        <v>119</v>
       </c>
       <c r="D777" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E777" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F777" t="s">
         <v>53</v>
       </c>
       <c r="G777" s="1" t="s">
-        <v>2635</v>
+        <v>2692</v>
       </c>
       <c r="H777" t="s">
-        <v>2636</v>
+        <v>2693</v>
       </c>
     </row>
     <row r="778" spans="1:8">
       <c r="A778" t="s">
-        <v>2637</v>
+        <v>2694</v>
       </c>
       <c r="B778" t="s">
         <v>9</v>
       </c>
       <c r="C778" t="s">
-        <v>225</v>
+        <v>123</v>
       </c>
       <c r="D778" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E778" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F778" t="s">
         <v>58</v>
       </c>
       <c r="G778" s="1" t="s">
-        <v>2638</v>
+        <v>2695</v>
       </c>
       <c r="H778" t="s">
-        <v>2639</v>
+        <v>2696</v>
       </c>
     </row>
     <row r="779" spans="1:8">
       <c r="A779" t="s">
-        <v>2640</v>
+        <v>2697</v>
       </c>
       <c r="B779" t="s">
         <v>9</v>
       </c>
       <c r="C779" t="s">
-        <v>247</v>
+        <v>127</v>
       </c>
       <c r="D779" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E779" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F779" t="s">
-        <v>450</v>
+        <v>238</v>
       </c>
       <c r="G779" s="1" t="s">
-        <v>2641</v>
+        <v>2698</v>
       </c>
       <c r="H779" t="s">
-        <v>2642</v>
+        <v>2699</v>
       </c>
     </row>
     <row r="780" spans="1:8">
       <c r="A780" t="s">
-        <v>2643</v>
+        <v>2700</v>
       </c>
       <c r="B780" t="s">
         <v>9</v>
       </c>
       <c r="C780" t="s">
-        <v>255</v>
+        <v>131</v>
       </c>
       <c r="D780" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E780" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F780" t="s">
-        <v>132</v>
+        <v>53</v>
       </c>
       <c r="G780" s="1" t="s">
-        <v>2644</v>
+        <v>2701</v>
       </c>
       <c r="H780" t="s">
-        <v>2645</v>
+        <v>2702</v>
       </c>
     </row>
     <row r="781" spans="1:8">
       <c r="A781" t="s">
-        <v>2646</v>
+        <v>2703</v>
       </c>
       <c r="B781" t="s">
         <v>9</v>
       </c>
       <c r="C781" t="s">
-        <v>279</v>
+        <v>136</v>
       </c>
       <c r="D781" t="s">
-        <v>2570</v>
+        <v>2618</v>
       </c>
       <c r="E781" t="s">
-        <v>2571</v>
+        <v>2619</v>
       </c>
       <c r="F781" t="s">
-        <v>243</v>
+        <v>26</v>
       </c>
       <c r="G781" s="1" t="s">
-        <v>2647</v>
+        <v>2704</v>
       </c>
       <c r="H781" t="s">
-        <v>2648</v>
+        <v>2705</v>
       </c>
     </row>
     <row r="782" spans="1:8">
       <c r="A782" t="s">
-        <v>2649</v>
+        <v>2706</v>
       </c>
       <c r="B782" t="s">
         <v>9</v>
       </c>
       <c r="C782" t="s">
-        <v>10</v>
+        <v>140</v>
       </c>
       <c r="D782" t="s">
-        <v>2650</v>
+        <v>2618</v>
       </c>
       <c r="E782" t="s">
-        <v>2650</v>
+        <v>2619</v>
+      </c>
+      <c r="F782" t="s">
+        <v>53</v>
       </c>
       <c r="G782" s="1" t="s">
-        <v>2651</v>
+        <v>2707</v>
       </c>
       <c r="H782" t="s">
-        <v>2652</v>
+        <v>2708</v>
       </c>
     </row>
     <row r="783" spans="1:8">
       <c r="A783" t="s">
-        <v>2653</v>
+        <v>2709</v>
       </c>
       <c r="B783" t="s">
         <v>9</v>
       </c>
       <c r="C783" t="s">
-        <v>17</v>
+        <v>144</v>
       </c>
       <c r="D783" t="s">
-        <v>2650</v>
+        <v>2618</v>
       </c>
       <c r="E783" t="s">
-        <v>2650</v>
+        <v>2619</v>
+      </c>
+      <c r="F783" t="s">
+        <v>26</v>
       </c>
       <c r="G783" s="1" t="s">
-        <v>2654</v>
+        <v>2710</v>
       </c>
       <c r="H783" t="s">
-        <v>2655</v>
+        <v>2711</v>
       </c>
     </row>
     <row r="784" spans="1:8">
       <c r="A784" t="s">
-        <v>2656</v>
+        <v>2712</v>
       </c>
       <c r="B784" t="s">
         <v>9</v>
       </c>
       <c r="C784" t="s">
-        <v>21</v>
+        <v>148</v>
       </c>
       <c r="D784" t="s">
-        <v>2650</v>
+        <v>2618</v>
       </c>
       <c r="E784" t="s">
-        <v>2650</v>
+        <v>2619</v>
+      </c>
+      <c r="F784" t="s">
+        <v>243</v>
       </c>
       <c r="G784" s="1" t="s">
-        <v>2657</v>
+        <v>2713</v>
       </c>
       <c r="H784" t="s">
-        <v>2658</v>
+        <v>2714</v>
       </c>
     </row>
     <row r="785" spans="1:8">
       <c r="A785" t="s">
-        <v>2659</v>
+        <v>2715</v>
       </c>
       <c r="B785" t="s">
         <v>9</v>
       </c>
       <c r="C785" t="s">
-        <v>25</v>
+        <v>152</v>
       </c>
       <c r="D785" t="s">
-        <v>2650</v>
+        <v>2618</v>
       </c>
       <c r="E785" t="s">
-        <v>2650</v>
+        <v>2619</v>
+      </c>
+      <c r="F785" t="s">
+        <v>238</v>
       </c>
       <c r="G785" s="1" t="s">
-        <v>2660</v>
+        <v>2716</v>
       </c>
       <c r="H785" t="s">
-        <v>2661</v>
+        <v>2717</v>
       </c>
     </row>
     <row r="786" spans="1:8">
       <c r="A786" t="s">
-        <v>2662</v>
+        <v>2718</v>
       </c>
       <c r="B786" t="s">
         <v>9</v>
       </c>
       <c r="C786" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D786" t="s">
-        <v>2663</v>
+        <v>2618</v>
       </c>
       <c r="E786" t="s">
-        <v>2664</v>
+        <v>2619</v>
       </c>
       <c r="F786" t="s">
-        <v>2665</v>
+        <v>86</v>
       </c>
       <c r="G786" s="1" t="s">
-        <v>2666</v>
+        <v>2719</v>
       </c>
       <c r="H786" t="s">
-        <v>2667</v>
+        <v>2720</v>
       </c>
     </row>
     <row r="787" spans="1:8">
       <c r="A787" t="s">
-        <v>2668</v>
+        <v>2721</v>
       </c>
       <c r="B787" t="s">
         <v>9</v>
       </c>
       <c r="C787" t="s">
+        <v>168</v>
+      </c>
+      <c r="D787" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E787" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F787" t="s">
+        <v>58</v>
+      </c>
+      <c r="G787" s="1" t="s">
+        <v>2722</v>
+      </c>
+      <c r="H787" t="s">
+        <v>2723</v>
+      </c>
+    </row>
+    <row r="788" spans="1:8">
+      <c r="A788" t="s">
+        <v>2724</v>
+      </c>
+      <c r="B788" t="s">
+        <v>9</v>
+      </c>
+      <c r="C788" t="s">
+        <v>172</v>
+      </c>
+      <c r="D788" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E788" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F788" t="s">
+        <v>53</v>
+      </c>
+      <c r="G788" s="1" t="s">
+        <v>2725</v>
+      </c>
+      <c r="H788" t="s">
+        <v>2726</v>
+      </c>
+    </row>
+    <row r="789" spans="1:8">
+      <c r="A789" t="s">
+        <v>2727</v>
+      </c>
+      <c r="B789" t="s">
+        <v>9</v>
+      </c>
+      <c r="C789" t="s">
+        <v>176</v>
+      </c>
+      <c r="D789" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E789" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F789" t="s">
+        <v>53</v>
+      </c>
+      <c r="G789" s="1" t="s">
+        <v>2728</v>
+      </c>
+      <c r="H789" t="s">
+        <v>2729</v>
+      </c>
+    </row>
+    <row r="790" spans="1:8">
+      <c r="A790" t="s">
+        <v>2730</v>
+      </c>
+      <c r="B790" t="s">
+        <v>9</v>
+      </c>
+      <c r="C790" t="s">
+        <v>180</v>
+      </c>
+      <c r="D790" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E790" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F790" t="s">
+        <v>86</v>
+      </c>
+      <c r="G790" s="1" t="s">
+        <v>2731</v>
+      </c>
+      <c r="H790" t="s">
+        <v>2732</v>
+      </c>
+    </row>
+    <row r="791" spans="1:8">
+      <c r="A791" t="s">
+        <v>2733</v>
+      </c>
+      <c r="B791" t="s">
+        <v>9</v>
+      </c>
+      <c r="C791" t="s">
+        <v>184</v>
+      </c>
+      <c r="D791" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E791" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F791" t="s">
+        <v>53</v>
+      </c>
+      <c r="G791" s="1" t="s">
+        <v>2734</v>
+      </c>
+      <c r="H791" t="s">
+        <v>2735</v>
+      </c>
+    </row>
+    <row r="792" spans="1:8">
+      <c r="A792" t="s">
+        <v>2736</v>
+      </c>
+      <c r="B792" t="s">
+        <v>9</v>
+      </c>
+      <c r="C792" t="s">
+        <v>188</v>
+      </c>
+      <c r="D792" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E792" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F792" t="s">
+        <v>53</v>
+      </c>
+      <c r="G792" s="1" t="s">
+        <v>2737</v>
+      </c>
+      <c r="H792" t="s">
+        <v>2738</v>
+      </c>
+    </row>
+    <row r="793" spans="1:8">
+      <c r="A793" t="s">
+        <v>2739</v>
+      </c>
+      <c r="B793" t="s">
+        <v>9</v>
+      </c>
+      <c r="C793" t="s">
+        <v>192</v>
+      </c>
+      <c r="D793" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E793" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F793" t="s">
+        <v>53</v>
+      </c>
+      <c r="G793" s="1" t="s">
+        <v>2740</v>
+      </c>
+      <c r="H793" t="s">
+        <v>2741</v>
+      </c>
+    </row>
+    <row r="794" spans="1:8">
+      <c r="A794" t="s">
+        <v>2742</v>
+      </c>
+      <c r="B794" t="s">
+        <v>9</v>
+      </c>
+      <c r="C794" t="s">
+        <v>196</v>
+      </c>
+      <c r="D794" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E794" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F794" t="s">
+        <v>53</v>
+      </c>
+      <c r="G794" s="1" t="s">
+        <v>2743</v>
+      </c>
+      <c r="H794" t="s">
+        <v>2744</v>
+      </c>
+    </row>
+    <row r="795" spans="1:8">
+      <c r="A795" t="s">
+        <v>2745</v>
+      </c>
+      <c r="B795" t="s">
+        <v>9</v>
+      </c>
+      <c r="C795" t="s">
+        <v>200</v>
+      </c>
+      <c r="D795" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E795" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F795" t="s">
+        <v>53</v>
+      </c>
+      <c r="G795" s="1" t="s">
+        <v>2746</v>
+      </c>
+      <c r="H795" t="s">
+        <v>2747</v>
+      </c>
+    </row>
+    <row r="796" spans="1:8">
+      <c r="A796" t="s">
+        <v>2748</v>
+      </c>
+      <c r="B796" t="s">
+        <v>9</v>
+      </c>
+      <c r="C796" t="s">
+        <v>204</v>
+      </c>
+      <c r="D796" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E796" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F796" t="s">
+        <v>53</v>
+      </c>
+      <c r="G796" s="1" t="s">
+        <v>2749</v>
+      </c>
+      <c r="H796" t="s">
+        <v>2750</v>
+      </c>
+    </row>
+    <row r="797" spans="1:8">
+      <c r="A797" t="s">
+        <v>2751</v>
+      </c>
+      <c r="B797" t="s">
+        <v>9</v>
+      </c>
+      <c r="C797" t="s">
+        <v>209</v>
+      </c>
+      <c r="D797" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E797" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F797" t="s">
+        <v>53</v>
+      </c>
+      <c r="G797" s="1" t="s">
+        <v>2752</v>
+      </c>
+      <c r="H797" t="s">
+        <v>2753</v>
+      </c>
+    </row>
+    <row r="798" spans="1:8">
+      <c r="A798" t="s">
+        <v>2754</v>
+      </c>
+      <c r="B798" t="s">
+        <v>9</v>
+      </c>
+      <c r="C798" t="s">
+        <v>213</v>
+      </c>
+      <c r="D798" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E798" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F798" t="s">
+        <v>58</v>
+      </c>
+      <c r="G798" s="1" t="s">
+        <v>2755</v>
+      </c>
+      <c r="H798" t="s">
+        <v>2756</v>
+      </c>
+    </row>
+    <row r="799" spans="1:8">
+      <c r="A799" t="s">
+        <v>2757</v>
+      </c>
+      <c r="B799" t="s">
+        <v>9</v>
+      </c>
+      <c r="C799" t="s">
+        <v>217</v>
+      </c>
+      <c r="D799" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E799" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F799" t="s">
+        <v>26</v>
+      </c>
+      <c r="G799" s="1" t="s">
+        <v>2758</v>
+      </c>
+      <c r="H799" t="s">
+        <v>2759</v>
+      </c>
+    </row>
+    <row r="800" spans="1:8">
+      <c r="A800" t="s">
+        <v>2760</v>
+      </c>
+      <c r="B800" t="s">
+        <v>9</v>
+      </c>
+      <c r="C800" t="s">
+        <v>221</v>
+      </c>
+      <c r="D800" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E800" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F800" t="s">
+        <v>58</v>
+      </c>
+      <c r="G800" s="1" t="s">
+        <v>2761</v>
+      </c>
+      <c r="H800" t="s">
+        <v>2762</v>
+      </c>
+    </row>
+    <row r="801" spans="1:8">
+      <c r="A801" t="s">
+        <v>2763</v>
+      </c>
+      <c r="B801" t="s">
+        <v>9</v>
+      </c>
+      <c r="C801" t="s">
+        <v>225</v>
+      </c>
+      <c r="D801" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E801" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F801" t="s">
+        <v>53</v>
+      </c>
+      <c r="G801" s="1" t="s">
+        <v>2764</v>
+      </c>
+      <c r="H801" t="s">
+        <v>2765</v>
+      </c>
+    </row>
+    <row r="802" spans="1:8">
+      <c r="A802" t="s">
+        <v>2766</v>
+      </c>
+      <c r="B802" t="s">
+        <v>9</v>
+      </c>
+      <c r="C802" t="s">
+        <v>229</v>
+      </c>
+      <c r="D802" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E802" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F802" t="s">
+        <v>53</v>
+      </c>
+      <c r="G802" s="1" t="s">
+        <v>2767</v>
+      </c>
+      <c r="H802" t="s">
+        <v>2768</v>
+      </c>
+    </row>
+    <row r="803" spans="1:8">
+      <c r="A803" t="s">
+        <v>2769</v>
+      </c>
+      <c r="B803" t="s">
+        <v>9</v>
+      </c>
+      <c r="C803" t="s">
+        <v>233</v>
+      </c>
+      <c r="D803" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E803" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F803" t="s">
+        <v>53</v>
+      </c>
+      <c r="G803" s="1" t="s">
+        <v>2770</v>
+      </c>
+      <c r="H803" t="s">
+        <v>2771</v>
+      </c>
+    </row>
+    <row r="804" spans="1:8">
+      <c r="A804" t="s">
+        <v>2772</v>
+      </c>
+      <c r="B804" t="s">
+        <v>9</v>
+      </c>
+      <c r="C804" t="s">
+        <v>237</v>
+      </c>
+      <c r="D804" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E804" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F804" t="s">
+        <v>991</v>
+      </c>
+      <c r="G804" s="1" t="s">
+        <v>2773</v>
+      </c>
+      <c r="H804" t="s">
+        <v>2774</v>
+      </c>
+    </row>
+    <row r="805" spans="1:8">
+      <c r="A805" t="s">
+        <v>2775</v>
+      </c>
+      <c r="B805" t="s">
+        <v>9</v>
+      </c>
+      <c r="C805" t="s">
+        <v>242</v>
+      </c>
+      <c r="D805" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E805" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F805" t="s">
+        <v>132</v>
+      </c>
+      <c r="G805" s="1" t="s">
+        <v>2776</v>
+      </c>
+      <c r="H805" t="s">
+        <v>2777</v>
+      </c>
+    </row>
+    <row r="806" spans="1:8">
+      <c r="A806" t="s">
+        <v>2778</v>
+      </c>
+      <c r="B806" t="s">
+        <v>9</v>
+      </c>
+      <c r="C806" t="s">
+        <v>247</v>
+      </c>
+      <c r="D806" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E806" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F806" t="s">
+        <v>53</v>
+      </c>
+      <c r="G806" s="1" t="s">
+        <v>2779</v>
+      </c>
+      <c r="H806" t="s">
+        <v>2780</v>
+      </c>
+    </row>
+    <row r="807" spans="1:8">
+      <c r="A807" t="s">
+        <v>2781</v>
+      </c>
+      <c r="B807" t="s">
+        <v>9</v>
+      </c>
+      <c r="C807" t="s">
+        <v>251</v>
+      </c>
+      <c r="D807" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E807" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F807" t="s">
+        <v>53</v>
+      </c>
+      <c r="G807" s="1" t="s">
+        <v>2782</v>
+      </c>
+      <c r="H807" t="s">
+        <v>2783</v>
+      </c>
+    </row>
+    <row r="808" spans="1:8">
+      <c r="A808" t="s">
+        <v>2784</v>
+      </c>
+      <c r="B808" t="s">
+        <v>9</v>
+      </c>
+      <c r="C808" t="s">
+        <v>255</v>
+      </c>
+      <c r="D808" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E808" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F808" t="s">
+        <v>53</v>
+      </c>
+      <c r="G808" s="1" t="s">
+        <v>2785</v>
+      </c>
+      <c r="H808" t="s">
+        <v>2786</v>
+      </c>
+    </row>
+    <row r="809" spans="1:8">
+      <c r="A809" t="s">
+        <v>2787</v>
+      </c>
+      <c r="B809" t="s">
+        <v>9</v>
+      </c>
+      <c r="C809" t="s">
+        <v>259</v>
+      </c>
+      <c r="D809" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E809" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F809" t="s">
+        <v>53</v>
+      </c>
+      <c r="G809" s="1" t="s">
+        <v>2788</v>
+      </c>
+      <c r="H809" t="s">
+        <v>2789</v>
+      </c>
+    </row>
+    <row r="810" spans="1:8">
+      <c r="A810" t="s">
+        <v>2790</v>
+      </c>
+      <c r="B810" t="s">
+        <v>9</v>
+      </c>
+      <c r="C810" t="s">
+        <v>263</v>
+      </c>
+      <c r="D810" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E810" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F810" t="s">
+        <v>53</v>
+      </c>
+      <c r="G810" s="1" t="s">
+        <v>2791</v>
+      </c>
+      <c r="H810" t="s">
+        <v>2792</v>
+      </c>
+    </row>
+    <row r="811" spans="1:8">
+      <c r="A811" t="s">
+        <v>2793</v>
+      </c>
+      <c r="B811" t="s">
+        <v>9</v>
+      </c>
+      <c r="C811" t="s">
+        <v>267</v>
+      </c>
+      <c r="D811" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E811" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F811" t="s">
+        <v>53</v>
+      </c>
+      <c r="G811" s="1" t="s">
+        <v>2794</v>
+      </c>
+      <c r="H811" t="s">
+        <v>2795</v>
+      </c>
+    </row>
+    <row r="812" spans="1:8">
+      <c r="A812" t="s">
+        <v>2796</v>
+      </c>
+      <c r="B812" t="s">
+        <v>9</v>
+      </c>
+      <c r="C812" t="s">
+        <v>271</v>
+      </c>
+      <c r="D812" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E812" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F812" t="s">
+        <v>53</v>
+      </c>
+      <c r="G812" s="1" t="s">
+        <v>2797</v>
+      </c>
+      <c r="H812" t="s">
+        <v>2798</v>
+      </c>
+    </row>
+    <row r="813" spans="1:8">
+      <c r="A813" t="s">
+        <v>2799</v>
+      </c>
+      <c r="B813" t="s">
+        <v>9</v>
+      </c>
+      <c r="C813" t="s">
+        <v>275</v>
+      </c>
+      <c r="D813" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E813" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F813" t="s">
+        <v>243</v>
+      </c>
+      <c r="G813" s="1" t="s">
+        <v>2800</v>
+      </c>
+      <c r="H813" t="s">
+        <v>2801</v>
+      </c>
+    </row>
+    <row r="814" spans="1:8">
+      <c r="A814" t="s">
+        <v>2802</v>
+      </c>
+      <c r="B814" t="s">
+        <v>9</v>
+      </c>
+      <c r="C814" t="s">
+        <v>279</v>
+      </c>
+      <c r="D814" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E814" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F814" t="s">
+        <v>91</v>
+      </c>
+      <c r="G814" s="1" t="s">
+        <v>2803</v>
+      </c>
+      <c r="H814" t="s">
+        <v>2804</v>
+      </c>
+    </row>
+    <row r="815" spans="1:8">
+      <c r="A815" t="s">
+        <v>2805</v>
+      </c>
+      <c r="B815" t="s">
+        <v>9</v>
+      </c>
+      <c r="C815" t="s">
+        <v>283</v>
+      </c>
+      <c r="D815" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E815" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F815" t="s">
+        <v>53</v>
+      </c>
+      <c r="G815" s="1" t="s">
+        <v>2806</v>
+      </c>
+      <c r="H815" t="s">
+        <v>2807</v>
+      </c>
+    </row>
+    <row r="816" spans="1:8">
+      <c r="A816" t="s">
+        <v>2808</v>
+      </c>
+      <c r="B816" t="s">
+        <v>9</v>
+      </c>
+      <c r="C816" t="s">
+        <v>287</v>
+      </c>
+      <c r="D816" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E816" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F816" t="s">
+        <v>44</v>
+      </c>
+      <c r="G816" s="1" t="s">
+        <v>2809</v>
+      </c>
+      <c r="H816" t="s">
+        <v>2810</v>
+      </c>
+    </row>
+    <row r="817" spans="1:8">
+      <c r="A817" t="s">
+        <v>2811</v>
+      </c>
+      <c r="B817" t="s">
+        <v>9</v>
+      </c>
+      <c r="C817" t="s">
+        <v>291</v>
+      </c>
+      <c r="D817" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E817" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F817" t="s">
+        <v>53</v>
+      </c>
+      <c r="G817" s="1" t="s">
+        <v>2812</v>
+      </c>
+      <c r="H817" t="s">
+        <v>2813</v>
+      </c>
+    </row>
+    <row r="818" spans="1:8">
+      <c r="A818" t="s">
+        <v>2814</v>
+      </c>
+      <c r="B818" t="s">
+        <v>9</v>
+      </c>
+      <c r="C818" t="s">
+        <v>295</v>
+      </c>
+      <c r="D818" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E818" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F818" t="s">
+        <v>26</v>
+      </c>
+      <c r="G818" s="1" t="s">
+        <v>2815</v>
+      </c>
+      <c r="H818" t="s">
+        <v>2816</v>
+      </c>
+    </row>
+    <row r="819" spans="1:8">
+      <c r="A819" t="s">
+        <v>2817</v>
+      </c>
+      <c r="B819" t="s">
+        <v>9</v>
+      </c>
+      <c r="C819" t="s">
+        <v>299</v>
+      </c>
+      <c r="D819" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E819" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F819" t="s">
+        <v>53</v>
+      </c>
+      <c r="G819" s="1" t="s">
+        <v>2818</v>
+      </c>
+      <c r="H819" t="s">
+        <v>2819</v>
+      </c>
+    </row>
+    <row r="820" spans="1:8">
+      <c r="A820" t="s">
+        <v>2820</v>
+      </c>
+      <c r="B820" t="s">
+        <v>9</v>
+      </c>
+      <c r="C820" t="s">
+        <v>303</v>
+      </c>
+      <c r="D820" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E820" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F820" t="s">
+        <v>31</v>
+      </c>
+      <c r="G820" s="1" t="s">
+        <v>2821</v>
+      </c>
+      <c r="H820" t="s">
+        <v>2822</v>
+      </c>
+    </row>
+    <row r="821" spans="1:8">
+      <c r="A821" t="s">
+        <v>2823</v>
+      </c>
+      <c r="B821" t="s">
+        <v>9</v>
+      </c>
+      <c r="C821" t="s">
+        <v>307</v>
+      </c>
+      <c r="D821" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E821" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F821" t="s">
+        <v>53</v>
+      </c>
+      <c r="G821" s="1" t="s">
+        <v>2824</v>
+      </c>
+      <c r="H821" t="s">
+        <v>2825</v>
+      </c>
+    </row>
+    <row r="822" spans="1:8">
+      <c r="A822" t="s">
+        <v>2826</v>
+      </c>
+      <c r="B822" t="s">
+        <v>9</v>
+      </c>
+      <c r="C822" t="s">
+        <v>311</v>
+      </c>
+      <c r="D822" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E822" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F822" t="s">
+        <v>26</v>
+      </c>
+      <c r="G822" s="1" t="s">
+        <v>2827</v>
+      </c>
+      <c r="H822" t="s">
+        <v>2828</v>
+      </c>
+    </row>
+    <row r="823" spans="1:8">
+      <c r="A823" t="s">
+        <v>2829</v>
+      </c>
+      <c r="B823" t="s">
+        <v>9</v>
+      </c>
+      <c r="C823" t="s">
+        <v>315</v>
+      </c>
+      <c r="D823" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E823" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F823" t="s">
+        <v>53</v>
+      </c>
+      <c r="G823" s="1" t="s">
+        <v>2830</v>
+      </c>
+      <c r="H823" t="s">
+        <v>2831</v>
+      </c>
+    </row>
+    <row r="824" spans="1:8">
+      <c r="A824" t="s">
+        <v>2832</v>
+      </c>
+      <c r="B824" t="s">
+        <v>9</v>
+      </c>
+      <c r="C824" t="s">
+        <v>319</v>
+      </c>
+      <c r="D824" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E824" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F824" t="s">
+        <v>53</v>
+      </c>
+      <c r="G824" s="1" t="s">
+        <v>2833</v>
+      </c>
+      <c r="H824" t="s">
+        <v>2834</v>
+      </c>
+    </row>
+    <row r="825" spans="1:8">
+      <c r="A825" t="s">
+        <v>2835</v>
+      </c>
+      <c r="B825" t="s">
+        <v>9</v>
+      </c>
+      <c r="C825" t="s">
+        <v>323</v>
+      </c>
+      <c r="D825" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E825" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F825" t="s">
+        <v>238</v>
+      </c>
+      <c r="G825" s="1" t="s">
+        <v>2836</v>
+      </c>
+      <c r="H825" t="s">
+        <v>2837</v>
+      </c>
+    </row>
+    <row r="826" spans="1:8">
+      <c r="A826" t="s">
+        <v>2838</v>
+      </c>
+      <c r="B826" t="s">
+        <v>9</v>
+      </c>
+      <c r="C826" t="s">
+        <v>327</v>
+      </c>
+      <c r="D826" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E826" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F826" t="s">
+        <v>53</v>
+      </c>
+      <c r="G826" s="1" t="s">
+        <v>2839</v>
+      </c>
+      <c r="H826" t="s">
+        <v>2840</v>
+      </c>
+    </row>
+    <row r="827" spans="1:8">
+      <c r="A827" t="s">
+        <v>2841</v>
+      </c>
+      <c r="B827" t="s">
+        <v>9</v>
+      </c>
+      <c r="C827" t="s">
+        <v>331</v>
+      </c>
+      <c r="D827" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E827" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F827" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G827" s="1" t="s">
+        <v>2843</v>
+      </c>
+      <c r="H827" t="s">
+        <v>2844</v>
+      </c>
+    </row>
+    <row r="828" spans="1:8">
+      <c r="A828" t="s">
+        <v>2845</v>
+      </c>
+      <c r="B828" t="s">
+        <v>9</v>
+      </c>
+      <c r="C828" t="s">
+        <v>335</v>
+      </c>
+      <c r="D828" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E828" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F828" t="s">
+        <v>53</v>
+      </c>
+      <c r="G828" s="1" t="s">
+        <v>2846</v>
+      </c>
+      <c r="H828" t="s">
+        <v>2847</v>
+      </c>
+    </row>
+    <row r="829" spans="1:8">
+      <c r="A829" t="s">
+        <v>2848</v>
+      </c>
+      <c r="B829" t="s">
+        <v>9</v>
+      </c>
+      <c r="C829" t="s">
+        <v>339</v>
+      </c>
+      <c r="D829" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E829" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F829" t="s">
+        <v>13</v>
+      </c>
+      <c r="G829" s="1" t="s">
+        <v>2849</v>
+      </c>
+      <c r="H829" t="s">
+        <v>2850</v>
+      </c>
+    </row>
+    <row r="830" spans="1:8">
+      <c r="A830" t="s">
+        <v>2851</v>
+      </c>
+      <c r="B830" t="s">
+        <v>9</v>
+      </c>
+      <c r="C830" t="s">
+        <v>343</v>
+      </c>
+      <c r="D830" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E830" t="s">
+        <v>2619</v>
+      </c>
+      <c r="G830" s="1" t="s">
+        <v>2852</v>
+      </c>
+      <c r="H830" t="s">
+        <v>2853</v>
+      </c>
+    </row>
+    <row r="831" spans="1:8">
+      <c r="A831" t="s">
+        <v>2854</v>
+      </c>
+      <c r="B831" t="s">
+        <v>9</v>
+      </c>
+      <c r="C831" t="s">
+        <v>347</v>
+      </c>
+      <c r="D831" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E831" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F831" t="s">
+        <v>53</v>
+      </c>
+      <c r="G831" s="1" t="s">
+        <v>2855</v>
+      </c>
+      <c r="H831" t="s">
+        <v>2856</v>
+      </c>
+    </row>
+    <row r="832" spans="1:8">
+      <c r="A832" t="s">
+        <v>2857</v>
+      </c>
+      <c r="B832" t="s">
+        <v>9</v>
+      </c>
+      <c r="C832" t="s">
+        <v>351</v>
+      </c>
+      <c r="D832" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E832" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F832" t="s">
+        <v>26</v>
+      </c>
+      <c r="G832" s="1" t="s">
+        <v>2858</v>
+      </c>
+      <c r="H832" t="s">
+        <v>2859</v>
+      </c>
+    </row>
+    <row r="833" spans="1:8">
+      <c r="A833" t="s">
+        <v>2860</v>
+      </c>
+      <c r="B833" t="s">
+        <v>9</v>
+      </c>
+      <c r="C833" t="s">
+        <v>355</v>
+      </c>
+      <c r="D833" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E833" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F833" t="s">
+        <v>53</v>
+      </c>
+      <c r="G833" s="1" t="s">
+        <v>2861</v>
+      </c>
+      <c r="H833" t="s">
+        <v>2862</v>
+      </c>
+    </row>
+    <row r="834" spans="1:8">
+      <c r="A834" t="s">
+        <v>2863</v>
+      </c>
+      <c r="B834" t="s">
+        <v>9</v>
+      </c>
+      <c r="C834" t="s">
+        <v>359</v>
+      </c>
+      <c r="D834" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E834" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F834" t="s">
+        <v>53</v>
+      </c>
+      <c r="G834" s="1" t="s">
+        <v>2864</v>
+      </c>
+      <c r="H834" t="s">
+        <v>2865</v>
+      </c>
+    </row>
+    <row r="835" spans="1:8">
+      <c r="A835" t="s">
+        <v>2866</v>
+      </c>
+      <c r="B835" t="s">
+        <v>9</v>
+      </c>
+      <c r="C835" t="s">
+        <v>363</v>
+      </c>
+      <c r="D835" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E835" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F835" t="s">
+        <v>53</v>
+      </c>
+      <c r="G835" s="1" t="s">
+        <v>2867</v>
+      </c>
+      <c r="H835" t="s">
+        <v>2868</v>
+      </c>
+    </row>
+    <row r="836" spans="1:8">
+      <c r="A836" t="s">
+        <v>2869</v>
+      </c>
+      <c r="B836" t="s">
+        <v>9</v>
+      </c>
+      <c r="C836" t="s">
+        <v>367</v>
+      </c>
+      <c r="D836" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E836" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F836" t="s">
+        <v>53</v>
+      </c>
+      <c r="G836" s="1" t="s">
+        <v>2870</v>
+      </c>
+      <c r="H836" t="s">
+        <v>2871</v>
+      </c>
+    </row>
+    <row r="837" spans="1:8">
+      <c r="A837" t="s">
+        <v>2872</v>
+      </c>
+      <c r="B837" t="s">
+        <v>9</v>
+      </c>
+      <c r="C837" t="s">
+        <v>371</v>
+      </c>
+      <c r="D837" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E837" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F837" t="s">
+        <v>26</v>
+      </c>
+      <c r="G837" s="1" t="s">
+        <v>2873</v>
+      </c>
+      <c r="H837" t="s">
+        <v>2874</v>
+      </c>
+    </row>
+    <row r="838" spans="1:8">
+      <c r="A838" t="s">
+        <v>2875</v>
+      </c>
+      <c r="B838" t="s">
+        <v>9</v>
+      </c>
+      <c r="C838" t="s">
+        <v>375</v>
+      </c>
+      <c r="D838" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E838" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F838" t="s">
+        <v>238</v>
+      </c>
+      <c r="G838" s="1" t="s">
+        <v>2876</v>
+      </c>
+      <c r="H838" t="s">
+        <v>2877</v>
+      </c>
+    </row>
+    <row r="839" spans="1:8">
+      <c r="A839" t="s">
+        <v>2878</v>
+      </c>
+      <c r="B839" t="s">
+        <v>9</v>
+      </c>
+      <c r="C839" t="s">
+        <v>379</v>
+      </c>
+      <c r="D839" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E839" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F839" t="s">
+        <v>53</v>
+      </c>
+      <c r="G839" s="1" t="s">
+        <v>2879</v>
+      </c>
+      <c r="H839" t="s">
+        <v>2880</v>
+      </c>
+    </row>
+    <row r="840" spans="1:8">
+      <c r="A840" t="s">
+        <v>2881</v>
+      </c>
+      <c r="B840" t="s">
+        <v>9</v>
+      </c>
+      <c r="C840" t="s">
+        <v>383</v>
+      </c>
+      <c r="D840" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E840" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F840" t="s">
+        <v>53</v>
+      </c>
+      <c r="G840" s="1" t="s">
+        <v>2882</v>
+      </c>
+      <c r="H840" t="s">
+        <v>2883</v>
+      </c>
+    </row>
+    <row r="841" spans="1:8">
+      <c r="A841" t="s">
+        <v>2884</v>
+      </c>
+      <c r="B841" t="s">
+        <v>9</v>
+      </c>
+      <c r="C841" t="s">
+        <v>387</v>
+      </c>
+      <c r="D841" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E841" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F841" t="s">
+        <v>2842</v>
+      </c>
+      <c r="G841" s="1" t="s">
+        <v>2885</v>
+      </c>
+      <c r="H841" t="s">
+        <v>2886</v>
+      </c>
+    </row>
+    <row r="842" spans="1:8">
+      <c r="A842" t="s">
+        <v>2887</v>
+      </c>
+      <c r="B842" t="s">
+        <v>9</v>
+      </c>
+      <c r="C842" t="s">
+        <v>391</v>
+      </c>
+      <c r="D842" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E842" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F842" t="s">
+        <v>53</v>
+      </c>
+      <c r="G842" s="1" t="s">
+        <v>2888</v>
+      </c>
+      <c r="H842" t="s">
+        <v>2889</v>
+      </c>
+    </row>
+    <row r="843" spans="1:8">
+      <c r="A843" t="s">
+        <v>2890</v>
+      </c>
+      <c r="B843" t="s">
+        <v>9</v>
+      </c>
+      <c r="C843" t="s">
+        <v>395</v>
+      </c>
+      <c r="D843" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E843" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F843" t="s">
+        <v>132</v>
+      </c>
+      <c r="G843" s="1" t="s">
+        <v>2891</v>
+      </c>
+      <c r="H843" t="s">
+        <v>2892</v>
+      </c>
+    </row>
+    <row r="844" spans="1:8">
+      <c r="A844" t="s">
+        <v>2893</v>
+      </c>
+      <c r="B844" t="s">
+        <v>9</v>
+      </c>
+      <c r="C844" t="s">
+        <v>399</v>
+      </c>
+      <c r="D844" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E844" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F844" t="s">
+        <v>31</v>
+      </c>
+      <c r="G844" s="1" t="s">
+        <v>2894</v>
+      </c>
+      <c r="H844" t="s">
+        <v>2895</v>
+      </c>
+    </row>
+    <row r="845" spans="1:8">
+      <c r="A845" t="s">
+        <v>2896</v>
+      </c>
+      <c r="B845" t="s">
+        <v>9</v>
+      </c>
+      <c r="C845" t="s">
+        <v>404</v>
+      </c>
+      <c r="D845" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E845" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F845" t="s">
+        <v>53</v>
+      </c>
+      <c r="G845" s="1" t="s">
+        <v>2897</v>
+      </c>
+      <c r="H845" t="s">
+        <v>2898</v>
+      </c>
+    </row>
+    <row r="846" spans="1:8">
+      <c r="A846" t="s">
+        <v>2899</v>
+      </c>
+      <c r="B846" t="s">
+        <v>9</v>
+      </c>
+      <c r="C846" t="s">
+        <v>408</v>
+      </c>
+      <c r="D846" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E846" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F846" t="s">
+        <v>238</v>
+      </c>
+      <c r="G846" s="1" t="s">
+        <v>2900</v>
+      </c>
+      <c r="H846" t="s">
+        <v>2901</v>
+      </c>
+    </row>
+    <row r="847" spans="1:8">
+      <c r="A847" t="s">
+        <v>2902</v>
+      </c>
+      <c r="B847" t="s">
+        <v>9</v>
+      </c>
+      <c r="C847" t="s">
+        <v>412</v>
+      </c>
+      <c r="D847" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E847" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F847" t="s">
+        <v>53</v>
+      </c>
+      <c r="G847" s="1" t="s">
+        <v>2903</v>
+      </c>
+      <c r="H847" t="s">
+        <v>2904</v>
+      </c>
+    </row>
+    <row r="848" spans="1:8">
+      <c r="A848" t="s">
+        <v>2905</v>
+      </c>
+      <c r="B848" t="s">
+        <v>9</v>
+      </c>
+      <c r="C848" t="s">
+        <v>416</v>
+      </c>
+      <c r="D848" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E848" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F848" t="s">
+        <v>13</v>
+      </c>
+      <c r="G848" s="1" t="s">
+        <v>2906</v>
+      </c>
+      <c r="H848" t="s">
+        <v>2907</v>
+      </c>
+    </row>
+    <row r="849" spans="1:8">
+      <c r="A849" t="s">
+        <v>2908</v>
+      </c>
+      <c r="B849" t="s">
+        <v>9</v>
+      </c>
+      <c r="C849" t="s">
+        <v>420</v>
+      </c>
+      <c r="D849" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E849" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F849" t="s">
+        <v>13</v>
+      </c>
+      <c r="G849" s="1" t="s">
+        <v>2909</v>
+      </c>
+      <c r="H849" t="s">
+        <v>2910</v>
+      </c>
+    </row>
+    <row r="850" spans="1:8">
+      <c r="A850" t="s">
+        <v>2911</v>
+      </c>
+      <c r="B850" t="s">
+        <v>9</v>
+      </c>
+      <c r="C850" t="s">
+        <v>424</v>
+      </c>
+      <c r="D850" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E850" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F850" t="s">
+        <v>13</v>
+      </c>
+      <c r="G850" s="1" t="s">
+        <v>2912</v>
+      </c>
+      <c r="H850" t="s">
+        <v>2913</v>
+      </c>
+    </row>
+    <row r="851" spans="1:8">
+      <c r="A851" t="s">
+        <v>2914</v>
+      </c>
+      <c r="B851" t="s">
+        <v>9</v>
+      </c>
+      <c r="C851" t="s">
+        <v>428</v>
+      </c>
+      <c r="D851" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E851" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F851" t="s">
+        <v>13</v>
+      </c>
+      <c r="G851" s="1" t="s">
+        <v>2915</v>
+      </c>
+      <c r="H851" t="s">
+        <v>2916</v>
+      </c>
+    </row>
+    <row r="852" spans="1:8">
+      <c r="A852" t="s">
+        <v>2917</v>
+      </c>
+      <c r="B852" t="s">
+        <v>9</v>
+      </c>
+      <c r="C852" t="s">
+        <v>432</v>
+      </c>
+      <c r="D852" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E852" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F852" t="s">
+        <v>26</v>
+      </c>
+      <c r="G852" s="1" t="s">
+        <v>2918</v>
+      </c>
+      <c r="H852" t="s">
+        <v>2919</v>
+      </c>
+    </row>
+    <row r="853" spans="1:8">
+      <c r="A853" t="s">
+        <v>2920</v>
+      </c>
+      <c r="B853" t="s">
+        <v>9</v>
+      </c>
+      <c r="C853" t="s">
+        <v>436</v>
+      </c>
+      <c r="D853" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E853" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F853" t="s">
+        <v>53</v>
+      </c>
+      <c r="G853" s="1" t="s">
+        <v>2921</v>
+      </c>
+      <c r="H853" t="s">
+        <v>2922</v>
+      </c>
+    </row>
+    <row r="854" spans="1:8">
+      <c r="A854" t="s">
+        <v>2923</v>
+      </c>
+      <c r="B854" t="s">
+        <v>9</v>
+      </c>
+      <c r="C854" t="s">
+        <v>440</v>
+      </c>
+      <c r="D854" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E854" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F854" t="s">
+        <v>44</v>
+      </c>
+      <c r="G854" s="1" t="s">
+        <v>2924</v>
+      </c>
+      <c r="H854" t="s">
+        <v>2925</v>
+      </c>
+    </row>
+    <row r="855" spans="1:8">
+      <c r="A855" t="s">
+        <v>2926</v>
+      </c>
+      <c r="B855" t="s">
+        <v>9</v>
+      </c>
+      <c r="C855" t="s">
+        <v>444</v>
+      </c>
+      <c r="D855" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E855" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F855" t="s">
+        <v>44</v>
+      </c>
+      <c r="G855" s="1" t="s">
+        <v>2927</v>
+      </c>
+      <c r="H855" t="s">
+        <v>2928</v>
+      </c>
+    </row>
+    <row r="856" spans="1:8">
+      <c r="A856" t="s">
+        <v>2929</v>
+      </c>
+      <c r="B856" t="s">
+        <v>9</v>
+      </c>
+      <c r="C856" t="s">
+        <v>449</v>
+      </c>
+      <c r="D856" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E856" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F856" t="s">
+        <v>53</v>
+      </c>
+      <c r="G856" s="1" t="s">
+        <v>2930</v>
+      </c>
+      <c r="H856" t="s">
+        <v>2931</v>
+      </c>
+    </row>
+    <row r="857" spans="1:8">
+      <c r="A857" t="s">
+        <v>2932</v>
+      </c>
+      <c r="B857" t="s">
+        <v>9</v>
+      </c>
+      <c r="C857" t="s">
+        <v>454</v>
+      </c>
+      <c r="D857" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E857" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F857" t="s">
+        <v>53</v>
+      </c>
+      <c r="G857" s="1" t="s">
+        <v>2933</v>
+      </c>
+      <c r="H857" t="s">
+        <v>2934</v>
+      </c>
+    </row>
+    <row r="858" spans="1:8">
+      <c r="A858" t="s">
+        <v>2935</v>
+      </c>
+      <c r="B858" t="s">
+        <v>9</v>
+      </c>
+      <c r="C858" t="s">
+        <v>458</v>
+      </c>
+      <c r="D858" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E858" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F858" t="s">
+        <v>26</v>
+      </c>
+      <c r="G858" s="1" t="s">
+        <v>2936</v>
+      </c>
+      <c r="H858" t="s">
+        <v>2937</v>
+      </c>
+    </row>
+    <row r="859" spans="1:8">
+      <c r="A859" t="s">
+        <v>2938</v>
+      </c>
+      <c r="B859" t="s">
+        <v>9</v>
+      </c>
+      <c r="C859" t="s">
+        <v>462</v>
+      </c>
+      <c r="D859" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E859" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F859" t="s">
+        <v>58</v>
+      </c>
+      <c r="G859" s="1" t="s">
+        <v>2939</v>
+      </c>
+      <c r="H859" t="s">
+        <v>2940</v>
+      </c>
+    </row>
+    <row r="860" spans="1:8">
+      <c r="A860" t="s">
+        <v>2941</v>
+      </c>
+      <c r="B860" t="s">
+        <v>9</v>
+      </c>
+      <c r="C860" t="s">
+        <v>466</v>
+      </c>
+      <c r="D860" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E860" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F860" t="s">
+        <v>91</v>
+      </c>
+      <c r="G860" s="1" t="s">
+        <v>2942</v>
+      </c>
+      <c r="H860" t="s">
+        <v>2943</v>
+      </c>
+    </row>
+    <row r="861" spans="1:8">
+      <c r="A861" t="s">
+        <v>2944</v>
+      </c>
+      <c r="B861" t="s">
+        <v>9</v>
+      </c>
+      <c r="C861" t="s">
+        <v>470</v>
+      </c>
+      <c r="D861" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E861" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F861" t="s">
+        <v>26</v>
+      </c>
+      <c r="G861" s="1" t="s">
+        <v>2945</v>
+      </c>
+      <c r="H861" t="s">
+        <v>2946</v>
+      </c>
+    </row>
+    <row r="862" spans="1:8">
+      <c r="A862" t="s">
+        <v>2947</v>
+      </c>
+      <c r="B862" t="s">
+        <v>9</v>
+      </c>
+      <c r="C862" t="s">
+        <v>474</v>
+      </c>
+      <c r="D862" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E862" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F862" t="s">
+        <v>44</v>
+      </c>
+      <c r="G862" s="1" t="s">
+        <v>2948</v>
+      </c>
+      <c r="H862" t="s">
+        <v>2949</v>
+      </c>
+    </row>
+    <row r="863" spans="1:8">
+      <c r="A863" t="s">
+        <v>2950</v>
+      </c>
+      <c r="B863" t="s">
+        <v>9</v>
+      </c>
+      <c r="C863" t="s">
+        <v>478</v>
+      </c>
+      <c r="D863" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E863" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F863" t="s">
+        <v>238</v>
+      </c>
+      <c r="G863" s="1" t="s">
+        <v>2951</v>
+      </c>
+      <c r="H863" t="s">
+        <v>2952</v>
+      </c>
+    </row>
+    <row r="864" spans="1:8">
+      <c r="A864" t="s">
+        <v>2953</v>
+      </c>
+      <c r="B864" t="s">
+        <v>9</v>
+      </c>
+      <c r="C864" t="s">
+        <v>482</v>
+      </c>
+      <c r="D864" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E864" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F864" t="s">
+        <v>53</v>
+      </c>
+      <c r="G864" s="1" t="s">
+        <v>2954</v>
+      </c>
+      <c r="H864" t="s">
+        <v>2955</v>
+      </c>
+    </row>
+    <row r="865" spans="1:8">
+      <c r="A865" t="s">
+        <v>2956</v>
+      </c>
+      <c r="B865" t="s">
+        <v>9</v>
+      </c>
+      <c r="C865" t="s">
+        <v>486</v>
+      </c>
+      <c r="D865" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E865" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F865" t="s">
+        <v>238</v>
+      </c>
+      <c r="G865" s="1" t="s">
+        <v>2957</v>
+      </c>
+      <c r="H865" t="s">
+        <v>2958</v>
+      </c>
+    </row>
+    <row r="866" spans="1:8">
+      <c r="A866" t="s">
+        <v>2959</v>
+      </c>
+      <c r="B866" t="s">
+        <v>9</v>
+      </c>
+      <c r="C866" t="s">
+        <v>490</v>
+      </c>
+      <c r="D866" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E866" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F866" t="s">
+        <v>26</v>
+      </c>
+      <c r="G866" s="1" t="s">
+        <v>2960</v>
+      </c>
+      <c r="H866" t="s">
+        <v>2961</v>
+      </c>
+    </row>
+    <row r="867" spans="1:8">
+      <c r="A867" t="s">
+        <v>2962</v>
+      </c>
+      <c r="B867" t="s">
+        <v>9</v>
+      </c>
+      <c r="C867" t="s">
+        <v>494</v>
+      </c>
+      <c r="D867" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E867" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F867" t="s">
+        <v>86</v>
+      </c>
+      <c r="G867" s="1" t="s">
+        <v>2963</v>
+      </c>
+      <c r="H867" t="s">
+        <v>2964</v>
+      </c>
+    </row>
+    <row r="868" spans="1:8">
+      <c r="A868" t="s">
+        <v>2965</v>
+      </c>
+      <c r="B868" t="s">
+        <v>9</v>
+      </c>
+      <c r="C868" t="s">
+        <v>498</v>
+      </c>
+      <c r="D868" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E868" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F868" t="s">
+        <v>91</v>
+      </c>
+      <c r="G868" s="1" t="s">
+        <v>2966</v>
+      </c>
+      <c r="H868" t="s">
+        <v>2967</v>
+      </c>
+    </row>
+    <row r="869" spans="1:8">
+      <c r="A869" t="s">
+        <v>2968</v>
+      </c>
+      <c r="B869" t="s">
+        <v>9</v>
+      </c>
+      <c r="C869" t="s">
+        <v>502</v>
+      </c>
+      <c r="D869" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E869" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F869" t="s">
+        <v>53</v>
+      </c>
+      <c r="G869" s="1" t="s">
+        <v>2969</v>
+      </c>
+      <c r="H869" t="s">
+        <v>2970</v>
+      </c>
+    </row>
+    <row r="870" spans="1:8">
+      <c r="A870" t="s">
+        <v>2971</v>
+      </c>
+      <c r="B870" t="s">
+        <v>9</v>
+      </c>
+      <c r="C870" t="s">
+        <v>506</v>
+      </c>
+      <c r="D870" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E870" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F870" t="s">
+        <v>86</v>
+      </c>
+      <c r="G870" s="1" t="s">
+        <v>2972</v>
+      </c>
+      <c r="H870" t="s">
+        <v>2973</v>
+      </c>
+    </row>
+    <row r="871" spans="1:8">
+      <c r="A871" t="s">
+        <v>2974</v>
+      </c>
+      <c r="B871" t="s">
+        <v>9</v>
+      </c>
+      <c r="C871" t="s">
+        <v>510</v>
+      </c>
+      <c r="D871" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E871" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F871" t="s">
+        <v>53</v>
+      </c>
+      <c r="G871" s="1" t="s">
+        <v>2975</v>
+      </c>
+      <c r="H871" t="s">
+        <v>2976</v>
+      </c>
+    </row>
+    <row r="872" spans="1:8">
+      <c r="A872" t="s">
+        <v>2977</v>
+      </c>
+      <c r="B872" t="s">
+        <v>9</v>
+      </c>
+      <c r="C872" t="s">
+        <v>514</v>
+      </c>
+      <c r="D872" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E872" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F872" t="s">
+        <v>86</v>
+      </c>
+      <c r="G872" s="1" t="s">
+        <v>2978</v>
+      </c>
+      <c r="H872" t="s">
+        <v>2979</v>
+      </c>
+    </row>
+    <row r="873" spans="1:8">
+      <c r="A873" t="s">
+        <v>2980</v>
+      </c>
+      <c r="B873" t="s">
+        <v>9</v>
+      </c>
+      <c r="C873" t="s">
+        <v>519</v>
+      </c>
+      <c r="D873" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E873" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F873" t="s">
+        <v>53</v>
+      </c>
+      <c r="G873" s="1" t="s">
+        <v>2981</v>
+      </c>
+      <c r="H873" t="s">
+        <v>2982</v>
+      </c>
+    </row>
+    <row r="874" spans="1:8">
+      <c r="A874" t="s">
+        <v>2983</v>
+      </c>
+      <c r="B874" t="s">
+        <v>9</v>
+      </c>
+      <c r="C874" t="s">
+        <v>523</v>
+      </c>
+      <c r="D874" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E874" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F874" t="s">
+        <v>31</v>
+      </c>
+      <c r="G874" s="1" t="s">
+        <v>2984</v>
+      </c>
+      <c r="H874" t="s">
+        <v>2985</v>
+      </c>
+    </row>
+    <row r="875" spans="1:8">
+      <c r="A875" t="s">
+        <v>2986</v>
+      </c>
+      <c r="B875" t="s">
+        <v>9</v>
+      </c>
+      <c r="C875" t="s">
+        <v>527</v>
+      </c>
+      <c r="D875" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E875" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F875" t="s">
+        <v>238</v>
+      </c>
+      <c r="G875" s="1" t="s">
+        <v>2987</v>
+      </c>
+      <c r="H875" t="s">
+        <v>2988</v>
+      </c>
+    </row>
+    <row r="876" spans="1:8">
+      <c r="A876" t="s">
+        <v>2989</v>
+      </c>
+      <c r="B876" t="s">
+        <v>9</v>
+      </c>
+      <c r="C876" t="s">
+        <v>531</v>
+      </c>
+      <c r="D876" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E876" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F876" t="s">
+        <v>53</v>
+      </c>
+      <c r="G876" s="1" t="s">
+        <v>2990</v>
+      </c>
+      <c r="H876" t="s">
+        <v>2991</v>
+      </c>
+    </row>
+    <row r="877" spans="1:8">
+      <c r="A877" t="s">
+        <v>2992</v>
+      </c>
+      <c r="B877" t="s">
+        <v>9</v>
+      </c>
+      <c r="C877" t="s">
+        <v>535</v>
+      </c>
+      <c r="D877" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E877" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F877" t="s">
+        <v>53</v>
+      </c>
+      <c r="G877" s="1" t="s">
+        <v>2993</v>
+      </c>
+      <c r="H877" t="s">
+        <v>2994</v>
+      </c>
+    </row>
+    <row r="878" spans="1:8">
+      <c r="A878" t="s">
+        <v>2995</v>
+      </c>
+      <c r="B878" t="s">
+        <v>9</v>
+      </c>
+      <c r="C878" t="s">
+        <v>539</v>
+      </c>
+      <c r="D878" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E878" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F878" t="s">
+        <v>2996</v>
+      </c>
+      <c r="G878" s="1" t="s">
+        <v>2997</v>
+      </c>
+      <c r="H878" t="s">
+        <v>2998</v>
+      </c>
+    </row>
+    <row r="879" spans="1:8">
+      <c r="A879" t="s">
+        <v>2999</v>
+      </c>
+      <c r="B879" t="s">
+        <v>9</v>
+      </c>
+      <c r="C879" t="s">
+        <v>543</v>
+      </c>
+      <c r="D879" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E879" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F879" t="s">
+        <v>44</v>
+      </c>
+      <c r="G879" s="1" t="s">
+        <v>3000</v>
+      </c>
+      <c r="H879" t="s">
+        <v>3001</v>
+      </c>
+    </row>
+    <row r="880" spans="1:8">
+      <c r="A880" t="s">
+        <v>3002</v>
+      </c>
+      <c r="B880" t="s">
+        <v>9</v>
+      </c>
+      <c r="C880" t="s">
+        <v>547</v>
+      </c>
+      <c r="D880" t="s">
+        <v>2618</v>
+      </c>
+      <c r="E880" t="s">
+        <v>2619</v>
+      </c>
+      <c r="F880" t="s">
+        <v>53</v>
+      </c>
+      <c r="G880" s="1" t="s">
+        <v>3003</v>
+      </c>
+      <c r="H880" t="s">
+        <v>3004</v>
+      </c>
+    </row>
+    <row r="881" spans="1:8">
+      <c r="A881" t="s">
+        <v>3005</v>
+      </c>
+      <c r="B881" t="s">
+        <v>9</v>
+      </c>
+      <c r="C881" t="s">
+        <v>10</v>
+      </c>
+      <c r="D881" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E881" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F881" t="s">
+        <v>53</v>
+      </c>
+      <c r="G881" s="1" t="s">
+        <v>3008</v>
+      </c>
+      <c r="H881" t="s">
+        <v>3009</v>
+      </c>
+    </row>
+    <row r="882" spans="1:8">
+      <c r="A882" t="s">
+        <v>3010</v>
+      </c>
+      <c r="B882" t="s">
+        <v>9</v>
+      </c>
+      <c r="C882" t="s">
         <v>17</v>
       </c>
-      <c r="D787" t="s">
-[...12 lines deleted...]
-        <v>2670</v>
+      <c r="D882" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E882" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F882" t="s">
+        <v>31</v>
+      </c>
+      <c r="G882" s="1" t="s">
+        <v>3011</v>
+      </c>
+      <c r="H882" t="s">
+        <v>3012</v>
+      </c>
+    </row>
+    <row r="883" spans="1:8">
+      <c r="A883" t="s">
+        <v>3013</v>
+      </c>
+      <c r="B883" t="s">
+        <v>9</v>
+      </c>
+      <c r="C883" t="s">
+        <v>21</v>
+      </c>
+      <c r="D883" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E883" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F883" t="s">
+        <v>53</v>
+      </c>
+      <c r="G883" s="1" t="s">
+        <v>3014</v>
+      </c>
+      <c r="H883" t="s">
+        <v>3015</v>
+      </c>
+    </row>
+    <row r="884" spans="1:8">
+      <c r="A884" t="s">
+        <v>3016</v>
+      </c>
+      <c r="B884" t="s">
+        <v>9</v>
+      </c>
+      <c r="C884" t="s">
+        <v>25</v>
+      </c>
+      <c r="D884" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E884" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F884" t="s">
+        <v>53</v>
+      </c>
+      <c r="G884" s="1" t="s">
+        <v>3017</v>
+      </c>
+      <c r="H884" t="s">
+        <v>3018</v>
+      </c>
+    </row>
+    <row r="885" spans="1:8">
+      <c r="A885" t="s">
+        <v>3019</v>
+      </c>
+      <c r="B885" t="s">
+        <v>9</v>
+      </c>
+      <c r="C885" t="s">
+        <v>35</v>
+      </c>
+      <c r="D885" t="s">
+        <v>3006</v>
+      </c>
+      <c r="E885" t="s">
+        <v>3007</v>
+      </c>
+      <c r="F885" t="s">
+        <v>3020</v>
+      </c>
+      <c r="G885" s="1" t="s">
+        <v>3021</v>
+      </c>
+      <c r="H885" t="s">
+        <v>3022</v>
+      </c>
+    </row>
+    <row r="886" spans="1:8">
+      <c r="A886" t="s">
+        <v>3023</v>
+      </c>
+      <c r="B886" t="s">
+        <v>9</v>
+      </c>
+      <c r="C886" t="s">
+        <v>25</v>
+      </c>
+      <c r="D886" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E886" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F886" t="s">
+        <v>58</v>
+      </c>
+      <c r="G886" s="1" t="s">
+        <v>3026</v>
+      </c>
+      <c r="H886" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="887" spans="1:8">
+      <c r="A887" t="s">
+        <v>3028</v>
+      </c>
+      <c r="B887" t="s">
+        <v>9</v>
+      </c>
+      <c r="C887" t="s">
+        <v>30</v>
+      </c>
+      <c r="D887" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E887" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F887" t="s">
+        <v>86</v>
+      </c>
+      <c r="G887" s="1" t="s">
+        <v>75</v>
+      </c>
+      <c r="H887" t="s">
+        <v>3027</v>
+      </c>
+    </row>
+    <row r="888" spans="1:8">
+      <c r="A888" t="s">
+        <v>3029</v>
+      </c>
+      <c r="B888" t="s">
+        <v>9</v>
+      </c>
+      <c r="C888" t="s">
+        <v>43</v>
+      </c>
+      <c r="D888" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E888" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F888" t="s">
+        <v>3030</v>
+      </c>
+      <c r="G888" s="1" t="s">
+        <v>3031</v>
+      </c>
+      <c r="H888" t="s">
+        <v>3032</v>
+      </c>
+    </row>
+    <row r="889" spans="1:8">
+      <c r="A889" t="s">
+        <v>3033</v>
+      </c>
+      <c r="B889" t="s">
+        <v>9</v>
+      </c>
+      <c r="C889" t="s">
+        <v>52</v>
+      </c>
+      <c r="D889" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E889" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F889" t="s">
+        <v>53</v>
+      </c>
+      <c r="G889" s="1" t="s">
+        <v>3034</v>
+      </c>
+      <c r="H889" t="s">
+        <v>3035</v>
+      </c>
+    </row>
+    <row r="890" spans="1:8">
+      <c r="A890" t="s">
+        <v>3036</v>
+      </c>
+      <c r="B890" t="s">
+        <v>9</v>
+      </c>
+      <c r="C890" t="s">
+        <v>78</v>
+      </c>
+      <c r="D890" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E890" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F890" t="s">
+        <v>86</v>
+      </c>
+      <c r="G890" s="1" t="s">
+        <v>3037</v>
+      </c>
+      <c r="H890" t="s">
+        <v>3038</v>
+      </c>
+    </row>
+    <row r="891" spans="1:8">
+      <c r="A891" t="s">
+        <v>3039</v>
+      </c>
+      <c r="B891" t="s">
+        <v>9</v>
+      </c>
+      <c r="C891" t="s">
+        <v>103</v>
+      </c>
+      <c r="D891" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E891" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F891" t="s">
+        <v>238</v>
+      </c>
+      <c r="G891" s="1" t="s">
+        <v>3040</v>
+      </c>
+      <c r="H891" t="s">
+        <v>3041</v>
+      </c>
+    </row>
+    <row r="892" spans="1:8">
+      <c r="A892" t="s">
+        <v>3042</v>
+      </c>
+      <c r="B892" t="s">
+        <v>9</v>
+      </c>
+      <c r="C892" t="s">
+        <v>107</v>
+      </c>
+      <c r="D892" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E892" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F892" t="s">
+        <v>132</v>
+      </c>
+      <c r="G892" s="1" t="s">
+        <v>3043</v>
+      </c>
+      <c r="H892" t="s">
+        <v>3044</v>
+      </c>
+    </row>
+    <row r="893" spans="1:8">
+      <c r="A893" t="s">
+        <v>3045</v>
+      </c>
+      <c r="B893" t="s">
+        <v>9</v>
+      </c>
+      <c r="C893" t="s">
+        <v>111</v>
+      </c>
+      <c r="D893" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E893" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F893" t="s">
+        <v>44</v>
+      </c>
+      <c r="G893" s="1" t="s">
+        <v>3046</v>
+      </c>
+      <c r="H893" t="s">
+        <v>3047</v>
+      </c>
+    </row>
+    <row r="894" spans="1:8">
+      <c r="A894" t="s">
+        <v>3048</v>
+      </c>
+      <c r="B894" t="s">
+        <v>9</v>
+      </c>
+      <c r="C894" t="s">
+        <v>115</v>
+      </c>
+      <c r="D894" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E894" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F894" t="s">
+        <v>3049</v>
+      </c>
+      <c r="G894" s="1" t="s">
+        <v>3050</v>
+      </c>
+      <c r="H894" t="s">
+        <v>3051</v>
+      </c>
+    </row>
+    <row r="895" spans="1:8">
+      <c r="A895" t="s">
+        <v>3052</v>
+      </c>
+      <c r="B895" t="s">
+        <v>9</v>
+      </c>
+      <c r="C895" t="s">
+        <v>119</v>
+      </c>
+      <c r="D895" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E895" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F895" t="s">
+        <v>243</v>
+      </c>
+      <c r="G895" s="1" t="s">
+        <v>3053</v>
+      </c>
+      <c r="H895" t="s">
+        <v>3054</v>
+      </c>
+    </row>
+    <row r="896" spans="1:8">
+      <c r="A896" t="s">
+        <v>3055</v>
+      </c>
+      <c r="B896" t="s">
+        <v>9</v>
+      </c>
+      <c r="C896" t="s">
+        <v>144</v>
+      </c>
+      <c r="D896" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E896" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F896" t="s">
+        <v>31</v>
+      </c>
+      <c r="G896" s="1" t="s">
+        <v>3056</v>
+      </c>
+      <c r="H896" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="897" spans="1:8">
+      <c r="A897" t="s">
+        <v>3058</v>
+      </c>
+      <c r="B897" t="s">
+        <v>9</v>
+      </c>
+      <c r="C897" t="s">
+        <v>148</v>
+      </c>
+      <c r="D897" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E897" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F897" t="s">
+        <v>26</v>
+      </c>
+      <c r="G897" s="1" t="s">
+        <v>3059</v>
+      </c>
+      <c r="H897" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="898" spans="1:8">
+      <c r="A898" t="s">
+        <v>3060</v>
+      </c>
+      <c r="B898" t="s">
+        <v>9</v>
+      </c>
+      <c r="C898" t="s">
+        <v>152</v>
+      </c>
+      <c r="D898" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E898" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F898" t="s">
+        <v>132</v>
+      </c>
+      <c r="G898" s="1" t="s">
+        <v>3061</v>
+      </c>
+      <c r="H898" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="899" spans="1:8">
+      <c r="A899" t="s">
+        <v>3062</v>
+      </c>
+      <c r="B899" t="s">
+        <v>9</v>
+      </c>
+      <c r="C899" t="s">
+        <v>156</v>
+      </c>
+      <c r="D899" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E899" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F899" t="s">
+        <v>44</v>
+      </c>
+      <c r="G899" s="1" t="s">
+        <v>3063</v>
+      </c>
+      <c r="H899" t="s">
+        <v>3057</v>
+      </c>
+    </row>
+    <row r="900" spans="1:8">
+      <c r="A900" t="s">
+        <v>3064</v>
+      </c>
+      <c r="B900" t="s">
+        <v>9</v>
+      </c>
+      <c r="C900" t="s">
+        <v>164</v>
+      </c>
+      <c r="D900" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E900" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F900" t="s">
+        <v>31</v>
+      </c>
+      <c r="G900" s="1" t="s">
+        <v>3065</v>
+      </c>
+      <c r="H900" t="s">
+        <v>3066</v>
+      </c>
+    </row>
+    <row r="901" spans="1:8">
+      <c r="A901" t="s">
+        <v>3067</v>
+      </c>
+      <c r="B901" t="s">
+        <v>9</v>
+      </c>
+      <c r="C901" t="s">
+        <v>176</v>
+      </c>
+      <c r="D901" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E901" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F901" t="s">
+        <v>53</v>
+      </c>
+      <c r="G901" s="1" t="s">
+        <v>3068</v>
+      </c>
+      <c r="H901" t="s">
+        <v>3069</v>
+      </c>
+    </row>
+    <row r="902" spans="1:8">
+      <c r="A902" t="s">
+        <v>3070</v>
+      </c>
+      <c r="B902" t="s">
+        <v>9</v>
+      </c>
+      <c r="C902" t="s">
+        <v>184</v>
+      </c>
+      <c r="D902" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E902" t="s">
+        <v>3025</v>
+      </c>
+      <c r="G902" s="1" t="s">
+        <v>3071</v>
+      </c>
+      <c r="H902" t="s">
+        <v>3072</v>
+      </c>
+    </row>
+    <row r="903" spans="1:8">
+      <c r="A903" t="s">
+        <v>3073</v>
+      </c>
+      <c r="B903" t="s">
+        <v>9</v>
+      </c>
+      <c r="C903" t="s">
+        <v>188</v>
+      </c>
+      <c r="D903" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E903" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F903" t="s">
+        <v>243</v>
+      </c>
+      <c r="G903" s="1" t="s">
+        <v>3074</v>
+      </c>
+      <c r="H903" t="s">
+        <v>3075</v>
+      </c>
+    </row>
+    <row r="904" spans="1:8">
+      <c r="A904" t="s">
+        <v>3076</v>
+      </c>
+      <c r="B904" t="s">
+        <v>9</v>
+      </c>
+      <c r="C904" t="s">
+        <v>192</v>
+      </c>
+      <c r="D904" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E904" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F904" t="s">
+        <v>31</v>
+      </c>
+      <c r="G904" s="1" t="s">
+        <v>3077</v>
+      </c>
+      <c r="H904" t="s">
+        <v>3078</v>
+      </c>
+    </row>
+    <row r="905" spans="1:8">
+      <c r="A905" t="s">
+        <v>3079</v>
+      </c>
+      <c r="B905" t="s">
+        <v>9</v>
+      </c>
+      <c r="C905" t="s">
+        <v>204</v>
+      </c>
+      <c r="D905" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E905" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F905" t="s">
+        <v>58</v>
+      </c>
+      <c r="G905" s="1" t="s">
+        <v>3080</v>
+      </c>
+      <c r="H905" t="s">
+        <v>3081</v>
+      </c>
+    </row>
+    <row r="906" spans="1:8">
+      <c r="A906" t="s">
+        <v>3082</v>
+      </c>
+      <c r="B906" t="s">
+        <v>9</v>
+      </c>
+      <c r="C906" t="s">
+        <v>209</v>
+      </c>
+      <c r="D906" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E906" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F906" t="s">
+        <v>132</v>
+      </c>
+      <c r="G906" s="1" t="s">
+        <v>3083</v>
+      </c>
+      <c r="H906" t="s">
+        <v>3084</v>
+      </c>
+    </row>
+    <row r="907" spans="1:8">
+      <c r="A907" t="s">
+        <v>3085</v>
+      </c>
+      <c r="B907" t="s">
+        <v>9</v>
+      </c>
+      <c r="C907" t="s">
+        <v>217</v>
+      </c>
+      <c r="D907" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E907" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F907" t="s">
+        <v>86</v>
+      </c>
+      <c r="G907" s="1" t="s">
+        <v>3086</v>
+      </c>
+      <c r="H907" t="s">
+        <v>3087</v>
+      </c>
+    </row>
+    <row r="908" spans="1:8">
+      <c r="A908" t="s">
+        <v>3088</v>
+      </c>
+      <c r="B908" t="s">
+        <v>9</v>
+      </c>
+      <c r="C908" t="s">
+        <v>221</v>
+      </c>
+      <c r="D908" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E908" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F908" t="s">
+        <v>53</v>
+      </c>
+      <c r="G908" s="1" t="s">
+        <v>3089</v>
+      </c>
+      <c r="H908" t="s">
+        <v>3090</v>
+      </c>
+    </row>
+    <row r="909" spans="1:8">
+      <c r="A909" t="s">
+        <v>3091</v>
+      </c>
+      <c r="B909" t="s">
+        <v>9</v>
+      </c>
+      <c r="C909" t="s">
+        <v>225</v>
+      </c>
+      <c r="D909" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E909" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F909" t="s">
+        <v>58</v>
+      </c>
+      <c r="G909" s="1" t="s">
+        <v>3092</v>
+      </c>
+      <c r="H909" t="s">
+        <v>3093</v>
+      </c>
+    </row>
+    <row r="910" spans="1:8">
+      <c r="A910" t="s">
+        <v>3094</v>
+      </c>
+      <c r="B910" t="s">
+        <v>9</v>
+      </c>
+      <c r="C910" t="s">
+        <v>247</v>
+      </c>
+      <c r="D910" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E910" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F910" t="s">
+        <v>450</v>
+      </c>
+      <c r="G910" s="1" t="s">
+        <v>3095</v>
+      </c>
+      <c r="H910" t="s">
+        <v>3096</v>
+      </c>
+    </row>
+    <row r="911" spans="1:8">
+      <c r="A911" t="s">
+        <v>3097</v>
+      </c>
+      <c r="B911" t="s">
+        <v>9</v>
+      </c>
+      <c r="C911" t="s">
+        <v>255</v>
+      </c>
+      <c r="D911" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E911" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F911" t="s">
+        <v>132</v>
+      </c>
+      <c r="G911" s="1" t="s">
+        <v>3098</v>
+      </c>
+      <c r="H911" t="s">
+        <v>3099</v>
+      </c>
+    </row>
+    <row r="912" spans="1:8">
+      <c r="A912" t="s">
+        <v>3100</v>
+      </c>
+      <c r="B912" t="s">
+        <v>9</v>
+      </c>
+      <c r="C912" t="s">
+        <v>279</v>
+      </c>
+      <c r="D912" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E912" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F912" t="s">
+        <v>243</v>
+      </c>
+      <c r="G912" s="1" t="s">
+        <v>3101</v>
+      </c>
+      <c r="H912" t="s">
+        <v>3102</v>
+      </c>
+    </row>
+    <row r="913" spans="1:8">
+      <c r="A913" t="s">
+        <v>3103</v>
+      </c>
+      <c r="B913" t="s">
+        <v>9</v>
+      </c>
+      <c r="C913" t="s">
+        <v>287</v>
+      </c>
+      <c r="D913" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E913" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F913" t="s">
+        <v>53</v>
+      </c>
+      <c r="G913" s="1" t="s">
+        <v>3104</v>
+      </c>
+      <c r="H913" t="s">
+        <v>3105</v>
+      </c>
+    </row>
+    <row r="914" spans="1:8">
+      <c r="A914" t="s">
+        <v>3106</v>
+      </c>
+      <c r="B914" t="s">
+        <v>9</v>
+      </c>
+      <c r="C914" t="s">
+        <v>291</v>
+      </c>
+      <c r="D914" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E914" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F914" t="s">
+        <v>31</v>
+      </c>
+      <c r="G914" s="1" t="s">
+        <v>3107</v>
+      </c>
+      <c r="H914" t="s">
+        <v>3108</v>
+      </c>
+    </row>
+    <row r="915" spans="1:8">
+      <c r="A915" t="s">
+        <v>3109</v>
+      </c>
+      <c r="B915" t="s">
+        <v>9</v>
+      </c>
+      <c r="C915" t="s">
+        <v>303</v>
+      </c>
+      <c r="D915" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E915" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F915" t="s">
+        <v>44</v>
+      </c>
+      <c r="G915" s="1" t="s">
+        <v>3110</v>
+      </c>
+      <c r="H915" t="s">
+        <v>3111</v>
+      </c>
+    </row>
+    <row r="916" spans="1:8">
+      <c r="A916" t="s">
+        <v>3112</v>
+      </c>
+      <c r="B916" t="s">
+        <v>9</v>
+      </c>
+      <c r="C916" t="s">
+        <v>319</v>
+      </c>
+      <c r="D916" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E916" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F916" t="s">
+        <v>243</v>
+      </c>
+      <c r="G916" s="1" t="s">
+        <v>3113</v>
+      </c>
+      <c r="H916" t="s">
+        <v>3114</v>
+      </c>
+    </row>
+    <row r="917" spans="1:8">
+      <c r="A917" t="s">
+        <v>3115</v>
+      </c>
+      <c r="B917" t="s">
+        <v>9</v>
+      </c>
+      <c r="C917" t="s">
+        <v>331</v>
+      </c>
+      <c r="D917" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E917" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F917" t="s">
+        <v>31</v>
+      </c>
+      <c r="G917" s="1" t="s">
+        <v>3116</v>
+      </c>
+      <c r="H917" t="s">
+        <v>3117</v>
+      </c>
+    </row>
+    <row r="918" spans="1:8">
+      <c r="A918" t="s">
+        <v>3118</v>
+      </c>
+      <c r="B918" t="s">
+        <v>9</v>
+      </c>
+      <c r="C918" t="s">
+        <v>335</v>
+      </c>
+      <c r="D918" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E918" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F918" t="s">
+        <v>132</v>
+      </c>
+      <c r="G918" s="1" t="s">
+        <v>3119</v>
+      </c>
+      <c r="H918" t="s">
+        <v>3120</v>
+      </c>
+    </row>
+    <row r="919" spans="1:8">
+      <c r="A919" t="s">
+        <v>3121</v>
+      </c>
+      <c r="B919" t="s">
+        <v>9</v>
+      </c>
+      <c r="C919" t="s">
+        <v>351</v>
+      </c>
+      <c r="D919" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E919" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F919" t="s">
+        <v>31</v>
+      </c>
+      <c r="G919" s="1" t="s">
+        <v>3122</v>
+      </c>
+      <c r="H919" t="s">
+        <v>3123</v>
+      </c>
+    </row>
+    <row r="920" spans="1:8">
+      <c r="A920" t="s">
+        <v>3124</v>
+      </c>
+      <c r="B920" t="s">
+        <v>9</v>
+      </c>
+      <c r="C920" t="s">
+        <v>355</v>
+      </c>
+      <c r="D920" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E920" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F920" t="s">
+        <v>243</v>
+      </c>
+      <c r="G920" s="1" t="s">
+        <v>3125</v>
+      </c>
+      <c r="H920" t="s">
+        <v>3126</v>
+      </c>
+    </row>
+    <row r="921" spans="1:8">
+      <c r="A921" t="s">
+        <v>3127</v>
+      </c>
+      <c r="B921" t="s">
+        <v>9</v>
+      </c>
+      <c r="C921" t="s">
+        <v>359</v>
+      </c>
+      <c r="D921" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E921" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F921" t="s">
+        <v>86</v>
+      </c>
+      <c r="G921" s="1" t="s">
+        <v>3128</v>
+      </c>
+      <c r="H921" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="922" spans="1:8">
+      <c r="A922" t="s">
+        <v>3130</v>
+      </c>
+      <c r="B922" t="s">
+        <v>9</v>
+      </c>
+      <c r="C922" t="s">
+        <v>367</v>
+      </c>
+      <c r="D922" t="s">
+        <v>3024</v>
+      </c>
+      <c r="E922" t="s">
+        <v>3025</v>
+      </c>
+      <c r="F922" t="s">
+        <v>58</v>
+      </c>
+      <c r="G922" s="1" t="s">
+        <v>3131</v>
+      </c>
+      <c r="H922" t="s">
+        <v>3129</v>
+      </c>
+    </row>
+    <row r="923" spans="1:8">
+      <c r="A923" t="s">
+        <v>3132</v>
+      </c>
+      <c r="B923" t="s">
+        <v>9</v>
+      </c>
+      <c r="C923" t="s">
+        <v>10</v>
+      </c>
+      <c r="D923" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E923" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G923" s="1" t="s">
+        <v>3134</v>
+      </c>
+      <c r="H923" t="s">
+        <v>3135</v>
+      </c>
+    </row>
+    <row r="924" spans="1:8">
+      <c r="A924" t="s">
+        <v>3136</v>
+      </c>
+      <c r="B924" t="s">
+        <v>9</v>
+      </c>
+      <c r="C924" t="s">
+        <v>17</v>
+      </c>
+      <c r="D924" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E924" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G924" s="1" t="s">
+        <v>3137</v>
+      </c>
+      <c r="H924" t="s">
+        <v>3138</v>
+      </c>
+    </row>
+    <row r="925" spans="1:8">
+      <c r="A925" t="s">
+        <v>3139</v>
+      </c>
+      <c r="B925" t="s">
+        <v>9</v>
+      </c>
+      <c r="C925" t="s">
+        <v>21</v>
+      </c>
+      <c r="D925" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E925" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G925" s="1" t="s">
+        <v>3140</v>
+      </c>
+      <c r="H925" t="s">
+        <v>3141</v>
+      </c>
+    </row>
+    <row r="926" spans="1:8">
+      <c r="A926" t="s">
+        <v>3142</v>
+      </c>
+      <c r="B926" t="s">
+        <v>9</v>
+      </c>
+      <c r="C926" t="s">
+        <v>25</v>
+      </c>
+      <c r="D926" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E926" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G926" s="1" t="s">
+        <v>3143</v>
+      </c>
+      <c r="H926" t="s">
+        <v>3144</v>
+      </c>
+    </row>
+    <row r="927" spans="1:8">
+      <c r="A927" t="s">
+        <v>3145</v>
+      </c>
+      <c r="B927" t="s">
+        <v>9</v>
+      </c>
+      <c r="C927" t="s">
+        <v>30</v>
+      </c>
+      <c r="D927" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E927" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G927" s="1" t="s">
+        <v>3146</v>
+      </c>
+      <c r="H927" t="s">
+        <v>3147</v>
+      </c>
+    </row>
+    <row r="928" spans="1:8">
+      <c r="A928" t="s">
+        <v>3148</v>
+      </c>
+      <c r="B928" t="s">
+        <v>9</v>
+      </c>
+      <c r="C928" t="s">
+        <v>35</v>
+      </c>
+      <c r="D928" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E928" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G928" s="1" t="s">
+        <v>3149</v>
+      </c>
+      <c r="H928" t="s">
+        <v>3150</v>
+      </c>
+    </row>
+    <row r="929" spans="1:8">
+      <c r="A929" t="s">
+        <v>3151</v>
+      </c>
+      <c r="B929" t="s">
+        <v>9</v>
+      </c>
+      <c r="C929" t="s">
+        <v>39</v>
+      </c>
+      <c r="D929" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E929" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G929" s="1" t="s">
+        <v>3152</v>
+      </c>
+      <c r="H929" t="s">
+        <v>3153</v>
+      </c>
+    </row>
+    <row r="930" spans="1:8">
+      <c r="A930" t="s">
+        <v>3154</v>
+      </c>
+      <c r="B930" t="s">
+        <v>9</v>
+      </c>
+      <c r="C930" t="s">
+        <v>43</v>
+      </c>
+      <c r="D930" t="s">
+        <v>3133</v>
+      </c>
+      <c r="E930" t="s">
+        <v>3133</v>
+      </c>
+      <c r="G930" s="1" t="s">
+        <v>3155</v>
+      </c>
+      <c r="H930" t="s">
+        <v>3156</v>
+      </c>
+    </row>
+    <row r="931" spans="1:8">
+      <c r="A931" t="s">
+        <v>3157</v>
+      </c>
+      <c r="B931" t="s">
+        <v>9</v>
+      </c>
+      <c r="C931" t="s">
+        <v>10</v>
+      </c>
+      <c r="D931" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E931" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F931" t="s">
+        <v>31</v>
+      </c>
+      <c r="G931" s="1" t="s">
+        <v>3160</v>
+      </c>
+      <c r="H931" t="s">
+        <v>3161</v>
+      </c>
+    </row>
+    <row r="932" spans="1:8">
+      <c r="A932" t="s">
+        <v>3162</v>
+      </c>
+      <c r="B932" t="s">
+        <v>9</v>
+      </c>
+      <c r="C932" t="s">
+        <v>17</v>
+      </c>
+      <c r="D932" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E932" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F932" t="s">
+        <v>31</v>
+      </c>
+      <c r="G932" s="1" t="s">
+        <v>3163</v>
+      </c>
+      <c r="H932" t="s">
+        <v>3164</v>
+      </c>
+    </row>
+    <row r="933" spans="1:8">
+      <c r="A933" t="s">
+        <v>3165</v>
+      </c>
+      <c r="B933" t="s">
+        <v>9</v>
+      </c>
+      <c r="C933" t="s">
+        <v>21</v>
+      </c>
+      <c r="D933" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E933" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F933" t="s">
+        <v>31</v>
+      </c>
+      <c r="G933" s="1" t="s">
+        <v>3166</v>
+      </c>
+      <c r="H933" t="s">
+        <v>3167</v>
+      </c>
+    </row>
+    <row r="934" spans="1:8">
+      <c r="A934" t="s">
+        <v>3168</v>
+      </c>
+      <c r="B934" t="s">
+        <v>9</v>
+      </c>
+      <c r="C934" t="s">
+        <v>25</v>
+      </c>
+      <c r="D934" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E934" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F934" t="s">
+        <v>31</v>
+      </c>
+      <c r="G934" s="1" t="s">
+        <v>3169</v>
+      </c>
+      <c r="H934" t="s">
+        <v>3170</v>
+      </c>
+    </row>
+    <row r="935" spans="1:8">
+      <c r="A935" t="s">
+        <v>3171</v>
+      </c>
+      <c r="B935" t="s">
+        <v>9</v>
+      </c>
+      <c r="C935" t="s">
+        <v>30</v>
+      </c>
+      <c r="D935" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E935" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F935" t="s">
+        <v>31</v>
+      </c>
+      <c r="G935" s="1" t="s">
+        <v>3172</v>
+      </c>
+      <c r="H935" t="s">
+        <v>3173</v>
+      </c>
+    </row>
+    <row r="936" spans="1:8">
+      <c r="A936" t="s">
+        <v>3174</v>
+      </c>
+      <c r="B936" t="s">
+        <v>9</v>
+      </c>
+      <c r="C936" t="s">
+        <v>35</v>
+      </c>
+      <c r="D936" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E936" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F936" t="s">
+        <v>31</v>
+      </c>
+      <c r="G936" s="1" t="s">
+        <v>3175</v>
+      </c>
+      <c r="H936" t="s">
+        <v>3176</v>
+      </c>
+    </row>
+    <row r="937" spans="1:8">
+      <c r="A937" t="s">
+        <v>3177</v>
+      </c>
+      <c r="B937" t="s">
+        <v>9</v>
+      </c>
+      <c r="C937" t="s">
+        <v>39</v>
+      </c>
+      <c r="D937" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E937" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F937" t="s">
+        <v>31</v>
+      </c>
+      <c r="G937" s="1" t="s">
+        <v>3178</v>
+      </c>
+      <c r="H937" t="s">
+        <v>3179</v>
+      </c>
+    </row>
+    <row r="938" spans="1:8">
+      <c r="A938" t="s">
+        <v>3180</v>
+      </c>
+      <c r="B938" t="s">
+        <v>9</v>
+      </c>
+      <c r="C938" t="s">
+        <v>43</v>
+      </c>
+      <c r="D938" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E938" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F938" t="s">
+        <v>31</v>
+      </c>
+      <c r="G938" s="1" t="s">
+        <v>3181</v>
+      </c>
+      <c r="H938" t="s">
+        <v>3182</v>
+      </c>
+    </row>
+    <row r="939" spans="1:8">
+      <c r="A939" t="s">
+        <v>3183</v>
+      </c>
+      <c r="B939" t="s">
+        <v>9</v>
+      </c>
+      <c r="C939" t="s">
+        <v>48</v>
+      </c>
+      <c r="D939" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E939" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F939" t="s">
+        <v>31</v>
+      </c>
+      <c r="G939" s="1" t="s">
+        <v>3184</v>
+      </c>
+      <c r="H939" t="s">
+        <v>3185</v>
+      </c>
+    </row>
+    <row r="940" spans="1:8">
+      <c r="A940" t="s">
+        <v>3186</v>
+      </c>
+      <c r="B940" t="s">
+        <v>9</v>
+      </c>
+      <c r="C940" t="s">
+        <v>52</v>
+      </c>
+      <c r="D940" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E940" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F940" t="s">
+        <v>31</v>
+      </c>
+      <c r="G940" s="1" t="s">
+        <v>3187</v>
+      </c>
+      <c r="H940" t="s">
+        <v>3188</v>
+      </c>
+    </row>
+    <row r="941" spans="1:8">
+      <c r="A941" t="s">
+        <v>3189</v>
+      </c>
+      <c r="B941" t="s">
+        <v>9</v>
+      </c>
+      <c r="C941" t="s">
+        <v>57</v>
+      </c>
+      <c r="D941" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E941" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F941" t="s">
+        <v>31</v>
+      </c>
+      <c r="G941" s="1" t="s">
+        <v>3190</v>
+      </c>
+      <c r="H941" t="s">
+        <v>3191</v>
+      </c>
+    </row>
+    <row r="942" spans="1:8">
+      <c r="A942" t="s">
+        <v>3192</v>
+      </c>
+      <c r="B942" t="s">
+        <v>9</v>
+      </c>
+      <c r="C942" t="s">
+        <v>62</v>
+      </c>
+      <c r="D942" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E942" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F942" t="s">
+        <v>31</v>
+      </c>
+      <c r="G942" s="1" t="s">
+        <v>3193</v>
+      </c>
+      <c r="H942" t="s">
+        <v>3194</v>
+      </c>
+    </row>
+    <row r="943" spans="1:8">
+      <c r="A943" t="s">
+        <v>3195</v>
+      </c>
+      <c r="B943" t="s">
+        <v>9</v>
+      </c>
+      <c r="C943" t="s">
+        <v>66</v>
+      </c>
+      <c r="D943" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E943" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F943" t="s">
+        <v>31</v>
+      </c>
+      <c r="G943" s="1" t="s">
+        <v>3196</v>
+      </c>
+      <c r="H943" t="s">
+        <v>3197</v>
+      </c>
+    </row>
+    <row r="944" spans="1:8">
+      <c r="A944" t="s">
+        <v>3198</v>
+      </c>
+      <c r="B944" t="s">
+        <v>9</v>
+      </c>
+      <c r="C944" t="s">
+        <v>70</v>
+      </c>
+      <c r="D944" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E944" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F944" t="s">
+        <v>31</v>
+      </c>
+      <c r="G944" s="1" t="s">
+        <v>3199</v>
+      </c>
+      <c r="H944" t="s">
+        <v>3200</v>
+      </c>
+    </row>
+    <row r="945" spans="1:8">
+      <c r="A945" t="s">
+        <v>3201</v>
+      </c>
+      <c r="B945" t="s">
+        <v>9</v>
+      </c>
+      <c r="C945" t="s">
+        <v>74</v>
+      </c>
+      <c r="D945" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E945" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F945" t="s">
+        <v>31</v>
+      </c>
+      <c r="G945" s="1" t="s">
+        <v>3202</v>
+      </c>
+      <c r="H945" t="s">
+        <v>3203</v>
+      </c>
+    </row>
+    <row r="946" spans="1:8">
+      <c r="A946" t="s">
+        <v>3204</v>
+      </c>
+      <c r="B946" t="s">
+        <v>9</v>
+      </c>
+      <c r="C946" t="s">
+        <v>78</v>
+      </c>
+      <c r="D946" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E946" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F946" t="s">
+        <v>26</v>
+      </c>
+      <c r="G946" s="1" t="s">
+        <v>3205</v>
+      </c>
+      <c r="H946" t="s">
+        <v>3206</v>
+      </c>
+    </row>
+    <row r="947" spans="1:8">
+      <c r="A947" t="s">
+        <v>3207</v>
+      </c>
+      <c r="B947" t="s">
+        <v>9</v>
+      </c>
+      <c r="C947" t="s">
+        <v>81</v>
+      </c>
+      <c r="D947" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E947" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F947" t="s">
+        <v>26</v>
+      </c>
+      <c r="G947" s="1" t="s">
+        <v>3208</v>
+      </c>
+      <c r="H947" t="s">
+        <v>3209</v>
+      </c>
+    </row>
+    <row r="948" spans="1:8">
+      <c r="A948" t="s">
+        <v>3210</v>
+      </c>
+      <c r="B948" t="s">
+        <v>9</v>
+      </c>
+      <c r="C948" t="s">
+        <v>85</v>
+      </c>
+      <c r="D948" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E948" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F948" t="s">
+        <v>26</v>
+      </c>
+      <c r="G948" s="1" t="s">
+        <v>3211</v>
+      </c>
+      <c r="H948" t="s">
+        <v>3212</v>
+      </c>
+    </row>
+    <row r="949" spans="1:8">
+      <c r="A949" t="s">
+        <v>3213</v>
+      </c>
+      <c r="B949" t="s">
+        <v>9</v>
+      </c>
+      <c r="C949" t="s">
+        <v>90</v>
+      </c>
+      <c r="D949" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E949" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F949" t="s">
+        <v>26</v>
+      </c>
+      <c r="G949" s="1" t="s">
+        <v>3214</v>
+      </c>
+      <c r="H949" t="s">
+        <v>3215</v>
+      </c>
+    </row>
+    <row r="950" spans="1:8">
+      <c r="A950" t="s">
+        <v>3216</v>
+      </c>
+      <c r="B950" t="s">
+        <v>9</v>
+      </c>
+      <c r="C950" t="s">
+        <v>95</v>
+      </c>
+      <c r="D950" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E950" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F950" t="s">
+        <v>26</v>
+      </c>
+      <c r="G950" s="1" t="s">
+        <v>3217</v>
+      </c>
+      <c r="H950" t="s">
+        <v>3218</v>
+      </c>
+    </row>
+    <row r="951" spans="1:8">
+      <c r="A951" t="s">
+        <v>3219</v>
+      </c>
+      <c r="B951" t="s">
+        <v>9</v>
+      </c>
+      <c r="C951" t="s">
+        <v>99</v>
+      </c>
+      <c r="D951" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E951" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F951" t="s">
+        <v>26</v>
+      </c>
+      <c r="G951" s="1" t="s">
+        <v>3220</v>
+      </c>
+      <c r="H951" t="s">
+        <v>3221</v>
+      </c>
+    </row>
+    <row r="952" spans="1:8">
+      <c r="A952" t="s">
+        <v>3222</v>
+      </c>
+      <c r="B952" t="s">
+        <v>9</v>
+      </c>
+      <c r="C952" t="s">
+        <v>103</v>
+      </c>
+      <c r="D952" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E952" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F952" t="s">
+        <v>26</v>
+      </c>
+      <c r="G952" s="1" t="s">
+        <v>3223</v>
+      </c>
+      <c r="H952" t="s">
+        <v>3224</v>
+      </c>
+    </row>
+    <row r="953" spans="1:8">
+      <c r="A953" t="s">
+        <v>3225</v>
+      </c>
+      <c r="B953" t="s">
+        <v>9</v>
+      </c>
+      <c r="C953" t="s">
+        <v>107</v>
+      </c>
+      <c r="D953" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E953" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F953" t="s">
+        <v>26</v>
+      </c>
+      <c r="G953" s="1" t="s">
+        <v>3226</v>
+      </c>
+      <c r="H953" t="s">
+        <v>3227</v>
+      </c>
+    </row>
+    <row r="954" spans="1:8">
+      <c r="A954" t="s">
+        <v>3228</v>
+      </c>
+      <c r="B954" t="s">
+        <v>9</v>
+      </c>
+      <c r="C954" t="s">
+        <v>111</v>
+      </c>
+      <c r="D954" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E954" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F954" t="s">
+        <v>26</v>
+      </c>
+      <c r="G954" s="1" t="s">
+        <v>3229</v>
+      </c>
+      <c r="H954" t="s">
+        <v>3230</v>
+      </c>
+    </row>
+    <row r="955" spans="1:8">
+      <c r="A955" t="s">
+        <v>3231</v>
+      </c>
+      <c r="B955" t="s">
+        <v>9</v>
+      </c>
+      <c r="C955" t="s">
+        <v>115</v>
+      </c>
+      <c r="D955" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E955" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F955" t="s">
+        <v>26</v>
+      </c>
+      <c r="G955" s="1" t="s">
+        <v>3232</v>
+      </c>
+      <c r="H955" t="s">
+        <v>3233</v>
+      </c>
+    </row>
+    <row r="956" spans="1:8">
+      <c r="A956" t="s">
+        <v>3234</v>
+      </c>
+      <c r="B956" t="s">
+        <v>9</v>
+      </c>
+      <c r="C956" t="s">
+        <v>119</v>
+      </c>
+      <c r="D956" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E956" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F956" t="s">
+        <v>26</v>
+      </c>
+      <c r="G956" s="1" t="s">
+        <v>3235</v>
+      </c>
+      <c r="H956" t="s">
+        <v>3236</v>
+      </c>
+    </row>
+    <row r="957" spans="1:8">
+      <c r="A957" t="s">
+        <v>3237</v>
+      </c>
+      <c r="B957" t="s">
+        <v>9</v>
+      </c>
+      <c r="C957" t="s">
+        <v>123</v>
+      </c>
+      <c r="D957" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E957" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F957" t="s">
+        <v>26</v>
+      </c>
+      <c r="G957" s="1" t="s">
+        <v>3238</v>
+      </c>
+      <c r="H957" t="s">
+        <v>3239</v>
+      </c>
+    </row>
+    <row r="958" spans="1:8">
+      <c r="A958" t="s">
+        <v>3240</v>
+      </c>
+      <c r="B958" t="s">
+        <v>9</v>
+      </c>
+      <c r="C958" t="s">
+        <v>127</v>
+      </c>
+      <c r="D958" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E958" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F958" t="s">
+        <v>26</v>
+      </c>
+      <c r="G958" s="1" t="s">
+        <v>3241</v>
+      </c>
+      <c r="H958" t="s">
+        <v>3242</v>
+      </c>
+    </row>
+    <row r="959" spans="1:8">
+      <c r="A959" t="s">
+        <v>3243</v>
+      </c>
+      <c r="B959" t="s">
+        <v>9</v>
+      </c>
+      <c r="C959" t="s">
+        <v>131</v>
+      </c>
+      <c r="D959" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E959" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F959" t="s">
+        <v>26</v>
+      </c>
+      <c r="G959" s="1" t="s">
+        <v>3244</v>
+      </c>
+      <c r="H959" t="s">
+        <v>3245</v>
+      </c>
+    </row>
+    <row r="960" spans="1:8">
+      <c r="A960" t="s">
+        <v>3246</v>
+      </c>
+      <c r="B960" t="s">
+        <v>9</v>
+      </c>
+      <c r="C960" t="s">
+        <v>136</v>
+      </c>
+      <c r="D960" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E960" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F960" t="s">
+        <v>26</v>
+      </c>
+      <c r="G960" s="1" t="s">
+        <v>3247</v>
+      </c>
+      <c r="H960" t="s">
+        <v>3248</v>
+      </c>
+    </row>
+    <row r="961" spans="1:8">
+      <c r="A961" t="s">
+        <v>3249</v>
+      </c>
+      <c r="B961" t="s">
+        <v>9</v>
+      </c>
+      <c r="C961" t="s">
+        <v>140</v>
+      </c>
+      <c r="D961" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E961" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F961" t="s">
+        <v>26</v>
+      </c>
+      <c r="G961" s="1" t="s">
+        <v>3250</v>
+      </c>
+      <c r="H961" t="s">
+        <v>3251</v>
+      </c>
+    </row>
+    <row r="962" spans="1:8">
+      <c r="A962" t="s">
+        <v>3252</v>
+      </c>
+      <c r="B962" t="s">
+        <v>9</v>
+      </c>
+      <c r="C962" t="s">
+        <v>144</v>
+      </c>
+      <c r="D962" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E962" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F962" t="s">
+        <v>26</v>
+      </c>
+      <c r="G962" s="1" t="s">
+        <v>3253</v>
+      </c>
+      <c r="H962" t="s">
+        <v>3254</v>
+      </c>
+    </row>
+    <row r="963" spans="1:8">
+      <c r="A963" t="s">
+        <v>3255</v>
+      </c>
+      <c r="B963" t="s">
+        <v>9</v>
+      </c>
+      <c r="C963" t="s">
+        <v>148</v>
+      </c>
+      <c r="D963" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E963" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F963" t="s">
+        <v>26</v>
+      </c>
+      <c r="G963" s="1" t="s">
+        <v>3256</v>
+      </c>
+      <c r="H963" t="s">
+        <v>3257</v>
+      </c>
+    </row>
+    <row r="964" spans="1:8">
+      <c r="A964" t="s">
+        <v>3258</v>
+      </c>
+      <c r="B964" t="s">
+        <v>9</v>
+      </c>
+      <c r="C964" t="s">
+        <v>152</v>
+      </c>
+      <c r="D964" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E964" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F964" t="s">
+        <v>26</v>
+      </c>
+      <c r="G964" s="1" t="s">
+        <v>3259</v>
+      </c>
+      <c r="H964" t="s">
+        <v>3260</v>
+      </c>
+    </row>
+    <row r="965" spans="1:8">
+      <c r="A965" t="s">
+        <v>3261</v>
+      </c>
+      <c r="B965" t="s">
+        <v>9</v>
+      </c>
+      <c r="C965" t="s">
+        <v>156</v>
+      </c>
+      <c r="D965" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E965" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F965" t="s">
+        <v>26</v>
+      </c>
+      <c r="G965" s="1" t="s">
+        <v>3262</v>
+      </c>
+      <c r="H965" t="s">
+        <v>3263</v>
+      </c>
+    </row>
+    <row r="966" spans="1:8">
+      <c r="A966" t="s">
+        <v>3264</v>
+      </c>
+      <c r="B966" t="s">
+        <v>9</v>
+      </c>
+      <c r="C966" t="s">
+        <v>160</v>
+      </c>
+      <c r="D966" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E966" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F966" t="s">
+        <v>26</v>
+      </c>
+      <c r="G966" s="1" t="s">
+        <v>3265</v>
+      </c>
+      <c r="H966" t="s">
+        <v>3266</v>
+      </c>
+    </row>
+    <row r="967" spans="1:8">
+      <c r="A967" t="s">
+        <v>3267</v>
+      </c>
+      <c r="B967" t="s">
+        <v>9</v>
+      </c>
+      <c r="C967" t="s">
+        <v>164</v>
+      </c>
+      <c r="D967" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E967" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F967" t="s">
+        <v>26</v>
+      </c>
+      <c r="G967" s="1" t="s">
+        <v>3268</v>
+      </c>
+      <c r="H967" t="s">
+        <v>3269</v>
+      </c>
+    </row>
+    <row r="968" spans="1:8">
+      <c r="A968" t="s">
+        <v>3270</v>
+      </c>
+      <c r="B968" t="s">
+        <v>9</v>
+      </c>
+      <c r="C968" t="s">
+        <v>168</v>
+      </c>
+      <c r="D968" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E968" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F968" t="s">
+        <v>26</v>
+      </c>
+      <c r="G968" s="1" t="s">
+        <v>3271</v>
+      </c>
+      <c r="H968" t="s">
+        <v>3272</v>
+      </c>
+    </row>
+    <row r="969" spans="1:8">
+      <c r="A969" t="s">
+        <v>3273</v>
+      </c>
+      <c r="B969" t="s">
+        <v>9</v>
+      </c>
+      <c r="C969" t="s">
+        <v>172</v>
+      </c>
+      <c r="D969" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E969" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F969" t="s">
+        <v>132</v>
+      </c>
+      <c r="G969" s="1" t="s">
+        <v>3274</v>
+      </c>
+      <c r="H969" t="s">
+        <v>3275</v>
+      </c>
+    </row>
+    <row r="970" spans="1:8">
+      <c r="A970" t="s">
+        <v>3276</v>
+      </c>
+      <c r="B970" t="s">
+        <v>9</v>
+      </c>
+      <c r="C970" t="s">
+        <v>176</v>
+      </c>
+      <c r="D970" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E970" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F970" t="s">
+        <v>132</v>
+      </c>
+      <c r="G970" s="1" t="s">
+        <v>3277</v>
+      </c>
+      <c r="H970" t="s">
+        <v>3278</v>
+      </c>
+    </row>
+    <row r="971" spans="1:8">
+      <c r="A971" t="s">
+        <v>3279</v>
+      </c>
+      <c r="B971" t="s">
+        <v>9</v>
+      </c>
+      <c r="C971" t="s">
+        <v>180</v>
+      </c>
+      <c r="D971" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E971" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F971" t="s">
+        <v>132</v>
+      </c>
+      <c r="G971" s="1" t="s">
+        <v>3280</v>
+      </c>
+      <c r="H971" t="s">
+        <v>3281</v>
+      </c>
+    </row>
+    <row r="972" spans="1:8">
+      <c r="A972" t="s">
+        <v>3282</v>
+      </c>
+      <c r="B972" t="s">
+        <v>9</v>
+      </c>
+      <c r="C972" t="s">
+        <v>184</v>
+      </c>
+      <c r="D972" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E972" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F972" t="s">
+        <v>132</v>
+      </c>
+      <c r="G972" s="1" t="s">
+        <v>3283</v>
+      </c>
+      <c r="H972" t="s">
+        <v>3284</v>
+      </c>
+    </row>
+    <row r="973" spans="1:8">
+      <c r="A973" t="s">
+        <v>3285</v>
+      </c>
+      <c r="B973" t="s">
+        <v>9</v>
+      </c>
+      <c r="C973" t="s">
+        <v>188</v>
+      </c>
+      <c r="D973" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E973" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F973" t="s">
+        <v>132</v>
+      </c>
+      <c r="G973" s="1" t="s">
+        <v>3286</v>
+      </c>
+      <c r="H973" t="s">
+        <v>3287</v>
+      </c>
+    </row>
+    <row r="974" spans="1:8">
+      <c r="A974" t="s">
+        <v>3288</v>
+      </c>
+      <c r="B974" t="s">
+        <v>9</v>
+      </c>
+      <c r="C974" t="s">
+        <v>192</v>
+      </c>
+      <c r="D974" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E974" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F974" t="s">
+        <v>132</v>
+      </c>
+      <c r="G974" s="1" t="s">
+        <v>3289</v>
+      </c>
+      <c r="H974" t="s">
+        <v>3290</v>
+      </c>
+    </row>
+    <row r="975" spans="1:8">
+      <c r="A975" t="s">
+        <v>3291</v>
+      </c>
+      <c r="B975" t="s">
+        <v>9</v>
+      </c>
+      <c r="C975" t="s">
+        <v>196</v>
+      </c>
+      <c r="D975" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E975" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F975" t="s">
+        <v>132</v>
+      </c>
+      <c r="G975" s="1" t="s">
+        <v>3292</v>
+      </c>
+      <c r="H975" t="s">
+        <v>3293</v>
+      </c>
+    </row>
+    <row r="976" spans="1:8">
+      <c r="A976" t="s">
+        <v>3294</v>
+      </c>
+      <c r="B976" t="s">
+        <v>9</v>
+      </c>
+      <c r="C976" t="s">
+        <v>200</v>
+      </c>
+      <c r="D976" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E976" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F976" t="s">
+        <v>132</v>
+      </c>
+      <c r="G976" s="1" t="s">
+        <v>3295</v>
+      </c>
+      <c r="H976" t="s">
+        <v>3296</v>
+      </c>
+    </row>
+    <row r="977" spans="1:8">
+      <c r="A977" t="s">
+        <v>3297</v>
+      </c>
+      <c r="B977" t="s">
+        <v>9</v>
+      </c>
+      <c r="C977" t="s">
+        <v>204</v>
+      </c>
+      <c r="D977" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E977" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F977" t="s">
+        <v>132</v>
+      </c>
+      <c r="G977" s="1" t="s">
+        <v>3298</v>
+      </c>
+      <c r="H977" t="s">
+        <v>3299</v>
+      </c>
+    </row>
+    <row r="978" spans="1:8">
+      <c r="A978" t="s">
+        <v>3300</v>
+      </c>
+      <c r="B978" t="s">
+        <v>9</v>
+      </c>
+      <c r="C978" t="s">
+        <v>209</v>
+      </c>
+      <c r="D978" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E978" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F978" t="s">
+        <v>132</v>
+      </c>
+      <c r="G978" s="1" t="s">
+        <v>3301</v>
+      </c>
+      <c r="H978" t="s">
+        <v>3302</v>
+      </c>
+    </row>
+    <row r="979" spans="1:8">
+      <c r="A979" t="s">
+        <v>3303</v>
+      </c>
+      <c r="B979" t="s">
+        <v>9</v>
+      </c>
+      <c r="C979" t="s">
+        <v>213</v>
+      </c>
+      <c r="D979" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E979" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F979" t="s">
+        <v>132</v>
+      </c>
+      <c r="G979" s="1" t="s">
+        <v>3304</v>
+      </c>
+      <c r="H979" t="s">
+        <v>3305</v>
+      </c>
+    </row>
+    <row r="980" spans="1:8">
+      <c r="A980" t="s">
+        <v>3306</v>
+      </c>
+      <c r="B980" t="s">
+        <v>9</v>
+      </c>
+      <c r="C980" t="s">
+        <v>217</v>
+      </c>
+      <c r="D980" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E980" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F980" t="s">
+        <v>132</v>
+      </c>
+      <c r="G980" s="1" t="s">
+        <v>3307</v>
+      </c>
+      <c r="H980" t="s">
+        <v>3308</v>
+      </c>
+    </row>
+    <row r="981" spans="1:8">
+      <c r="A981" t="s">
+        <v>3309</v>
+      </c>
+      <c r="B981" t="s">
+        <v>9</v>
+      </c>
+      <c r="C981" t="s">
+        <v>221</v>
+      </c>
+      <c r="D981" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E981" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F981" t="s">
+        <v>132</v>
+      </c>
+      <c r="G981" s="1" t="s">
+        <v>3310</v>
+      </c>
+      <c r="H981" t="s">
+        <v>3311</v>
+      </c>
+    </row>
+    <row r="982" spans="1:8">
+      <c r="A982" t="s">
+        <v>3312</v>
+      </c>
+      <c r="B982" t="s">
+        <v>9</v>
+      </c>
+      <c r="C982" t="s">
+        <v>225</v>
+      </c>
+      <c r="D982" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E982" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F982" t="s">
+        <v>132</v>
+      </c>
+      <c r="G982" s="1" t="s">
+        <v>3313</v>
+      </c>
+      <c r="H982" t="s">
+        <v>3314</v>
+      </c>
+    </row>
+    <row r="983" spans="1:8">
+      <c r="A983" t="s">
+        <v>3315</v>
+      </c>
+      <c r="B983" t="s">
+        <v>9</v>
+      </c>
+      <c r="C983" t="s">
+        <v>229</v>
+      </c>
+      <c r="D983" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E983" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F983" t="s">
+        <v>132</v>
+      </c>
+      <c r="G983" s="1" t="s">
+        <v>3316</v>
+      </c>
+      <c r="H983" t="s">
+        <v>3317</v>
+      </c>
+    </row>
+    <row r="984" spans="1:8">
+      <c r="A984" t="s">
+        <v>3318</v>
+      </c>
+      <c r="B984" t="s">
+        <v>9</v>
+      </c>
+      <c r="C984" t="s">
+        <v>233</v>
+      </c>
+      <c r="D984" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E984" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F984" t="s">
+        <v>132</v>
+      </c>
+      <c r="G984" s="1" t="s">
+        <v>3319</v>
+      </c>
+      <c r="H984" t="s">
+        <v>3320</v>
+      </c>
+    </row>
+    <row r="985" spans="1:8">
+      <c r="A985" t="s">
+        <v>3321</v>
+      </c>
+      <c r="B985" t="s">
+        <v>9</v>
+      </c>
+      <c r="C985" t="s">
+        <v>237</v>
+      </c>
+      <c r="D985" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E985" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F985" t="s">
+        <v>132</v>
+      </c>
+      <c r="G985" s="1" t="s">
+        <v>3322</v>
+      </c>
+      <c r="H985" t="s">
+        <v>3323</v>
+      </c>
+    </row>
+    <row r="986" spans="1:8">
+      <c r="A986" t="s">
+        <v>3324</v>
+      </c>
+      <c r="B986" t="s">
+        <v>9</v>
+      </c>
+      <c r="C986" t="s">
+        <v>242</v>
+      </c>
+      <c r="D986" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E986" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F986" t="s">
+        <v>132</v>
+      </c>
+      <c r="G986" s="1" t="s">
+        <v>3325</v>
+      </c>
+      <c r="H986" t="s">
+        <v>3326</v>
+      </c>
+    </row>
+    <row r="987" spans="1:8">
+      <c r="A987" t="s">
+        <v>3327</v>
+      </c>
+      <c r="B987" t="s">
+        <v>9</v>
+      </c>
+      <c r="C987" t="s">
+        <v>247</v>
+      </c>
+      <c r="D987" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E987" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F987" t="s">
+        <v>132</v>
+      </c>
+      <c r="G987" s="1" t="s">
+        <v>3328</v>
+      </c>
+      <c r="H987" t="s">
+        <v>3329</v>
+      </c>
+    </row>
+    <row r="988" spans="1:8">
+      <c r="A988" t="s">
+        <v>3330</v>
+      </c>
+      <c r="B988" t="s">
+        <v>9</v>
+      </c>
+      <c r="C988" t="s">
+        <v>251</v>
+      </c>
+      <c r="D988" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E988" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F988" t="s">
+        <v>238</v>
+      </c>
+      <c r="G988" s="1" t="s">
+        <v>3331</v>
+      </c>
+      <c r="H988" t="s">
+        <v>3332</v>
+      </c>
+    </row>
+    <row r="989" spans="1:8">
+      <c r="A989" t="s">
+        <v>3333</v>
+      </c>
+      <c r="B989" t="s">
+        <v>9</v>
+      </c>
+      <c r="C989" t="s">
+        <v>255</v>
+      </c>
+      <c r="D989" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E989" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F989" t="s">
+        <v>238</v>
+      </c>
+      <c r="G989" s="1" t="s">
+        <v>3334</v>
+      </c>
+      <c r="H989" t="s">
+        <v>3335</v>
+      </c>
+    </row>
+    <row r="990" spans="1:8">
+      <c r="A990" t="s">
+        <v>3336</v>
+      </c>
+      <c r="B990" t="s">
+        <v>9</v>
+      </c>
+      <c r="C990" t="s">
+        <v>259</v>
+      </c>
+      <c r="D990" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E990" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F990" t="s">
+        <v>238</v>
+      </c>
+      <c r="G990" s="1" t="s">
+        <v>3337</v>
+      </c>
+      <c r="H990" t="s">
+        <v>3338</v>
+      </c>
+    </row>
+    <row r="991" spans="1:8">
+      <c r="A991" t="s">
+        <v>3339</v>
+      </c>
+      <c r="B991" t="s">
+        <v>9</v>
+      </c>
+      <c r="C991" t="s">
+        <v>263</v>
+      </c>
+      <c r="D991" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E991" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F991" t="s">
+        <v>238</v>
+      </c>
+      <c r="G991" s="1" t="s">
+        <v>3340</v>
+      </c>
+      <c r="H991" t="s">
+        <v>3341</v>
+      </c>
+    </row>
+    <row r="992" spans="1:8">
+      <c r="A992" t="s">
+        <v>3342</v>
+      </c>
+      <c r="B992" t="s">
+        <v>9</v>
+      </c>
+      <c r="C992" t="s">
+        <v>267</v>
+      </c>
+      <c r="D992" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E992" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F992" t="s">
+        <v>238</v>
+      </c>
+      <c r="G992" s="1" t="s">
+        <v>3343</v>
+      </c>
+      <c r="H992" t="s">
+        <v>3344</v>
+      </c>
+    </row>
+    <row r="993" spans="1:8">
+      <c r="A993" t="s">
+        <v>3345</v>
+      </c>
+      <c r="B993" t="s">
+        <v>9</v>
+      </c>
+      <c r="C993" t="s">
+        <v>271</v>
+      </c>
+      <c r="D993" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E993" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F993" t="s">
+        <v>238</v>
+      </c>
+      <c r="G993" s="1" t="s">
+        <v>3346</v>
+      </c>
+      <c r="H993" t="s">
+        <v>3347</v>
+      </c>
+    </row>
+    <row r="994" spans="1:8">
+      <c r="A994" t="s">
+        <v>3348</v>
+      </c>
+      <c r="B994" t="s">
+        <v>9</v>
+      </c>
+      <c r="C994" t="s">
+        <v>275</v>
+      </c>
+      <c r="D994" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E994" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F994" t="s">
+        <v>238</v>
+      </c>
+      <c r="G994" s="1" t="s">
+        <v>3349</v>
+      </c>
+      <c r="H994" t="s">
+        <v>3350</v>
+      </c>
+    </row>
+    <row r="995" spans="1:8">
+      <c r="A995" t="s">
+        <v>3351</v>
+      </c>
+      <c r="B995" t="s">
+        <v>9</v>
+      </c>
+      <c r="C995" t="s">
+        <v>279</v>
+      </c>
+      <c r="D995" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E995" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F995" t="s">
+        <v>238</v>
+      </c>
+      <c r="G995" s="1" t="s">
+        <v>3352</v>
+      </c>
+      <c r="H995" t="s">
+        <v>3353</v>
+      </c>
+    </row>
+    <row r="996" spans="1:8">
+      <c r="A996" t="s">
+        <v>3354</v>
+      </c>
+      <c r="B996" t="s">
+        <v>9</v>
+      </c>
+      <c r="C996" t="s">
+        <v>283</v>
+      </c>
+      <c r="D996" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E996" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F996" t="s">
+        <v>238</v>
+      </c>
+      <c r="G996" s="1" t="s">
+        <v>3355</v>
+      </c>
+      <c r="H996" t="s">
+        <v>3356</v>
+      </c>
+    </row>
+    <row r="997" spans="1:8">
+      <c r="A997" t="s">
+        <v>3357</v>
+      </c>
+      <c r="B997" t="s">
+        <v>9</v>
+      </c>
+      <c r="C997" t="s">
+        <v>287</v>
+      </c>
+      <c r="D997" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E997" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F997" t="s">
+        <v>238</v>
+      </c>
+      <c r="G997" s="1" t="s">
+        <v>3358</v>
+      </c>
+      <c r="H997" t="s">
+        <v>3359</v>
+      </c>
+    </row>
+    <row r="998" spans="1:8">
+      <c r="A998" t="s">
+        <v>3360</v>
+      </c>
+      <c r="B998" t="s">
+        <v>9</v>
+      </c>
+      <c r="C998" t="s">
+        <v>291</v>
+      </c>
+      <c r="D998" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E998" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F998" t="s">
+        <v>238</v>
+      </c>
+      <c r="G998" s="1" t="s">
+        <v>3361</v>
+      </c>
+      <c r="H998" t="s">
+        <v>3362</v>
+      </c>
+    </row>
+    <row r="999" spans="1:8">
+      <c r="A999" t="s">
+        <v>3363</v>
+      </c>
+      <c r="B999" t="s">
+        <v>9</v>
+      </c>
+      <c r="C999" t="s">
+        <v>295</v>
+      </c>
+      <c r="D999" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E999" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F999" t="s">
+        <v>238</v>
+      </c>
+      <c r="G999" s="1" t="s">
+        <v>3364</v>
+      </c>
+      <c r="H999" t="s">
+        <v>3365</v>
+      </c>
+    </row>
+    <row r="1000" spans="1:8">
+      <c r="A1000" t="s">
+        <v>3366</v>
+      </c>
+      <c r="B1000" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1000" t="s">
+        <v>299</v>
+      </c>
+      <c r="D1000" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1000" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1000" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1000" s="1" t="s">
+        <v>3367</v>
+      </c>
+      <c r="H1000" t="s">
+        <v>3368</v>
+      </c>
+    </row>
+    <row r="1001" spans="1:8">
+      <c r="A1001" t="s">
+        <v>3369</v>
+      </c>
+      <c r="B1001" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1001" t="s">
+        <v>303</v>
+      </c>
+      <c r="D1001" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1001" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1001" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1001" s="1" t="s">
+        <v>3370</v>
+      </c>
+      <c r="H1001" t="s">
+        <v>3371</v>
+      </c>
+    </row>
+    <row r="1002" spans="1:8">
+      <c r="A1002" t="s">
+        <v>3372</v>
+      </c>
+      <c r="B1002" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1002" t="s">
+        <v>307</v>
+      </c>
+      <c r="D1002" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1002" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1002" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1002" s="1" t="s">
+        <v>3373</v>
+      </c>
+      <c r="H1002" t="s">
+        <v>3374</v>
+      </c>
+    </row>
+    <row r="1003" spans="1:8">
+      <c r="A1003" t="s">
+        <v>3375</v>
+      </c>
+      <c r="B1003" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1003" t="s">
+        <v>311</v>
+      </c>
+      <c r="D1003" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1003" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1003" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1003" s="1" t="s">
+        <v>3376</v>
+      </c>
+      <c r="H1003" t="s">
+        <v>3377</v>
+      </c>
+    </row>
+    <row r="1004" spans="1:8">
+      <c r="A1004" t="s">
+        <v>3378</v>
+      </c>
+      <c r="B1004" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1004" t="s">
+        <v>315</v>
+      </c>
+      <c r="D1004" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1004" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1004" t="s">
+        <v>238</v>
+      </c>
+      <c r="G1004" s="1" t="s">
+        <v>3379</v>
+      </c>
+      <c r="H1004" t="s">
+        <v>3380</v>
+      </c>
+    </row>
+    <row r="1005" spans="1:8">
+      <c r="A1005" t="s">
+        <v>3381</v>
+      </c>
+      <c r="B1005" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1005" t="s">
+        <v>319</v>
+      </c>
+      <c r="D1005" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1005" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1005" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1005" s="1" t="s">
+        <v>3382</v>
+      </c>
+      <c r="H1005" t="s">
+        <v>3383</v>
+      </c>
+    </row>
+    <row r="1006" spans="1:8">
+      <c r="A1006" t="s">
+        <v>3384</v>
+      </c>
+      <c r="B1006" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1006" t="s">
+        <v>323</v>
+      </c>
+      <c r="D1006" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1006" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1006" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1006" s="1" t="s">
+        <v>3385</v>
+      </c>
+      <c r="H1006" t="s">
+        <v>3386</v>
+      </c>
+    </row>
+    <row r="1007" spans="1:8">
+      <c r="A1007" t="s">
+        <v>3387</v>
+      </c>
+      <c r="B1007" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1007" t="s">
+        <v>327</v>
+      </c>
+      <c r="D1007" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1007" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1007" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1007" s="1" t="s">
+        <v>3388</v>
+      </c>
+      <c r="H1007" t="s">
+        <v>3389</v>
+      </c>
+    </row>
+    <row r="1008" spans="1:8">
+      <c r="A1008" t="s">
+        <v>3390</v>
+      </c>
+      <c r="B1008" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1008" t="s">
+        <v>331</v>
+      </c>
+      <c r="D1008" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1008" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1008" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1008" s="1" t="s">
+        <v>3391</v>
+      </c>
+      <c r="H1008" t="s">
+        <v>3392</v>
+      </c>
+    </row>
+    <row r="1009" spans="1:8">
+      <c r="A1009" t="s">
+        <v>3393</v>
+      </c>
+      <c r="B1009" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1009" t="s">
+        <v>335</v>
+      </c>
+      <c r="D1009" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1009" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1009" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1009" s="1" t="s">
+        <v>3394</v>
+      </c>
+      <c r="H1009" t="s">
+        <v>3395</v>
+      </c>
+    </row>
+    <row r="1010" spans="1:8">
+      <c r="A1010" t="s">
+        <v>3396</v>
+      </c>
+      <c r="B1010" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1010" t="s">
+        <v>339</v>
+      </c>
+      <c r="D1010" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1010" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1010" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1010" s="1" t="s">
+        <v>3397</v>
+      </c>
+      <c r="H1010" t="s">
+        <v>3398</v>
+      </c>
+    </row>
+    <row r="1011" spans="1:8">
+      <c r="A1011" t="s">
+        <v>3399</v>
+      </c>
+      <c r="B1011" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1011" t="s">
+        <v>343</v>
+      </c>
+      <c r="D1011" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1011" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1011" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1011" s="1" t="s">
+        <v>3400</v>
+      </c>
+      <c r="H1011" t="s">
+        <v>3401</v>
+      </c>
+    </row>
+    <row r="1012" spans="1:8">
+      <c r="A1012" t="s">
+        <v>3402</v>
+      </c>
+      <c r="B1012" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1012" t="s">
+        <v>347</v>
+      </c>
+      <c r="D1012" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1012" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1012" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1012" s="1" t="s">
+        <v>3403</v>
+      </c>
+      <c r="H1012" t="s">
+        <v>3404</v>
+      </c>
+    </row>
+    <row r="1013" spans="1:8">
+      <c r="A1013" t="s">
+        <v>3405</v>
+      </c>
+      <c r="B1013" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1013" t="s">
+        <v>351</v>
+      </c>
+      <c r="D1013" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1013" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1013" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1013" s="1" t="s">
+        <v>3406</v>
+      </c>
+      <c r="H1013" t="s">
+        <v>3407</v>
+      </c>
+    </row>
+    <row r="1014" spans="1:8">
+      <c r="A1014" t="s">
+        <v>3408</v>
+      </c>
+      <c r="B1014" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1014" t="s">
+        <v>355</v>
+      </c>
+      <c r="D1014" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1014" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1014" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1014" s="1" t="s">
+        <v>3409</v>
+      </c>
+      <c r="H1014" t="s">
+        <v>3410</v>
+      </c>
+    </row>
+    <row r="1015" spans="1:8">
+      <c r="A1015" t="s">
+        <v>3411</v>
+      </c>
+      <c r="B1015" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1015" t="s">
+        <v>359</v>
+      </c>
+      <c r="D1015" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1015" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1015" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1015" s="1" t="s">
+        <v>3412</v>
+      </c>
+      <c r="H1015" t="s">
+        <v>3413</v>
+      </c>
+    </row>
+    <row r="1016" spans="1:8">
+      <c r="A1016" t="s">
+        <v>3414</v>
+      </c>
+      <c r="B1016" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1016" t="s">
+        <v>363</v>
+      </c>
+      <c r="D1016" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1016" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1016" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1016" s="1" t="s">
+        <v>3415</v>
+      </c>
+      <c r="H1016" t="s">
+        <v>3416</v>
+      </c>
+    </row>
+    <row r="1017" spans="1:8">
+      <c r="A1017" t="s">
+        <v>3417</v>
+      </c>
+      <c r="B1017" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1017" t="s">
+        <v>367</v>
+      </c>
+      <c r="D1017" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1017" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1017" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1017" s="1" t="s">
+        <v>3418</v>
+      </c>
+      <c r="H1017" t="s">
+        <v>3419</v>
+      </c>
+    </row>
+    <row r="1018" spans="1:8">
+      <c r="A1018" t="s">
+        <v>3420</v>
+      </c>
+      <c r="B1018" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1018" t="s">
+        <v>371</v>
+      </c>
+      <c r="D1018" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1018" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1018" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1018" s="1" t="s">
+        <v>3421</v>
+      </c>
+      <c r="H1018" t="s">
+        <v>3422</v>
+      </c>
+    </row>
+    <row r="1019" spans="1:8">
+      <c r="A1019" t="s">
+        <v>3423</v>
+      </c>
+      <c r="B1019" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1019" t="s">
+        <v>375</v>
+      </c>
+      <c r="D1019" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1019" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1019" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1019" s="1" t="s">
+        <v>3424</v>
+      </c>
+      <c r="H1019" t="s">
+        <v>3425</v>
+      </c>
+    </row>
+    <row r="1020" spans="1:8">
+      <c r="A1020" t="s">
+        <v>3426</v>
+      </c>
+      <c r="B1020" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1020" t="s">
+        <v>379</v>
+      </c>
+      <c r="D1020" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1020" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1020" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1020" s="1" t="s">
+        <v>3427</v>
+      </c>
+      <c r="H1020" t="s">
+        <v>3428</v>
+      </c>
+    </row>
+    <row r="1021" spans="1:8">
+      <c r="A1021" t="s">
+        <v>3429</v>
+      </c>
+      <c r="B1021" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1021" t="s">
+        <v>383</v>
+      </c>
+      <c r="D1021" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1021" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1021" t="s">
+        <v>44</v>
+      </c>
+      <c r="G1021" s="1" t="s">
+        <v>3430</v>
+      </c>
+      <c r="H1021" t="s">
+        <v>3431</v>
+      </c>
+    </row>
+    <row r="1022" spans="1:8">
+      <c r="A1022" t="s">
+        <v>3432</v>
+      </c>
+      <c r="B1022" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1022" t="s">
+        <v>387</v>
+      </c>
+      <c r="D1022" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1022" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1022" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1022" s="1" t="s">
+        <v>3433</v>
+      </c>
+      <c r="H1022" t="s">
+        <v>3434</v>
+      </c>
+    </row>
+    <row r="1023" spans="1:8">
+      <c r="A1023" t="s">
+        <v>3435</v>
+      </c>
+      <c r="B1023" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1023" t="s">
+        <v>391</v>
+      </c>
+      <c r="D1023" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1023" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1023" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1023" s="1" t="s">
+        <v>3436</v>
+      </c>
+      <c r="H1023" t="s">
+        <v>3437</v>
+      </c>
+    </row>
+    <row r="1024" spans="1:8">
+      <c r="A1024" t="s">
+        <v>3438</v>
+      </c>
+      <c r="B1024" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1024" t="s">
+        <v>395</v>
+      </c>
+      <c r="D1024" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1024" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1024" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1024" s="1" t="s">
+        <v>3439</v>
+      </c>
+      <c r="H1024" t="s">
+        <v>3440</v>
+      </c>
+    </row>
+    <row r="1025" spans="1:8">
+      <c r="A1025" t="s">
+        <v>3441</v>
+      </c>
+      <c r="B1025" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1025" t="s">
+        <v>399</v>
+      </c>
+      <c r="D1025" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1025" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1025" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1025" s="1" t="s">
+        <v>3442</v>
+      </c>
+      <c r="H1025" t="s">
+        <v>3443</v>
+      </c>
+    </row>
+    <row r="1026" spans="1:8">
+      <c r="A1026" t="s">
+        <v>3444</v>
+      </c>
+      <c r="B1026" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1026" t="s">
+        <v>404</v>
+      </c>
+      <c r="D1026" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1026" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1026" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1026" s="1" t="s">
+        <v>3445</v>
+      </c>
+      <c r="H1026" t="s">
+        <v>3446</v>
+      </c>
+    </row>
+    <row r="1027" spans="1:8">
+      <c r="A1027" t="s">
+        <v>3447</v>
+      </c>
+      <c r="B1027" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1027" t="s">
+        <v>408</v>
+      </c>
+      <c r="D1027" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1027" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1027" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1027" s="1" t="s">
+        <v>3448</v>
+      </c>
+      <c r="H1027" t="s">
+        <v>3449</v>
+      </c>
+    </row>
+    <row r="1028" spans="1:8">
+      <c r="A1028" t="s">
+        <v>3450</v>
+      </c>
+      <c r="B1028" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1028" t="s">
+        <v>412</v>
+      </c>
+      <c r="D1028" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1028" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1028" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1028" s="1" t="s">
+        <v>3451</v>
+      </c>
+      <c r="H1028" t="s">
+        <v>3452</v>
+      </c>
+    </row>
+    <row r="1029" spans="1:8">
+      <c r="A1029" t="s">
+        <v>3453</v>
+      </c>
+      <c r="B1029" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1029" t="s">
+        <v>416</v>
+      </c>
+      <c r="D1029" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1029" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1029" t="s">
+        <v>243</v>
+      </c>
+      <c r="G1029" s="1" t="s">
+        <v>3454</v>
+      </c>
+      <c r="H1029" t="s">
+        <v>3455</v>
+      </c>
+    </row>
+    <row r="1030" spans="1:8">
+      <c r="A1030" t="s">
+        <v>3456</v>
+      </c>
+      <c r="B1030" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1030" t="s">
+        <v>420</v>
+      </c>
+      <c r="D1030" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1030" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1030" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1030" s="1" t="s">
+        <v>3457</v>
+      </c>
+      <c r="H1030" t="s">
+        <v>3458</v>
+      </c>
+    </row>
+    <row r="1031" spans="1:8">
+      <c r="A1031" t="s">
+        <v>3459</v>
+      </c>
+      <c r="B1031" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1031" t="s">
+        <v>424</v>
+      </c>
+      <c r="D1031" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1031" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1031" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1031" s="1" t="s">
+        <v>3460</v>
+      </c>
+      <c r="H1031" t="s">
+        <v>3461</v>
+      </c>
+    </row>
+    <row r="1032" spans="1:8">
+      <c r="A1032" t="s">
+        <v>3462</v>
+      </c>
+      <c r="B1032" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1032" t="s">
+        <v>428</v>
+      </c>
+      <c r="D1032" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1032" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1032" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1032" s="1" t="s">
+        <v>3463</v>
+      </c>
+      <c r="H1032" t="s">
+        <v>3464</v>
+      </c>
+    </row>
+    <row r="1033" spans="1:8">
+      <c r="A1033" t="s">
+        <v>3465</v>
+      </c>
+      <c r="B1033" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1033" t="s">
+        <v>432</v>
+      </c>
+      <c r="D1033" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1033" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1033" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1033" s="1" t="s">
+        <v>3466</v>
+      </c>
+      <c r="H1033" t="s">
+        <v>3467</v>
+      </c>
+    </row>
+    <row r="1034" spans="1:8">
+      <c r="A1034" t="s">
+        <v>3468</v>
+      </c>
+      <c r="B1034" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1034" t="s">
+        <v>436</v>
+      </c>
+      <c r="D1034" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1034" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1034" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1034" s="1" t="s">
+        <v>3469</v>
+      </c>
+      <c r="H1034" t="s">
+        <v>3470</v>
+      </c>
+    </row>
+    <row r="1035" spans="1:8">
+      <c r="A1035" t="s">
+        <v>3471</v>
+      </c>
+      <c r="B1035" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1035" t="s">
+        <v>440</v>
+      </c>
+      <c r="D1035" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1035" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1035" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1035" s="1" t="s">
+        <v>3472</v>
+      </c>
+      <c r="H1035" t="s">
+        <v>3473</v>
+      </c>
+    </row>
+    <row r="1036" spans="1:8">
+      <c r="A1036" t="s">
+        <v>3474</v>
+      </c>
+      <c r="B1036" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1036" t="s">
+        <v>444</v>
+      </c>
+      <c r="D1036" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1036" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1036" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1036" s="1" t="s">
+        <v>3475</v>
+      </c>
+      <c r="H1036" t="s">
+        <v>3476</v>
+      </c>
+    </row>
+    <row r="1037" spans="1:8">
+      <c r="A1037" t="s">
+        <v>3477</v>
+      </c>
+      <c r="B1037" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1037" t="s">
+        <v>449</v>
+      </c>
+      <c r="D1037" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1037" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1037" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1037" s="1" t="s">
+        <v>3478</v>
+      </c>
+      <c r="H1037" t="s">
+        <v>3479</v>
+      </c>
+    </row>
+    <row r="1038" spans="1:8">
+      <c r="A1038" t="s">
+        <v>3480</v>
+      </c>
+      <c r="B1038" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1038" t="s">
+        <v>454</v>
+      </c>
+      <c r="D1038" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1038" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1038" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1038" s="1" t="s">
+        <v>3481</v>
+      </c>
+      <c r="H1038" t="s">
+        <v>3482</v>
+      </c>
+    </row>
+    <row r="1039" spans="1:8">
+      <c r="A1039" t="s">
+        <v>3483</v>
+      </c>
+      <c r="B1039" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1039" t="s">
+        <v>458</v>
+      </c>
+      <c r="D1039" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1039" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1039" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1039" s="1" t="s">
+        <v>3484</v>
+      </c>
+      <c r="H1039" t="s">
+        <v>3485</v>
+      </c>
+    </row>
+    <row r="1040" spans="1:8">
+      <c r="A1040" t="s">
+        <v>3486</v>
+      </c>
+      <c r="B1040" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1040" t="s">
+        <v>462</v>
+      </c>
+      <c r="D1040" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1040" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1040" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1040" s="1" t="s">
+        <v>3487</v>
+      </c>
+      <c r="H1040" t="s">
+        <v>3488</v>
+      </c>
+    </row>
+    <row r="1041" spans="1:8">
+      <c r="A1041" t="s">
+        <v>3489</v>
+      </c>
+      <c r="B1041" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1041" t="s">
+        <v>466</v>
+      </c>
+      <c r="D1041" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1041" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1041" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1041" s="1" t="s">
+        <v>3490</v>
+      </c>
+      <c r="H1041" t="s">
+        <v>3491</v>
+      </c>
+    </row>
+    <row r="1042" spans="1:8">
+      <c r="A1042" t="s">
+        <v>3492</v>
+      </c>
+      <c r="B1042" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1042" t="s">
+        <v>470</v>
+      </c>
+      <c r="D1042" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1042" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1042" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1042" s="1" t="s">
+        <v>3493</v>
+      </c>
+      <c r="H1042" t="s">
+        <v>3494</v>
+      </c>
+    </row>
+    <row r="1043" spans="1:8">
+      <c r="A1043" t="s">
+        <v>3495</v>
+      </c>
+      <c r="B1043" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1043" t="s">
+        <v>474</v>
+      </c>
+      <c r="D1043" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1043" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1043" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1043" s="1" t="s">
+        <v>3496</v>
+      </c>
+      <c r="H1043" t="s">
+        <v>3497</v>
+      </c>
+    </row>
+    <row r="1044" spans="1:8">
+      <c r="A1044" t="s">
+        <v>3498</v>
+      </c>
+      <c r="B1044" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1044" t="s">
+        <v>478</v>
+      </c>
+      <c r="D1044" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1044" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1044" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1044" s="1" t="s">
+        <v>3499</v>
+      </c>
+      <c r="H1044" t="s">
+        <v>3500</v>
+      </c>
+    </row>
+    <row r="1045" spans="1:8">
+      <c r="A1045" t="s">
+        <v>3501</v>
+      </c>
+      <c r="B1045" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1045" t="s">
+        <v>482</v>
+      </c>
+      <c r="D1045" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1045" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1045" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1045" s="1" t="s">
+        <v>3502</v>
+      </c>
+      <c r="H1045" t="s">
+        <v>3503</v>
+      </c>
+    </row>
+    <row r="1046" spans="1:8">
+      <c r="A1046" t="s">
+        <v>3504</v>
+      </c>
+      <c r="B1046" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1046" t="s">
+        <v>486</v>
+      </c>
+      <c r="D1046" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1046" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1046" t="s">
+        <v>53</v>
+      </c>
+      <c r="G1046" s="1" t="s">
+        <v>3505</v>
+      </c>
+      <c r="H1046" t="s">
+        <v>3506</v>
+      </c>
+    </row>
+    <row r="1047" spans="1:8">
+      <c r="A1047" t="s">
+        <v>3507</v>
+      </c>
+      <c r="B1047" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1047" t="s">
+        <v>490</v>
+      </c>
+      <c r="D1047" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1047" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1047" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1047" s="1" t="s">
+        <v>3508</v>
+      </c>
+      <c r="H1047" t="s">
+        <v>3509</v>
+      </c>
+    </row>
+    <row r="1048" spans="1:8">
+      <c r="A1048" t="s">
+        <v>3510</v>
+      </c>
+      <c r="B1048" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1048" t="s">
+        <v>494</v>
+      </c>
+      <c r="D1048" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1048" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1048" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1048" s="1" t="s">
+        <v>3511</v>
+      </c>
+      <c r="H1048" t="s">
+        <v>3512</v>
+      </c>
+    </row>
+    <row r="1049" spans="1:8">
+      <c r="A1049" t="s">
+        <v>3513</v>
+      </c>
+      <c r="B1049" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1049" t="s">
+        <v>498</v>
+      </c>
+      <c r="D1049" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1049" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1049" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1049" s="1" t="s">
+        <v>3514</v>
+      </c>
+      <c r="H1049" t="s">
+        <v>3515</v>
+      </c>
+    </row>
+    <row r="1050" spans="1:8">
+      <c r="A1050" t="s">
+        <v>3516</v>
+      </c>
+      <c r="B1050" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1050" t="s">
+        <v>502</v>
+      </c>
+      <c r="D1050" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1050" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1050" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1050" s="1" t="s">
+        <v>3517</v>
+      </c>
+      <c r="H1050" t="s">
+        <v>3518</v>
+      </c>
+    </row>
+    <row r="1051" spans="1:8">
+      <c r="A1051" t="s">
+        <v>3519</v>
+      </c>
+      <c r="B1051" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1051" t="s">
+        <v>506</v>
+      </c>
+      <c r="D1051" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1051" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1051" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1051" s="1" t="s">
+        <v>3520</v>
+      </c>
+      <c r="H1051" t="s">
+        <v>3521</v>
+      </c>
+    </row>
+    <row r="1052" spans="1:8">
+      <c r="A1052" t="s">
+        <v>3522</v>
+      </c>
+      <c r="B1052" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1052" t="s">
+        <v>510</v>
+      </c>
+      <c r="D1052" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1052" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1052" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1052" s="1" t="s">
+        <v>3523</v>
+      </c>
+      <c r="H1052" t="s">
+        <v>3524</v>
+      </c>
+    </row>
+    <row r="1053" spans="1:8">
+      <c r="A1053" t="s">
+        <v>3525</v>
+      </c>
+      <c r="B1053" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1053" t="s">
+        <v>514</v>
+      </c>
+      <c r="D1053" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1053" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1053" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1053" s="1" t="s">
+        <v>3526</v>
+      </c>
+      <c r="H1053" t="s">
+        <v>3527</v>
+      </c>
+    </row>
+    <row r="1054" spans="1:8">
+      <c r="A1054" t="s">
+        <v>3528</v>
+      </c>
+      <c r="B1054" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1054" t="s">
+        <v>519</v>
+      </c>
+      <c r="D1054" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1054" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1054" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1054" s="1" t="s">
+        <v>3529</v>
+      </c>
+      <c r="H1054" t="s">
+        <v>3530</v>
+      </c>
+    </row>
+    <row r="1055" spans="1:8">
+      <c r="A1055" t="s">
+        <v>3531</v>
+      </c>
+      <c r="B1055" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1055" t="s">
+        <v>523</v>
+      </c>
+      <c r="D1055" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1055" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1055" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1055" s="1" t="s">
+        <v>3532</v>
+      </c>
+      <c r="H1055" t="s">
+        <v>3533</v>
+      </c>
+    </row>
+    <row r="1056" spans="1:8">
+      <c r="A1056" t="s">
+        <v>3534</v>
+      </c>
+      <c r="B1056" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1056" t="s">
+        <v>527</v>
+      </c>
+      <c r="D1056" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1056" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1056" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1056" s="1" t="s">
+        <v>3535</v>
+      </c>
+      <c r="H1056" t="s">
+        <v>3536</v>
+      </c>
+    </row>
+    <row r="1057" spans="1:8">
+      <c r="A1057" t="s">
+        <v>3537</v>
+      </c>
+      <c r="B1057" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1057" t="s">
+        <v>531</v>
+      </c>
+      <c r="D1057" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1057" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1057" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1057" s="1" t="s">
+        <v>3538</v>
+      </c>
+      <c r="H1057" t="s">
+        <v>3539</v>
+      </c>
+    </row>
+    <row r="1058" spans="1:8">
+      <c r="A1058" t="s">
+        <v>3540</v>
+      </c>
+      <c r="B1058" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1058" t="s">
+        <v>535</v>
+      </c>
+      <c r="D1058" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1058" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1058" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1058" s="1" t="s">
+        <v>3541</v>
+      </c>
+      <c r="H1058" t="s">
+        <v>3542</v>
+      </c>
+    </row>
+    <row r="1059" spans="1:8">
+      <c r="A1059" t="s">
+        <v>3543</v>
+      </c>
+      <c r="B1059" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1059" t="s">
+        <v>539</v>
+      </c>
+      <c r="D1059" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1059" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1059" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1059" s="1" t="s">
+        <v>3544</v>
+      </c>
+      <c r="H1059" t="s">
+        <v>3545</v>
+      </c>
+    </row>
+    <row r="1060" spans="1:8">
+      <c r="A1060" t="s">
+        <v>3546</v>
+      </c>
+      <c r="B1060" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1060" t="s">
+        <v>543</v>
+      </c>
+      <c r="D1060" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1060" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1060" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1060" s="1" t="s">
+        <v>3547</v>
+      </c>
+      <c r="H1060" t="s">
+        <v>3548</v>
+      </c>
+    </row>
+    <row r="1061" spans="1:8">
+      <c r="A1061" t="s">
+        <v>3549</v>
+      </c>
+      <c r="B1061" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1061" t="s">
+        <v>547</v>
+      </c>
+      <c r="D1061" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1061" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1061" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1061" s="1" t="s">
+        <v>3550</v>
+      </c>
+      <c r="H1061" t="s">
+        <v>3551</v>
+      </c>
+    </row>
+    <row r="1062" spans="1:8">
+      <c r="A1062" t="s">
+        <v>3552</v>
+      </c>
+      <c r="B1062" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1062" t="s">
+        <v>551</v>
+      </c>
+      <c r="D1062" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1062" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1062" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1062" s="1" t="s">
+        <v>3553</v>
+      </c>
+      <c r="H1062" t="s">
+        <v>3554</v>
+      </c>
+    </row>
+    <row r="1063" spans="1:8">
+      <c r="A1063" t="s">
+        <v>3555</v>
+      </c>
+      <c r="B1063" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1063" t="s">
+        <v>555</v>
+      </c>
+      <c r="D1063" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1063" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1063" t="s">
+        <v>86</v>
+      </c>
+      <c r="G1063" s="1" t="s">
+        <v>3556</v>
+      </c>
+      <c r="H1063" t="s">
+        <v>3557</v>
+      </c>
+    </row>
+    <row r="1064" spans="1:8">
+      <c r="A1064" t="s">
+        <v>3558</v>
+      </c>
+      <c r="B1064" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1064" t="s">
+        <v>559</v>
+      </c>
+      <c r="D1064" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1064" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1064" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1064" s="1" t="s">
+        <v>3559</v>
+      </c>
+      <c r="H1064" t="s">
+        <v>3560</v>
+      </c>
+    </row>
+    <row r="1065" spans="1:8">
+      <c r="A1065" t="s">
+        <v>3561</v>
+      </c>
+      <c r="B1065" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1065" t="s">
+        <v>563</v>
+      </c>
+      <c r="D1065" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1065" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1065" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1065" s="1" t="s">
+        <v>3562</v>
+      </c>
+      <c r="H1065" t="s">
+        <v>3563</v>
+      </c>
+    </row>
+    <row r="1066" spans="1:8">
+      <c r="A1066" t="s">
+        <v>3564</v>
+      </c>
+      <c r="B1066" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1066" t="s">
+        <v>567</v>
+      </c>
+      <c r="D1066" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1066" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1066" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1066" s="1" t="s">
+        <v>3565</v>
+      </c>
+      <c r="H1066" t="s">
+        <v>3566</v>
+      </c>
+    </row>
+    <row r="1067" spans="1:8">
+      <c r="A1067" t="s">
+        <v>3567</v>
+      </c>
+      <c r="B1067" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1067" t="s">
+        <v>571</v>
+      </c>
+      <c r="D1067" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1067" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1067" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1067" s="1" t="s">
+        <v>3568</v>
+      </c>
+      <c r="H1067" t="s">
+        <v>3569</v>
+      </c>
+    </row>
+    <row r="1068" spans="1:8">
+      <c r="A1068" t="s">
+        <v>3570</v>
+      </c>
+      <c r="B1068" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1068" t="s">
+        <v>575</v>
+      </c>
+      <c r="D1068" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1068" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1068" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1068" s="1" t="s">
+        <v>3571</v>
+      </c>
+      <c r="H1068" t="s">
+        <v>3572</v>
+      </c>
+    </row>
+    <row r="1069" spans="1:8">
+      <c r="A1069" t="s">
+        <v>3573</v>
+      </c>
+      <c r="B1069" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1069" t="s">
+        <v>579</v>
+      </c>
+      <c r="D1069" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1069" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1069" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1069" s="1" t="s">
+        <v>3574</v>
+      </c>
+      <c r="H1069" t="s">
+        <v>3575</v>
+      </c>
+    </row>
+    <row r="1070" spans="1:8">
+      <c r="A1070" t="s">
+        <v>3576</v>
+      </c>
+      <c r="B1070" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1070" t="s">
+        <v>583</v>
+      </c>
+      <c r="D1070" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1070" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1070" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1070" s="1" t="s">
+        <v>3577</v>
+      </c>
+      <c r="H1070" t="s">
+        <v>3578</v>
+      </c>
+    </row>
+    <row r="1071" spans="1:8">
+      <c r="A1071" t="s">
+        <v>3579</v>
+      </c>
+      <c r="B1071" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1071" t="s">
+        <v>587</v>
+      </c>
+      <c r="D1071" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1071" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1071" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1071" s="1" t="s">
+        <v>3580</v>
+      </c>
+      <c r="H1071" t="s">
+        <v>3581</v>
+      </c>
+    </row>
+    <row r="1072" spans="1:8">
+      <c r="A1072" t="s">
+        <v>3582</v>
+      </c>
+      <c r="B1072" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1072" t="s">
+        <v>591</v>
+      </c>
+      <c r="D1072" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1072" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1072" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1072" s="1" t="s">
+        <v>3583</v>
+      </c>
+      <c r="H1072" t="s">
+        <v>3584</v>
+      </c>
+    </row>
+    <row r="1073" spans="1:8">
+      <c r="A1073" t="s">
+        <v>3585</v>
+      </c>
+      <c r="B1073" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1073" t="s">
+        <v>595</v>
+      </c>
+      <c r="D1073" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1073" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1073" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1073" s="1" t="s">
+        <v>3586</v>
+      </c>
+      <c r="H1073" t="s">
+        <v>3587</v>
+      </c>
+    </row>
+    <row r="1074" spans="1:8">
+      <c r="A1074" t="s">
+        <v>3588</v>
+      </c>
+      <c r="B1074" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1074" t="s">
+        <v>599</v>
+      </c>
+      <c r="D1074" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1074" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1074" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1074" s="1" t="s">
+        <v>3589</v>
+      </c>
+      <c r="H1074" t="s">
+        <v>3590</v>
+      </c>
+    </row>
+    <row r="1075" spans="1:8">
+      <c r="A1075" t="s">
+        <v>3591</v>
+      </c>
+      <c r="B1075" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1075" t="s">
+        <v>603</v>
+      </c>
+      <c r="D1075" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1075" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1075" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1075" s="1" t="s">
+        <v>3592</v>
+      </c>
+      <c r="H1075" t="s">
+        <v>3593</v>
+      </c>
+    </row>
+    <row r="1076" spans="1:8">
+      <c r="A1076" t="s">
+        <v>3594</v>
+      </c>
+      <c r="B1076" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1076" t="s">
+        <v>607</v>
+      </c>
+      <c r="D1076" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1076" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1076" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1076" s="1" t="s">
+        <v>3595</v>
+      </c>
+      <c r="H1076" t="s">
+        <v>3596</v>
+      </c>
+    </row>
+    <row r="1077" spans="1:8">
+      <c r="A1077" t="s">
+        <v>3597</v>
+      </c>
+      <c r="B1077" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1077" t="s">
+        <v>611</v>
+      </c>
+      <c r="D1077" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1077" t="s">
+        <v>3159</v>
+      </c>
+      <c r="G1077" s="1" t="s">
+        <v>3598</v>
+      </c>
+      <c r="H1077" t="s">
+        <v>3599</v>
+      </c>
+    </row>
+    <row r="1078" spans="1:8">
+      <c r="A1078" t="s">
+        <v>3600</v>
+      </c>
+      <c r="B1078" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1078" t="s">
+        <v>615</v>
+      </c>
+      <c r="D1078" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1078" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1078" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1078" s="1" t="s">
+        <v>3601</v>
+      </c>
+      <c r="H1078" t="s">
+        <v>3602</v>
+      </c>
+    </row>
+    <row r="1079" spans="1:8">
+      <c r="A1079" t="s">
+        <v>3603</v>
+      </c>
+      <c r="B1079" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1079" t="s">
+        <v>619</v>
+      </c>
+      <c r="D1079" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1079" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1079" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1079" s="1" t="s">
+        <v>3604</v>
+      </c>
+      <c r="H1079" t="s">
+        <v>3605</v>
+      </c>
+    </row>
+    <row r="1080" spans="1:8">
+      <c r="A1080" t="s">
+        <v>3606</v>
+      </c>
+      <c r="B1080" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1080" t="s">
+        <v>623</v>
+      </c>
+      <c r="D1080" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1080" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1080" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1080" s="1" t="s">
+        <v>3607</v>
+      </c>
+      <c r="H1080" t="s">
+        <v>3608</v>
+      </c>
+    </row>
+    <row r="1081" spans="1:8">
+      <c r="A1081" t="s">
+        <v>3609</v>
+      </c>
+      <c r="B1081" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1081" t="s">
+        <v>627</v>
+      </c>
+      <c r="D1081" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1081" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1081" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1081" s="1" t="s">
+        <v>3610</v>
+      </c>
+      <c r="H1081" t="s">
+        <v>3611</v>
+      </c>
+    </row>
+    <row r="1082" spans="1:8">
+      <c r="A1082" t="s">
+        <v>3612</v>
+      </c>
+      <c r="B1082" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1082" t="s">
+        <v>631</v>
+      </c>
+      <c r="D1082" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1082" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1082" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1082" s="1" t="s">
+        <v>3613</v>
+      </c>
+      <c r="H1082" t="s">
+        <v>3614</v>
+      </c>
+    </row>
+    <row r="1083" spans="1:8">
+      <c r="A1083" t="s">
+        <v>3615</v>
+      </c>
+      <c r="B1083" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1083" t="s">
+        <v>635</v>
+      </c>
+      <c r="D1083" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1083" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1083" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1083" s="1" t="s">
+        <v>3616</v>
+      </c>
+      <c r="H1083" t="s">
+        <v>3617</v>
+      </c>
+    </row>
+    <row r="1084" spans="1:8">
+      <c r="A1084" t="s">
+        <v>3618</v>
+      </c>
+      <c r="B1084" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1084" t="s">
+        <v>639</v>
+      </c>
+      <c r="D1084" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1084" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1084" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1084" s="1" t="s">
+        <v>3619</v>
+      </c>
+      <c r="H1084" t="s">
+        <v>3620</v>
+      </c>
+    </row>
+    <row r="1085" spans="1:8">
+      <c r="A1085" t="s">
+        <v>3621</v>
+      </c>
+      <c r="B1085" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1085" t="s">
+        <v>643</v>
+      </c>
+      <c r="D1085" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1085" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1085" t="s">
+        <v>91</v>
+      </c>
+      <c r="G1085" s="1" t="s">
+        <v>3622</v>
+      </c>
+      <c r="H1085" t="s">
+        <v>3623</v>
+      </c>
+    </row>
+    <row r="1086" spans="1:8">
+      <c r="A1086" t="s">
+        <v>3624</v>
+      </c>
+      <c r="B1086" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1086" t="s">
+        <v>647</v>
+      </c>
+      <c r="D1086" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1086" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1086" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1086" s="1" t="s">
+        <v>3625</v>
+      </c>
+      <c r="H1086" t="s">
+        <v>3626</v>
+      </c>
+    </row>
+    <row r="1087" spans="1:8">
+      <c r="A1087" t="s">
+        <v>3627</v>
+      </c>
+      <c r="B1087" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1087" t="s">
+        <v>651</v>
+      </c>
+      <c r="D1087" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1087" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1087" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1087" s="1" t="s">
+        <v>3628</v>
+      </c>
+      <c r="H1087" t="s">
+        <v>3629</v>
+      </c>
+    </row>
+    <row r="1088" spans="1:8">
+      <c r="A1088" t="s">
+        <v>3630</v>
+      </c>
+      <c r="B1088" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1088" t="s">
+        <v>655</v>
+      </c>
+      <c r="D1088" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1088" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1088" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1088" s="1" t="s">
+        <v>3631</v>
+      </c>
+      <c r="H1088" t="s">
+        <v>3632</v>
+      </c>
+    </row>
+    <row r="1089" spans="1:8">
+      <c r="A1089" t="s">
+        <v>3633</v>
+      </c>
+      <c r="B1089" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1089" t="s">
+        <v>659</v>
+      </c>
+      <c r="D1089" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1089" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1089" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1089" s="1" t="s">
+        <v>3634</v>
+      </c>
+      <c r="H1089" t="s">
+        <v>3635</v>
+      </c>
+    </row>
+    <row r="1090" spans="1:8">
+      <c r="A1090" t="s">
+        <v>3636</v>
+      </c>
+      <c r="B1090" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1090" t="s">
+        <v>663</v>
+      </c>
+      <c r="D1090" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1090" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1090" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1090" s="1" t="s">
+        <v>3637</v>
+      </c>
+      <c r="H1090" t="s">
+        <v>3638</v>
+      </c>
+    </row>
+    <row r="1091" spans="1:8">
+      <c r="A1091" t="s">
+        <v>3639</v>
+      </c>
+      <c r="B1091" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1091" t="s">
+        <v>667</v>
+      </c>
+      <c r="D1091" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1091" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1091" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1091" s="1" t="s">
+        <v>3640</v>
+      </c>
+      <c r="H1091" t="s">
+        <v>3641</v>
+      </c>
+    </row>
+    <row r="1092" spans="1:8">
+      <c r="A1092" t="s">
+        <v>3642</v>
+      </c>
+      <c r="B1092" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1092" t="s">
+        <v>671</v>
+      </c>
+      <c r="D1092" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1092" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1092" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1092" s="1" t="s">
+        <v>3643</v>
+      </c>
+      <c r="H1092" t="s">
+        <v>3644</v>
+      </c>
+    </row>
+    <row r="1093" spans="1:8">
+      <c r="A1093" t="s">
+        <v>3645</v>
+      </c>
+      <c r="B1093" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1093" t="s">
+        <v>675</v>
+      </c>
+      <c r="D1093" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1093" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1093" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1093" s="1" t="s">
+        <v>3646</v>
+      </c>
+      <c r="H1093" t="s">
+        <v>3647</v>
+      </c>
+    </row>
+    <row r="1094" spans="1:8">
+      <c r="A1094" t="s">
+        <v>3648</v>
+      </c>
+      <c r="B1094" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1094" t="s">
+        <v>679</v>
+      </c>
+      <c r="D1094" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1094" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1094" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1094" s="1" t="s">
+        <v>3649</v>
+      </c>
+      <c r="H1094" t="s">
+        <v>3650</v>
+      </c>
+    </row>
+    <row r="1095" spans="1:8">
+      <c r="A1095" t="s">
+        <v>3651</v>
+      </c>
+      <c r="B1095" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1095" t="s">
+        <v>683</v>
+      </c>
+      <c r="D1095" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1095" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1095" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1095" s="1" t="s">
+        <v>3652</v>
+      </c>
+      <c r="H1095" t="s">
+        <v>3653</v>
+      </c>
+    </row>
+    <row r="1096" spans="1:8">
+      <c r="A1096" t="s">
+        <v>3654</v>
+      </c>
+      <c r="B1096" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1096" t="s">
+        <v>687</v>
+      </c>
+      <c r="D1096" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1096" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1096" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1096" s="1" t="s">
+        <v>3655</v>
+      </c>
+      <c r="H1096" t="s">
+        <v>3656</v>
+      </c>
+    </row>
+    <row r="1097" spans="1:8">
+      <c r="A1097" t="s">
+        <v>3657</v>
+      </c>
+      <c r="B1097" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1097" t="s">
+        <v>691</v>
+      </c>
+      <c r="D1097" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1097" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1097" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1097" s="1" t="s">
+        <v>3658</v>
+      </c>
+      <c r="H1097" t="s">
+        <v>3659</v>
+      </c>
+    </row>
+    <row r="1098" spans="1:8">
+      <c r="A1098" t="s">
+        <v>3660</v>
+      </c>
+      <c r="B1098" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1098" t="s">
+        <v>695</v>
+      </c>
+      <c r="D1098" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1098" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1098" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1098" s="1" t="s">
+        <v>3661</v>
+      </c>
+      <c r="H1098" t="s">
+        <v>3662</v>
+      </c>
+    </row>
+    <row r="1099" spans="1:8">
+      <c r="A1099" t="s">
+        <v>3663</v>
+      </c>
+      <c r="B1099" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1099" t="s">
+        <v>699</v>
+      </c>
+      <c r="D1099" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1099" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1099" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1099" s="1" t="s">
+        <v>3664</v>
+      </c>
+      <c r="H1099" t="s">
+        <v>3665</v>
+      </c>
+    </row>
+    <row r="1100" spans="1:8">
+      <c r="A1100" t="s">
+        <v>3666</v>
+      </c>
+      <c r="B1100" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1100" t="s">
+        <v>703</v>
+      </c>
+      <c r="D1100" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1100" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1100" t="s">
+        <v>58</v>
+      </c>
+      <c r="G1100" s="1" t="s">
+        <v>3667</v>
+      </c>
+      <c r="H1100" t="s">
+        <v>3668</v>
+      </c>
+    </row>
+    <row r="1101" spans="1:8">
+      <c r="A1101" t="s">
+        <v>3669</v>
+      </c>
+      <c r="B1101" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1101" t="s">
+        <v>707</v>
+      </c>
+      <c r="D1101" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1101" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1101" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1101" s="1" t="s">
+        <v>3670</v>
+      </c>
+      <c r="H1101" t="s">
+        <v>3671</v>
+      </c>
+    </row>
+    <row r="1102" spans="1:8">
+      <c r="A1102" t="s">
+        <v>3672</v>
+      </c>
+      <c r="B1102" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1102" t="s">
+        <v>711</v>
+      </c>
+      <c r="D1102" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1102" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1102" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1102" s="1" t="s">
+        <v>3673</v>
+      </c>
+      <c r="H1102" t="s">
+        <v>3674</v>
+      </c>
+    </row>
+    <row r="1103" spans="1:8">
+      <c r="A1103" t="s">
+        <v>3675</v>
+      </c>
+      <c r="B1103" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1103" t="s">
+        <v>715</v>
+      </c>
+      <c r="D1103" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1103" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1103" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1103" s="1" t="s">
+        <v>3676</v>
+      </c>
+      <c r="H1103" t="s">
+        <v>3677</v>
+      </c>
+    </row>
+    <row r="1104" spans="1:8">
+      <c r="A1104" t="s">
+        <v>3678</v>
+      </c>
+      <c r="B1104" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1104" t="s">
+        <v>719</v>
+      </c>
+      <c r="D1104" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1104" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1104" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1104" s="1" t="s">
+        <v>3679</v>
+      </c>
+      <c r="H1104" t="s">
+        <v>3680</v>
+      </c>
+    </row>
+    <row r="1105" spans="1:8">
+      <c r="A1105" t="s">
+        <v>3681</v>
+      </c>
+      <c r="B1105" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1105" t="s">
+        <v>723</v>
+      </c>
+      <c r="D1105" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1105" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1105" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1105" s="1" t="s">
+        <v>3682</v>
+      </c>
+      <c r="H1105" t="s">
+        <v>3683</v>
+      </c>
+    </row>
+    <row r="1106" spans="1:8">
+      <c r="A1106" t="s">
+        <v>3684</v>
+      </c>
+      <c r="B1106" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1106" t="s">
+        <v>727</v>
+      </c>
+      <c r="D1106" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1106" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1106" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1106" s="1" t="s">
+        <v>3685</v>
+      </c>
+      <c r="H1106" t="s">
+        <v>3686</v>
+      </c>
+    </row>
+    <row r="1107" spans="1:8">
+      <c r="A1107" t="s">
+        <v>3687</v>
+      </c>
+      <c r="B1107" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1107" t="s">
+        <v>731</v>
+      </c>
+      <c r="D1107" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1107" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1107" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1107" s="1" t="s">
+        <v>3688</v>
+      </c>
+      <c r="H1107" t="s">
+        <v>3689</v>
+      </c>
+    </row>
+    <row r="1108" spans="1:8">
+      <c r="A1108" t="s">
+        <v>3690</v>
+      </c>
+      <c r="B1108" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1108" t="s">
+        <v>735</v>
+      </c>
+      <c r="D1108" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1108" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1108" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1108" s="1" t="s">
+        <v>3691</v>
+      </c>
+      <c r="H1108" t="s">
+        <v>3692</v>
+      </c>
+    </row>
+    <row r="1109" spans="1:8">
+      <c r="A1109" t="s">
+        <v>3693</v>
+      </c>
+      <c r="B1109" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1109" t="s">
+        <v>739</v>
+      </c>
+      <c r="D1109" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1109" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1109" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1109" s="1" t="s">
+        <v>3694</v>
+      </c>
+      <c r="H1109" t="s">
+        <v>3695</v>
+      </c>
+    </row>
+    <row r="1110" spans="1:8">
+      <c r="A1110" t="s">
+        <v>3696</v>
+      </c>
+      <c r="B1110" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1110" t="s">
+        <v>743</v>
+      </c>
+      <c r="D1110" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1110" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1110" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1110" s="1" t="s">
+        <v>3697</v>
+      </c>
+      <c r="H1110" t="s">
+        <v>3698</v>
+      </c>
+    </row>
+    <row r="1111" spans="1:8">
+      <c r="A1111" t="s">
+        <v>3699</v>
+      </c>
+      <c r="B1111" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1111" t="s">
+        <v>747</v>
+      </c>
+      <c r="D1111" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1111" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1111" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1111" s="1" t="s">
+        <v>3700</v>
+      </c>
+      <c r="H1111" t="s">
+        <v>3701</v>
+      </c>
+    </row>
+    <row r="1112" spans="1:8">
+      <c r="A1112" t="s">
+        <v>3702</v>
+      </c>
+      <c r="B1112" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1112" t="s">
+        <v>751</v>
+      </c>
+      <c r="D1112" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1112" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1112" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1112" s="1" t="s">
+        <v>3703</v>
+      </c>
+      <c r="H1112" t="s">
+        <v>3704</v>
+      </c>
+    </row>
+    <row r="1113" spans="1:8">
+      <c r="A1113" t="s">
+        <v>3705</v>
+      </c>
+      <c r="B1113" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1113" t="s">
+        <v>755</v>
+      </c>
+      <c r="D1113" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1113" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1113" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1113" s="1" t="s">
+        <v>3706</v>
+      </c>
+      <c r="H1113" t="s">
+        <v>3707</v>
+      </c>
+    </row>
+    <row r="1114" spans="1:8">
+      <c r="A1114" t="s">
+        <v>3708</v>
+      </c>
+      <c r="B1114" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1114" t="s">
+        <v>759</v>
+      </c>
+      <c r="D1114" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1114" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1114" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1114" s="1" t="s">
+        <v>3709</v>
+      </c>
+      <c r="H1114" t="s">
+        <v>3710</v>
+      </c>
+    </row>
+    <row r="1115" spans="1:8">
+      <c r="A1115" t="s">
+        <v>3711</v>
+      </c>
+      <c r="B1115" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1115" t="s">
+        <v>763</v>
+      </c>
+      <c r="D1115" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1115" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1115" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1115" s="1" t="s">
+        <v>3712</v>
+      </c>
+      <c r="H1115" t="s">
+        <v>3713</v>
+      </c>
+    </row>
+    <row r="1116" spans="1:8">
+      <c r="A1116" t="s">
+        <v>3714</v>
+      </c>
+      <c r="B1116" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1116" t="s">
+        <v>767</v>
+      </c>
+      <c r="D1116" t="s">
+        <v>3158</v>
+      </c>
+      <c r="E1116" t="s">
+        <v>3159</v>
+      </c>
+      <c r="F1116" t="s">
+        <v>13</v>
+      </c>
+      <c r="G1116" s="1" t="s">
+        <v>3715</v>
+      </c>
+      <c r="H1116" t="s">
+        <v>3716</v>
+      </c>
+    </row>
+    <row r="1117" spans="1:8">
+      <c r="A1117" t="s">
+        <v>3717</v>
+      </c>
+      <c r="B1117" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1117" t="s">
+        <v>10</v>
+      </c>
+      <c r="D1117" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E1117" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F1117" t="s">
+        <v>907</v>
+      </c>
+      <c r="G1117" s="1" t="s">
+        <v>3720</v>
+      </c>
+      <c r="H1117" t="s">
+        <v>3721</v>
+      </c>
+    </row>
+    <row r="1118" spans="1:8">
+      <c r="A1118" t="s">
+        <v>3722</v>
+      </c>
+      <c r="B1118" t="s">
+        <v>9</v>
+      </c>
+      <c r="C1118" t="s">
+        <v>17</v>
+      </c>
+      <c r="D1118" t="s">
+        <v>3718</v>
+      </c>
+      <c r="E1118" t="s">
+        <v>3719</v>
+      </c>
+      <c r="F1118" t="s">
+        <v>907</v>
+      </c>
+      <c r="G1118" s="1" t="s">
+        <v>3723</v>
+      </c>
+      <c r="H1118" t="s">
+        <v>3724</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -29252,50 +40968,381 @@
     <hyperlink ref="G763" r:id="rId762"/>
     <hyperlink ref="G764" r:id="rId763"/>
     <hyperlink ref="G765" r:id="rId764"/>
     <hyperlink ref="G766" r:id="rId765"/>
     <hyperlink ref="G767" r:id="rId766"/>
     <hyperlink ref="G768" r:id="rId767"/>
     <hyperlink ref="G769" r:id="rId768"/>
     <hyperlink ref="G770" r:id="rId769"/>
     <hyperlink ref="G771" r:id="rId770"/>
     <hyperlink ref="G772" r:id="rId771"/>
     <hyperlink ref="G773" r:id="rId772"/>
     <hyperlink ref="G774" r:id="rId773"/>
     <hyperlink ref="G775" r:id="rId774"/>
     <hyperlink ref="G776" r:id="rId775"/>
     <hyperlink ref="G777" r:id="rId776"/>
     <hyperlink ref="G778" r:id="rId777"/>
     <hyperlink ref="G779" r:id="rId778"/>
     <hyperlink ref="G780" r:id="rId779"/>
     <hyperlink ref="G781" r:id="rId780"/>
     <hyperlink ref="G782" r:id="rId781"/>
     <hyperlink ref="G783" r:id="rId782"/>
     <hyperlink ref="G784" r:id="rId783"/>
     <hyperlink ref="G785" r:id="rId784"/>
     <hyperlink ref="G786" r:id="rId785"/>
     <hyperlink ref="G787" r:id="rId786"/>
+    <hyperlink ref="G788" r:id="rId787"/>
+    <hyperlink ref="G789" r:id="rId788"/>
+    <hyperlink ref="G790" r:id="rId789"/>
+    <hyperlink ref="G791" r:id="rId790"/>
+    <hyperlink ref="G792" r:id="rId791"/>
+    <hyperlink ref="G793" r:id="rId792"/>
+    <hyperlink ref="G794" r:id="rId793"/>
+    <hyperlink ref="G795" r:id="rId794"/>
+    <hyperlink ref="G796" r:id="rId795"/>
+    <hyperlink ref="G797" r:id="rId796"/>
+    <hyperlink ref="G798" r:id="rId797"/>
+    <hyperlink ref="G799" r:id="rId798"/>
+    <hyperlink ref="G800" r:id="rId799"/>
+    <hyperlink ref="G801" r:id="rId800"/>
+    <hyperlink ref="G802" r:id="rId801"/>
+    <hyperlink ref="G803" r:id="rId802"/>
+    <hyperlink ref="G804" r:id="rId803"/>
+    <hyperlink ref="G805" r:id="rId804"/>
+    <hyperlink ref="G806" r:id="rId805"/>
+    <hyperlink ref="G807" r:id="rId806"/>
+    <hyperlink ref="G808" r:id="rId807"/>
+    <hyperlink ref="G809" r:id="rId808"/>
+    <hyperlink ref="G810" r:id="rId809"/>
+    <hyperlink ref="G811" r:id="rId810"/>
+    <hyperlink ref="G812" r:id="rId811"/>
+    <hyperlink ref="G813" r:id="rId812"/>
+    <hyperlink ref="G814" r:id="rId813"/>
+    <hyperlink ref="G815" r:id="rId814"/>
+    <hyperlink ref="G816" r:id="rId815"/>
+    <hyperlink ref="G817" r:id="rId816"/>
+    <hyperlink ref="G818" r:id="rId817"/>
+    <hyperlink ref="G819" r:id="rId818"/>
+    <hyperlink ref="G820" r:id="rId819"/>
+    <hyperlink ref="G821" r:id="rId820"/>
+    <hyperlink ref="G822" r:id="rId821"/>
+    <hyperlink ref="G823" r:id="rId822"/>
+    <hyperlink ref="G824" r:id="rId823"/>
+    <hyperlink ref="G825" r:id="rId824"/>
+    <hyperlink ref="G826" r:id="rId825"/>
+    <hyperlink ref="G827" r:id="rId826"/>
+    <hyperlink ref="G828" r:id="rId827"/>
+    <hyperlink ref="G829" r:id="rId828"/>
+    <hyperlink ref="G830" r:id="rId829"/>
+    <hyperlink ref="G831" r:id="rId830"/>
+    <hyperlink ref="G832" r:id="rId831"/>
+    <hyperlink ref="G833" r:id="rId832"/>
+    <hyperlink ref="G834" r:id="rId833"/>
+    <hyperlink ref="G835" r:id="rId834"/>
+    <hyperlink ref="G836" r:id="rId835"/>
+    <hyperlink ref="G837" r:id="rId836"/>
+    <hyperlink ref="G838" r:id="rId837"/>
+    <hyperlink ref="G839" r:id="rId838"/>
+    <hyperlink ref="G840" r:id="rId839"/>
+    <hyperlink ref="G841" r:id="rId840"/>
+    <hyperlink ref="G842" r:id="rId841"/>
+    <hyperlink ref="G843" r:id="rId842"/>
+    <hyperlink ref="G844" r:id="rId843"/>
+    <hyperlink ref="G845" r:id="rId844"/>
+    <hyperlink ref="G846" r:id="rId845"/>
+    <hyperlink ref="G847" r:id="rId846"/>
+    <hyperlink ref="G848" r:id="rId847"/>
+    <hyperlink ref="G849" r:id="rId848"/>
+    <hyperlink ref="G850" r:id="rId849"/>
+    <hyperlink ref="G851" r:id="rId850"/>
+    <hyperlink ref="G852" r:id="rId851"/>
+    <hyperlink ref="G853" r:id="rId852"/>
+    <hyperlink ref="G854" r:id="rId853"/>
+    <hyperlink ref="G855" r:id="rId854"/>
+    <hyperlink ref="G856" r:id="rId855"/>
+    <hyperlink ref="G857" r:id="rId856"/>
+    <hyperlink ref="G858" r:id="rId857"/>
+    <hyperlink ref="G859" r:id="rId858"/>
+    <hyperlink ref="G860" r:id="rId859"/>
+    <hyperlink ref="G861" r:id="rId860"/>
+    <hyperlink ref="G862" r:id="rId861"/>
+    <hyperlink ref="G863" r:id="rId862"/>
+    <hyperlink ref="G864" r:id="rId863"/>
+    <hyperlink ref="G865" r:id="rId864"/>
+    <hyperlink ref="G866" r:id="rId865"/>
+    <hyperlink ref="G867" r:id="rId866"/>
+    <hyperlink ref="G868" r:id="rId867"/>
+    <hyperlink ref="G869" r:id="rId868"/>
+    <hyperlink ref="G870" r:id="rId869"/>
+    <hyperlink ref="G871" r:id="rId870"/>
+    <hyperlink ref="G872" r:id="rId871"/>
+    <hyperlink ref="G873" r:id="rId872"/>
+    <hyperlink ref="G874" r:id="rId873"/>
+    <hyperlink ref="G875" r:id="rId874"/>
+    <hyperlink ref="G876" r:id="rId875"/>
+    <hyperlink ref="G877" r:id="rId876"/>
+    <hyperlink ref="G878" r:id="rId877"/>
+    <hyperlink ref="G879" r:id="rId878"/>
+    <hyperlink ref="G880" r:id="rId879"/>
+    <hyperlink ref="G881" r:id="rId880"/>
+    <hyperlink ref="G882" r:id="rId881"/>
+    <hyperlink ref="G883" r:id="rId882"/>
+    <hyperlink ref="G884" r:id="rId883"/>
+    <hyperlink ref="G885" r:id="rId884"/>
+    <hyperlink ref="G886" r:id="rId885"/>
+    <hyperlink ref="G887" r:id="rId886"/>
+    <hyperlink ref="G888" r:id="rId887"/>
+    <hyperlink ref="G889" r:id="rId888"/>
+    <hyperlink ref="G890" r:id="rId889"/>
+    <hyperlink ref="G891" r:id="rId890"/>
+    <hyperlink ref="G892" r:id="rId891"/>
+    <hyperlink ref="G893" r:id="rId892"/>
+    <hyperlink ref="G894" r:id="rId893"/>
+    <hyperlink ref="G895" r:id="rId894"/>
+    <hyperlink ref="G896" r:id="rId895"/>
+    <hyperlink ref="G897" r:id="rId896"/>
+    <hyperlink ref="G898" r:id="rId897"/>
+    <hyperlink ref="G899" r:id="rId898"/>
+    <hyperlink ref="G900" r:id="rId899"/>
+    <hyperlink ref="G901" r:id="rId900"/>
+    <hyperlink ref="G902" r:id="rId901"/>
+    <hyperlink ref="G903" r:id="rId902"/>
+    <hyperlink ref="G904" r:id="rId903"/>
+    <hyperlink ref="G905" r:id="rId904"/>
+    <hyperlink ref="G906" r:id="rId905"/>
+    <hyperlink ref="G907" r:id="rId906"/>
+    <hyperlink ref="G908" r:id="rId907"/>
+    <hyperlink ref="G909" r:id="rId908"/>
+    <hyperlink ref="G910" r:id="rId909"/>
+    <hyperlink ref="G911" r:id="rId910"/>
+    <hyperlink ref="G912" r:id="rId911"/>
+    <hyperlink ref="G913" r:id="rId912"/>
+    <hyperlink ref="G914" r:id="rId913"/>
+    <hyperlink ref="G915" r:id="rId914"/>
+    <hyperlink ref="G916" r:id="rId915"/>
+    <hyperlink ref="G917" r:id="rId916"/>
+    <hyperlink ref="G918" r:id="rId917"/>
+    <hyperlink ref="G919" r:id="rId918"/>
+    <hyperlink ref="G920" r:id="rId919"/>
+    <hyperlink ref="G921" r:id="rId920"/>
+    <hyperlink ref="G922" r:id="rId921"/>
+    <hyperlink ref="G923" r:id="rId922"/>
+    <hyperlink ref="G924" r:id="rId923"/>
+    <hyperlink ref="G925" r:id="rId924"/>
+    <hyperlink ref="G926" r:id="rId925"/>
+    <hyperlink ref="G927" r:id="rId926"/>
+    <hyperlink ref="G928" r:id="rId927"/>
+    <hyperlink ref="G929" r:id="rId928"/>
+    <hyperlink ref="G930" r:id="rId929"/>
+    <hyperlink ref="G931" r:id="rId930"/>
+    <hyperlink ref="G932" r:id="rId931"/>
+    <hyperlink ref="G933" r:id="rId932"/>
+    <hyperlink ref="G934" r:id="rId933"/>
+    <hyperlink ref="G935" r:id="rId934"/>
+    <hyperlink ref="G936" r:id="rId935"/>
+    <hyperlink ref="G937" r:id="rId936"/>
+    <hyperlink ref="G938" r:id="rId937"/>
+    <hyperlink ref="G939" r:id="rId938"/>
+    <hyperlink ref="G940" r:id="rId939"/>
+    <hyperlink ref="G941" r:id="rId940"/>
+    <hyperlink ref="G942" r:id="rId941"/>
+    <hyperlink ref="G943" r:id="rId942"/>
+    <hyperlink ref="G944" r:id="rId943"/>
+    <hyperlink ref="G945" r:id="rId944"/>
+    <hyperlink ref="G946" r:id="rId945"/>
+    <hyperlink ref="G947" r:id="rId946"/>
+    <hyperlink ref="G948" r:id="rId947"/>
+    <hyperlink ref="G949" r:id="rId948"/>
+    <hyperlink ref="G950" r:id="rId949"/>
+    <hyperlink ref="G951" r:id="rId950"/>
+    <hyperlink ref="G952" r:id="rId951"/>
+    <hyperlink ref="G953" r:id="rId952"/>
+    <hyperlink ref="G954" r:id="rId953"/>
+    <hyperlink ref="G955" r:id="rId954"/>
+    <hyperlink ref="G956" r:id="rId955"/>
+    <hyperlink ref="G957" r:id="rId956"/>
+    <hyperlink ref="G958" r:id="rId957"/>
+    <hyperlink ref="G959" r:id="rId958"/>
+    <hyperlink ref="G960" r:id="rId959"/>
+    <hyperlink ref="G961" r:id="rId960"/>
+    <hyperlink ref="G962" r:id="rId961"/>
+    <hyperlink ref="G963" r:id="rId962"/>
+    <hyperlink ref="G964" r:id="rId963"/>
+    <hyperlink ref="G965" r:id="rId964"/>
+    <hyperlink ref="G966" r:id="rId965"/>
+    <hyperlink ref="G967" r:id="rId966"/>
+    <hyperlink ref="G968" r:id="rId967"/>
+    <hyperlink ref="G969" r:id="rId968"/>
+    <hyperlink ref="G970" r:id="rId969"/>
+    <hyperlink ref="G971" r:id="rId970"/>
+    <hyperlink ref="G972" r:id="rId971"/>
+    <hyperlink ref="G973" r:id="rId972"/>
+    <hyperlink ref="G974" r:id="rId973"/>
+    <hyperlink ref="G975" r:id="rId974"/>
+    <hyperlink ref="G976" r:id="rId975"/>
+    <hyperlink ref="G977" r:id="rId976"/>
+    <hyperlink ref="G978" r:id="rId977"/>
+    <hyperlink ref="G979" r:id="rId978"/>
+    <hyperlink ref="G980" r:id="rId979"/>
+    <hyperlink ref="G981" r:id="rId980"/>
+    <hyperlink ref="G982" r:id="rId981"/>
+    <hyperlink ref="G983" r:id="rId982"/>
+    <hyperlink ref="G984" r:id="rId983"/>
+    <hyperlink ref="G985" r:id="rId984"/>
+    <hyperlink ref="G986" r:id="rId985"/>
+    <hyperlink ref="G987" r:id="rId986"/>
+    <hyperlink ref="G988" r:id="rId987"/>
+    <hyperlink ref="G989" r:id="rId988"/>
+    <hyperlink ref="G990" r:id="rId989"/>
+    <hyperlink ref="G991" r:id="rId990"/>
+    <hyperlink ref="G992" r:id="rId991"/>
+    <hyperlink ref="G993" r:id="rId992"/>
+    <hyperlink ref="G994" r:id="rId993"/>
+    <hyperlink ref="G995" r:id="rId994"/>
+    <hyperlink ref="G996" r:id="rId995"/>
+    <hyperlink ref="G997" r:id="rId996"/>
+    <hyperlink ref="G998" r:id="rId997"/>
+    <hyperlink ref="G999" r:id="rId998"/>
+    <hyperlink ref="G1000" r:id="rId999"/>
+    <hyperlink ref="G1001" r:id="rId1000"/>
+    <hyperlink ref="G1002" r:id="rId1001"/>
+    <hyperlink ref="G1003" r:id="rId1002"/>
+    <hyperlink ref="G1004" r:id="rId1003"/>
+    <hyperlink ref="G1005" r:id="rId1004"/>
+    <hyperlink ref="G1006" r:id="rId1005"/>
+    <hyperlink ref="G1007" r:id="rId1006"/>
+    <hyperlink ref="G1008" r:id="rId1007"/>
+    <hyperlink ref="G1009" r:id="rId1008"/>
+    <hyperlink ref="G1010" r:id="rId1009"/>
+    <hyperlink ref="G1011" r:id="rId1010"/>
+    <hyperlink ref="G1012" r:id="rId1011"/>
+    <hyperlink ref="G1013" r:id="rId1012"/>
+    <hyperlink ref="G1014" r:id="rId1013"/>
+    <hyperlink ref="G1015" r:id="rId1014"/>
+    <hyperlink ref="G1016" r:id="rId1015"/>
+    <hyperlink ref="G1017" r:id="rId1016"/>
+    <hyperlink ref="G1018" r:id="rId1017"/>
+    <hyperlink ref="G1019" r:id="rId1018"/>
+    <hyperlink ref="G1020" r:id="rId1019"/>
+    <hyperlink ref="G1021" r:id="rId1020"/>
+    <hyperlink ref="G1022" r:id="rId1021"/>
+    <hyperlink ref="G1023" r:id="rId1022"/>
+    <hyperlink ref="G1024" r:id="rId1023"/>
+    <hyperlink ref="G1025" r:id="rId1024"/>
+    <hyperlink ref="G1026" r:id="rId1025"/>
+    <hyperlink ref="G1027" r:id="rId1026"/>
+    <hyperlink ref="G1028" r:id="rId1027"/>
+    <hyperlink ref="G1029" r:id="rId1028"/>
+    <hyperlink ref="G1030" r:id="rId1029"/>
+    <hyperlink ref="G1031" r:id="rId1030"/>
+    <hyperlink ref="G1032" r:id="rId1031"/>
+    <hyperlink ref="G1033" r:id="rId1032"/>
+    <hyperlink ref="G1034" r:id="rId1033"/>
+    <hyperlink ref="G1035" r:id="rId1034"/>
+    <hyperlink ref="G1036" r:id="rId1035"/>
+    <hyperlink ref="G1037" r:id="rId1036"/>
+    <hyperlink ref="G1038" r:id="rId1037"/>
+    <hyperlink ref="G1039" r:id="rId1038"/>
+    <hyperlink ref="G1040" r:id="rId1039"/>
+    <hyperlink ref="G1041" r:id="rId1040"/>
+    <hyperlink ref="G1042" r:id="rId1041"/>
+    <hyperlink ref="G1043" r:id="rId1042"/>
+    <hyperlink ref="G1044" r:id="rId1043"/>
+    <hyperlink ref="G1045" r:id="rId1044"/>
+    <hyperlink ref="G1046" r:id="rId1045"/>
+    <hyperlink ref="G1047" r:id="rId1046"/>
+    <hyperlink ref="G1048" r:id="rId1047"/>
+    <hyperlink ref="G1049" r:id="rId1048"/>
+    <hyperlink ref="G1050" r:id="rId1049"/>
+    <hyperlink ref="G1051" r:id="rId1050"/>
+    <hyperlink ref="G1052" r:id="rId1051"/>
+    <hyperlink ref="G1053" r:id="rId1052"/>
+    <hyperlink ref="G1054" r:id="rId1053"/>
+    <hyperlink ref="G1055" r:id="rId1054"/>
+    <hyperlink ref="G1056" r:id="rId1055"/>
+    <hyperlink ref="G1057" r:id="rId1056"/>
+    <hyperlink ref="G1058" r:id="rId1057"/>
+    <hyperlink ref="G1059" r:id="rId1058"/>
+    <hyperlink ref="G1060" r:id="rId1059"/>
+    <hyperlink ref="G1061" r:id="rId1060"/>
+    <hyperlink ref="G1062" r:id="rId1061"/>
+    <hyperlink ref="G1063" r:id="rId1062"/>
+    <hyperlink ref="G1064" r:id="rId1063"/>
+    <hyperlink ref="G1065" r:id="rId1064"/>
+    <hyperlink ref="G1066" r:id="rId1065"/>
+    <hyperlink ref="G1067" r:id="rId1066"/>
+    <hyperlink ref="G1068" r:id="rId1067"/>
+    <hyperlink ref="G1069" r:id="rId1068"/>
+    <hyperlink ref="G1070" r:id="rId1069"/>
+    <hyperlink ref="G1071" r:id="rId1070"/>
+    <hyperlink ref="G1072" r:id="rId1071"/>
+    <hyperlink ref="G1073" r:id="rId1072"/>
+    <hyperlink ref="G1074" r:id="rId1073"/>
+    <hyperlink ref="G1075" r:id="rId1074"/>
+    <hyperlink ref="G1076" r:id="rId1075"/>
+    <hyperlink ref="G1077" r:id="rId1076"/>
+    <hyperlink ref="G1078" r:id="rId1077"/>
+    <hyperlink ref="G1079" r:id="rId1078"/>
+    <hyperlink ref="G1080" r:id="rId1079"/>
+    <hyperlink ref="G1081" r:id="rId1080"/>
+    <hyperlink ref="G1082" r:id="rId1081"/>
+    <hyperlink ref="G1083" r:id="rId1082"/>
+    <hyperlink ref="G1084" r:id="rId1083"/>
+    <hyperlink ref="G1085" r:id="rId1084"/>
+    <hyperlink ref="G1086" r:id="rId1085"/>
+    <hyperlink ref="G1087" r:id="rId1086"/>
+    <hyperlink ref="G1088" r:id="rId1087"/>
+    <hyperlink ref="G1089" r:id="rId1088"/>
+    <hyperlink ref="G1090" r:id="rId1089"/>
+    <hyperlink ref="G1091" r:id="rId1090"/>
+    <hyperlink ref="G1092" r:id="rId1091"/>
+    <hyperlink ref="G1093" r:id="rId1092"/>
+    <hyperlink ref="G1094" r:id="rId1093"/>
+    <hyperlink ref="G1095" r:id="rId1094"/>
+    <hyperlink ref="G1096" r:id="rId1095"/>
+    <hyperlink ref="G1097" r:id="rId1096"/>
+    <hyperlink ref="G1098" r:id="rId1097"/>
+    <hyperlink ref="G1099" r:id="rId1098"/>
+    <hyperlink ref="G1100" r:id="rId1099"/>
+    <hyperlink ref="G1101" r:id="rId1100"/>
+    <hyperlink ref="G1102" r:id="rId1101"/>
+    <hyperlink ref="G1103" r:id="rId1102"/>
+    <hyperlink ref="G1104" r:id="rId1103"/>
+    <hyperlink ref="G1105" r:id="rId1104"/>
+    <hyperlink ref="G1106" r:id="rId1105"/>
+    <hyperlink ref="G1107" r:id="rId1106"/>
+    <hyperlink ref="G1108" r:id="rId1107"/>
+    <hyperlink ref="G1109" r:id="rId1108"/>
+    <hyperlink ref="G1110" r:id="rId1109"/>
+    <hyperlink ref="G1111" r:id="rId1110"/>
+    <hyperlink ref="G1112" r:id="rId1111"/>
+    <hyperlink ref="G1113" r:id="rId1112"/>
+    <hyperlink ref="G1114" r:id="rId1113"/>
+    <hyperlink ref="G1115" r:id="rId1114"/>
+    <hyperlink ref="G1116" r:id="rId1115"/>
+    <hyperlink ref="G1117" r:id="rId1116"/>
+    <hyperlink ref="G1118" r:id="rId1117"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>