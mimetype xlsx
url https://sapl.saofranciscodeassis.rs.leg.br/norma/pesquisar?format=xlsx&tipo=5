--- v0 (2025-12-15)
+++ v1 (2026-04-14)
@@ -48,282 +48,282 @@
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>859</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>Res</t>
   </si>
   <si>
     <t>Resolução</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2023/859/resolucao_n_02-2023.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2023/859/resolucao_n_02-2023.pdf</t>
   </si>
   <si>
     <t>Institui o Prêmio Mérito Legislativo no âmbito do Município de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>590</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/590/resolucao_no_05.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/590/resolucao_no_05.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Código de Ética e de Decoro Parlamentar da Câmara Municipal de São Francisco de Assis, RS, e dá outras providências.</t>
   </si>
   <si>
     <t>574</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/574/resolucao_de_mesa_no_04-2021.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/574/resolucao_de_mesa_no_04-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece no âmbito da Câmara de Vereadores de São Francisco de Assis, RS, procedimentos preventivos complementares relacionados ao COVID-19</t>
   </si>
   <si>
     <t>572</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/572/resolucao_n_03-2021.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/572/resolucao_n_03-2021.pdf</t>
   </si>
   <si>
     <t>Resolve anular os atos praticados pela Comissão de Orçamento, Finanças e Contas Públicas, no Projeto de Lei n° 32/2021 - Plano Plurianual do Município de São Francisco de Assis, RS, para o quadriênio 2022/2025, e sua deliberação plenária.</t>
   </si>
   <si>
     <t>571</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/571/resolucao_n_02-2021.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/571/resolucao_n_02-2021.pdf</t>
   </si>
   <si>
     <t>Estabelece adequações no âmbito da Câmara Municipal de São Francisco de Assis, RS, estabelecendo medidas de prevenção e de enfrentamento à epidemia causada pela COVID-19, na Bandeira Preta.</t>
   </si>
   <si>
     <t>570</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/570/resolucao_n_01-2021.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/570/resolucao_n_01-2021.pdf</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
     <t>2019</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/240/resolucao_n_03.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/240/resolucao_n_03.2019.pdf</t>
   </si>
   <si>
     <t>Institui e nomeia membros da Comissão Parlamentar de Inquérito para investigar e apurar responsabilidades pelas possíveis irregularidades ocorridas em transferências e doações de vários terrenos na atual administração, a partir de janeiro de 2017 até novembro de 2019.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/212/resolucao_n_02.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/212/resolucao_n_02.2019.pdf</t>
   </si>
   <si>
     <t>Denomina "Pavilhão Administrativo Vereador Anauride Dornelles Lamberti", o espaço construído para abrigar a parte administrativa da Câmara de Vereadores.</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/164/resolucao_n_01.2019.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/164/resolucao_n_01.2019.pdf</t>
   </si>
   <si>
     <t>Altera e revoga dispositivos da Resolução n° 03, de 10 de maio de 2018.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/166/resolucao_n_08.2018.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/166/resolucao_n_08.2018.pdf</t>
   </si>
   <si>
     <t>Nomeia a Comissão Representativa para o Recesso do ano de 2019.</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/165/resolucao_n_07.2018.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/165/resolucao_n_07.2018.pdf</t>
   </si>
   <si>
     <t>Nomeia as Comissões Permanentes para o exercicio de 2019/2020.</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/154/resolucao_n_06.2018.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/154/resolucao_n_06.2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da Câmara Municipal de São Francisco de Assis/RS.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/142/resolucao_no_05.2018.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/142/resolucao_no_05.2018.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para analisar e emitir parecer no Projeto de Lei n°86/2002 - Código Tributário e dá outras providências.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/101/projeto_de_resolucao_no_03.2018.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/101/projeto_de_resolucao_no_03.2018.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de Registro Eletrônico Biométrico de ponto para os servidores da Câmara Municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/92/resolucao_02.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/92/resolucao_02.pdf</t>
   </si>
   <si>
     <t>Institui o sistema de Registro Eletrônico Biométrico de ponto para os servidores da câmara municipal de São Francisco de Assis.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/93/projeto_de_resolucao_no_01.2018.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/93/projeto_de_resolucao_no_01.2018.pdf</t>
   </si>
   <si>
     <t>Institui COMISSÃO ESPECIAL para estudo e elaboração de propostas para atualização da Lei Orgânica do Município e do Regimento Interno da Câmara Municipal.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
     <t>2017</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/100/resolucao_07.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/100/resolucao_07.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para analisar e emitir parecer no Projeto de Lei nº 49/2017 - Autoriza o Poder Executivo a alterar a Lei nº 86/2002 - Código Tributário Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/99/resolucao_06.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/99/resolucao_06.pdf</t>
   </si>
   <si>
     <t>Prorroga por 90 (noventa) dias o prazo de validade da Comissão Parlamentar de Inquérito, instituída através da Resolução nº 05/2017.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/98/resolucao_05.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/98/resolucao_05.pdf</t>
   </si>
   <si>
     <t>Institui e nomeia membros da comissão parlamentar de inquérito, para apurar supostas fraudes em processos trabalhistas, nos quais o município de São Francisco de Assis era parte e deixou de apresentar defesa técnica.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/97/resolucao_04.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/97/resolucao_04.pdf</t>
   </si>
   <si>
     <t>Institui Comissão Especial para analisar e emitir parecer na proposta de emenda a Lei Orgânica nº 01/2017 - Revoga o art. 83 da Lei Orgânica Municipal e no Projeto de Lei nº 03/2017 - Altera a Lei Municipal nº 762/2013, Extinguindo os cargos de sub prefeitos.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/</t>
   </si>
   <si>
     <t>Institui Comissão Especial para analisar e emitir parecer no Projeto de Resolução nº 03/2017 - Promove alterações e inserções de dispositivos na resolução 09/1992 - Regimento Interno da Câmara Municipal de Vereadores de São Francisco de Assis e dá outras providências.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/95/resolucao_02.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/95/resolucao_02.pdf</t>
   </si>
   <si>
     <t>Autoriza a Câmara Municipal de Vereadores de São Francisco de Assis a desfiliar-se a cancelar a contribuição mensal com a união dos vereadores do Rio Grande do Sul, UVERGS, e dá outras providencias.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
     <t>01</t>
   </si>
   <si>
-    <t>https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/94/resolucao_01.pdf</t>
+    <t>http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/94/resolucao_01.pdf</t>
   </si>
   <si>
     <t>Nomeia a Comissão Representativa para o recesso do ano de 2017.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -630,67 +630,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2023/859/resolucao_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/590/resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/574/resolucao_de_mesa_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/572/resolucao_n_03-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/571/resolucao_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/570/resolucao_n_01-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/240/resolucao_n_03.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/212/resolucao_n_02.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/164/resolucao_n_01.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/166/resolucao_n_08.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/165/resolucao_n_07.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/154/resolucao_n_06.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/142/resolucao_no_05.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/101/projeto_de_resolucao_no_03.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/92/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/93/projeto_de_resolucao_no_01.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/100/resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/99/resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/98/resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/97/resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/95/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/94/resolucao_01.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2023/859/resolucao_n_02-2023.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/590/resolucao_no_05.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/574/resolucao_de_mesa_no_04-2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/572/resolucao_n_03-2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/571/resolucao_n_02-2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2021/570/resolucao_n_01-2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/240/resolucao_n_03.2019.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/212/resolucao_n_02.2019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2019/164/resolucao_n_01.2019.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/166/resolucao_n_08.2018.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/165/resolucao_n_07.2018.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/154/resolucao_n_06.2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/142/resolucao_no_05.2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/101/projeto_de_resolucao_no_03.2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/92/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2018/93/projeto_de_resolucao_no_01.2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/100/resolucao_07.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/99/resolucao_06.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/98/resolucao_05.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/97/resolucao_04.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/95/resolucao_02.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.saofranciscodeassis.rs.leg.br/media/sapl/public/normajuridica/2017/94/resolucao_01.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="110.85546875" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="110" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="241.140625" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>